--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2162c554b0b3581509193b0caf0a321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6717f7e459166255e8a41022a5f88f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d267baffd9ad851a356fd6b797f01c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a359c08218a97d906c7a2915bdbd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b6a5213df673952b2d84f55182a7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e688cce7be3e2d8e63757f8488fd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e84610a880c63fe6c304a9021a007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c74efac2104aff0306e638285590648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5eccff6a7195caf4e3a7382dcd82e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8a076a27b6b798f0baa416a06062410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a9bb5c5f1885c31dc15626686fa0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939e200af52e647eb49cebea113f11512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbb10df6e8e7fc17e7c850c61903213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17728db0feb428942c7522b59d4a11714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e2fd94012d0721d396c1b3feb149f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f3f4ba4dd05b629a5ce0813cc45db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d5258018186b779ae4460763cde517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066131f918a4dd86673b1594e50d32ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24fd8d9bc2385cfb707c11f265dc1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d961181437b95621d71e0f49fdc9af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c016d96505f3e99b2478286135e9bdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689513ccefe7721d809da78dae2427f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255dd480ff5cca4f335e1ca3adb97a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb9046df4e872919b116b1b43933124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12609179d28985d31ab75bdbce68125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3ae7c656744961e86b4bac9301dec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08adbc370453096237e0350ae0a9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3f2848373302b0a5f374e54758e2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6aa16e6f91ae76e6b5b90c2ff5b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d3ea3c4f067244a963ca4e1df45030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8256751e1c42f61af350ae7883a7e1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776fcb10d0e0aa09ac3d1b4af82a0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42836f1eb9ea4261054be49874949e6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b10707ed7c0bda15c2f5edf8b1f9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c29fb65642fb91e71bf0132ee0c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2c6a3517c112d30dc7500b1bcbbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fc065a72eb9ced8cf1eff4f9d9b5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db84ed413b0095631cb3755d0fd99538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9e8bcf8fb69b002c9bcc1ba3b99339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b76ef2453f90209d8072e6791ff8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3268ea3239c1f18a288267642e7c6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d00803a00705c4bbaa7f4a15b033b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89b0df6c0b6accf5ce44ae3c3b1d2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cffcd197a41b3953efc99fdfc2996944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38fc7d48b0f207bd18d12afbca5abd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a453d9fb2a26a307c94f5c19c7ce5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375e034450a73e78eb9999b3a0017047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1c39e21131d26ff3c57f05f89ce3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82883b7ecb2d496442b106ebf401a2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455a3c0d555c173d127214f08d1e0b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d86af43c5e81ce6db495ece1a276c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2e59b237d6e88e87dcff070309ac152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5664ef3f9f2e2db24fc9687fe68a5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e39c051f352913a299af4fc540ee2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cea36aa621bb5cddda8135290ac0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc075ec03ccc6b3461e839240f540cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb5be754269ed480b841d20f45a5b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a558283c51e5b11f4b475f7e4825fb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f304bfd860a100cdacdacdb34fb1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c52d4cefe8c67904f49d2642e614b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b732cbade963c19ca6c248131a0ee461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ade8d00943027828c173073e3571762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf906aefe7e718c5046b9a72d0e7e3e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300e839cd30d5f5d1596da77978915764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25adbed6b5bb097ff706ffa746c4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a23e0ab3cd2bfb823c21a12b691d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53810b13bceec9bfce4d2eb1a8936367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf06ee5695c7ee1644e6d2de328d2b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd0df7b647936d0ca0d2ea9433dff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce42fdae3071bc566a82a1e729051e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cd654d03092c40f3c49b199e7965c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d1a82903ff246d5d95ad96fdab8d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd73da01ded3bde94da8cb4014fe5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c1780c68e1eedd1c0268e8628778374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e3749b098109c6cc81aeddcc72fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d27d238886d056aef95571ad2b1d8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1af2f0053d63ad939c14cd7be3d1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33214b48f5e3064785aff0f0e7e9b4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7130ed65e27f950681211d81e74f5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f87949590612514b3bd292f1283e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bb56204f8753d5bfd55215679439881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266cf3a3a869f12744a43f22d59ec0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ca9df96a6adbffdbf72d05e774f7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c31abcebd7da3eb3b99299960e57e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e871db3fa79e89c3b57ae30b8cb3ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c44dcf36364bfd852fe400119b38186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9922470b189e7515c74747cb595c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac799b1825ca2b07061ef9411ddea3c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e417be0a18a2c241e699e0fbe4e0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ffccecc25026a52225fc09e4fc27990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7d55905832baaa164ea1c2c722a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc703240e1ed71550b2b34d0c95a2ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a16334792671228243bb5ada7e946f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5189de5e609231455ef6b1d62dcdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb55d9f9d2864ea7151727e1bda43595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ab78c4cf76696e3585d8928c94dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9b8618ec85403e0dcf4eb57026acd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cb47ce7db6d86b63c562cf271f45e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d1277d53ccd6bc00526a4529e733099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d175295560973e5c9f76dc155e5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5de28b16e250971f8a982cda8bba6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10f92d5a2ff86c525eefcd0c9f5d87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e0beb7a5f1f34e481cf8802d9e46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c378de193292beea4a4ed3e7101341e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9aa9bdb9a48d2f79beb479d886c57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e0100e5f0c6d62df71c2858f1f970106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c248bf789c05d73477d480e811bfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112235e3bdf7e1db4e3bb9e9b9517b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60275f887bb6c025fd2c4f16972a69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e81a236e18ef067a3644a1685eb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333578ff2e1de57e5d19dfa1ecb706a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722005f91068ad6a1d780f268c351f3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d33c7c115527deb59b73d2a6985f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272aac33d2891651d813c600c6fa8c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d361c81ddbd94761c0db370f9d7dfc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0f6f6e5a37f9401054f92aae83365116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cdf964dd2e572abba266fc835c3ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb3021b6e25d289b5215ed293c9719118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1193c5a8e309c2068210227b1eec488119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bc8b142cb213ce53d7960b70ae184120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42956b5419d36048b4abb423436d902b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5997f574868b0a824773c995e23f83f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0351b0f227573d6e2bbdf3f673ada123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd764a6c161d9572dda7ea8a1294f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3bf18273e5df25aaa64be8b17d0ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0f9dc56e3f4b6b91248a7fd8a71fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d65edb74f7b53ad31230c62df2108127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d737385e34846bf63f77a9a27f4cbec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf2ec2e007be81654590ab609e312129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6f38218eaba6cfc654e388f575a87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f526820d0d1e6fdc7ec120e7315ea62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec918420cf25a2c702e91f12c0a7121132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f0d845f2108cd3e5b572a29fc423133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d650e7b6ee0607e1e826ba7b57f9316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd94a30bacd6a381010e64ba967fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf88590f42104108061190eb35c9b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d966585bcfbce804303ed93835e5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beac5c2848d8302d1965df24fbc385138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c9438e3cdc34ef21cfff3d21ce7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb139acb4dc6aeaa8bac8a6a0bccb92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe636e36d1652a31eb9386267ec63d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbaec9ab190edd155a5b02c74d5437142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf25b10955e170803a35903ca03903143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd809b154abcfaa0629fd248186e9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec66acfc0ca8fc5d73840862c8217e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95975498fb6b68ae93f657686afe1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2582c147151e50f0323dc7b6470ac0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc2d41383a6f1ddadc08d717073f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25abbfabcd47d943ca0424b3a62c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3682868a8581bc7389451c0835d7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e48ee1643bccf24e3ce1024bdff8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edbca8cfbe70111cfcdbabae282e37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c86126ff0cb330d26465bb19999740153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9858697a147a958378a5ee25c6098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f388ae3208b7e0c16c0ba49ac077b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515456d0b00f6ec8831c4ae6f7cc17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089773f25bed5b194aa870df3984dce2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a566e3497db623a203cd6fff25df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5a05a00edc43b725b9747675e355c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f6cc3a3284a6f042984bf481d17e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf00e4390c42b52e7aa4bfe2498c62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6076ef39e0ec8b5b6d2c64e3b396ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9837ddc5e968ac07fea10af3471e52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdb83e3279b114b415d71ac4087ea9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ebf6d6696b521e85163d6ca46190c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1337b791b306c7d458df4b8d9912166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15631ab029419c08a4a2c044fe406ca6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b35e9ef24cef0b74393ff5d5ff8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff14203e44593b69618a24d5b6c47e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b7f043abc2d5a87312dd1f5e65582170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423541c2c848db3341ef055f1569d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360463b3d7d139c0156dbb4b3dd9311a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e510bfa9df102439c0fd56e856996c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08accc06ed0852e1fa4fed45f317d0ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502497a35f2f7f559799d94e470d693175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cfc314ecf196887632ad0e7ff5792176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab89ce36bb8d53fc1c2048e2a35c0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df137e6ea201d8fd89c9d573126310da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328b18188f3ba21c96a085356752461179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813ec06cf9e65ec6d419578d8a00d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cb742110a843dbc8a37bc3400b66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324a3b7838b5c13cc6933e532a21aa8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae340ad108838856da5e202580c4478183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a2b83c891e34a33bb000f7a695f31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9d04dd68d7640187bc8bcaf9a8635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d8263300a0be5e5128147e067fef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb1bb5202528eb179504739f4accb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a10434366241f29eb21500b068504188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954356426e24b6c73c1c1fb3b0b7af4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c26dd5f4f381664b29a2803e7193190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa60370720d4afb70e6940db17cf38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec11dcc9b2ee5d167ca39f7deeefa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0eb140a18a691291b528782872526193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e18a13044de7ae20ad9d6776b08e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470393b1991d18d5d6d1f68b293e98c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf7f0a0ec9391a19b21f7f9718241a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a63ad2df2e00f697c63ee4291bd509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c225c837d3922154aa5f94404fcd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90147451cea3ae3235fe5d87e17b90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977de66fcc7a0c928ed779112047bbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a13e2a38b70a286b383bd6e1f3425201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea49c5017a48e345205c4cc3b2bea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f39da40e71292f32451a12c85b71b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc87b92b491b868ff2f6e29d6f98c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a270d940e53b12587069b4ddc654f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443f1923756267fa1f1278971ada14c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e750cb379b3ed30f5940359436db4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c80759e07826a4869f4fbcf13d19c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9996c4419e644b8b3637c9fc8743785209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e9ae2c0a48a938a6c56ad86e7cfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7f0594e6bcaff91085535b51694d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff75e067d5a8bfc28dc642c714f6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2467d5b93cf1b91ef45b8b0a359ce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1f29e38a9e69be56652848f2ae17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1656a71e26d295b17184e407dfdb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e31e02ac8e570a79a12f5b3d18678216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47506d7ec8b86b0f83488a3ee5e7e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b768ed9e6b055c02c5376496c216b0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b8c80fe0f2b06b0dd2101632898c2219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb589641569285bde32ee0df736ce7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661f534a8daf520fd560ed6b6c9bcfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b8eb6a5c0f84ebd32c915d20ceb003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a216151d10c3eb9124addd954e3ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d64fbbd99feca95b810e5502cff735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d20b52fbd07c82bd7061a45419f3926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f01c710336447d5cc8c5ceab1c31d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec65d1bc9ab0d130e504ab57dabf7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8716271dd806b1ab21426b9027f0379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b474f01c4f7a7da15164b863f221310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49879ab324e02aa01e40175b070dcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fc91bc1d5b7570b240f8f70f25bcf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac2b04aa799ccc1223cf0722a0f8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356988940871b000d435a7a243a5e9dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b69669ef37637a07b6aaa7884590415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7b945d93c9ea94c98ff9b763000f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543cb2dc67504766e804cb520a3f85017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdf88c0d1bf7b8bf90868ba4237a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e17b5aa5e9106acf0d0947bf4a560419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5eed45f516cf59c05575bc847cf6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c158b0cedbf4acdc9330384c49aa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec12dbc8e65d47c19ab4cee6dc1f2bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d4c0d7fcb0cb63f68b4a9c4933f4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84c495280c4aa89541b8c7115c4c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfbeb6908394ab2163b2d3b8ec95ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344bba4ab0e255ef58f5a29df583eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73036d8cdbb30dd3472ca19f359213c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566c675e2d1b43fb5193ca3e665a7d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e3def823109cc8b46224135cbb21929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9dd1c0fc31f25929a57baa65803cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a82635fc7c66f9ad72a9ed1b5b1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715e0ac4ab5080dcce8df472f216aa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4853dbbdf1826f193eab34575acd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d9a8aa944a53721787221f31962d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b327c363083bef7c86e8773ab1fd8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506883cea8d50bf72feaa3d6fb6009a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2456a7dce2e6453eccf6285aaf1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c090c9b8bb0b9a86bec6ba4ea118338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adee71b414687721b8e79e62462d49039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dc9efd6b23edbd6c729364f3d1dff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e8fad24f8b4f7dde57449726718d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b982613e12869b009867506eecc9e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac25469276d4131e1699be51ea88cb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475424c2bcf60023672f55cd32fcd35c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae41180af4467d55b8ae9da6aa8387645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dc6343f63c818ed2eaa523d32723446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94046385f9884ea21be913cd7191cc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdae331abc36daca6c892babd214b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe1bda719f4160bbf234bbd6675f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7dcfdde009d02551617251b508b0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832155af1374f12e56c10604cc576951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980736f0a9dcf21a4bc7789b83c68c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28487f58d4de75c156220d061854cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a9f38e2a191aa02789f9a65e0ee0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7667894812b0e70cdcc3cb25b14655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12f3b2feb46593abe36b5819acb5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77aafa3e4e648c7e0de2feedb288c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a0ac4ec02d0eebaa1700174e0836258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c35e17615aca1870fe57c7716388e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6b2ca6f0e0ec18508d81d9be5c5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ff44c369a1ca42c7c7700d149df6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35c95a6a39ad758d44f4ca600017d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079fb9819d68935382c83ae0df191863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284270226de1a949e1aa7d0217b8231064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef69fcb4bf54a57e54363ec91ebbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf72880758a0c9f583e1e5cf45d11e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db051fa75cad33366e412c9a1a4157467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5400d4fc7b835bd7adc2768fa5a3f3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd67110cf5ef2a83e1b4d861ef86469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f2f670299c004dca63d4834d2a58c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9a8502d009e0e979a02888ebe0b0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619116a73b15dc969fb5abe59f6bd7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c914ea192f7b9701dadaa6527cb41c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f075930c02ae5b4bc6d9d47a106bd2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512064480e2283f10182519d4e02c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f28cf56a65a3442831d2da9d6d7be476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be52111dc8248505f8bfbcabe1a33f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9a47247c955cc0b87c848e4bbce478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5fe9a7472963f76afaff39d79c32b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5ea05293c07bfae49b85920e4a68b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37378f14961f22312c0dc057b969cb8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492c027bf72d8f26f5a2f2b51a155f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e58c22db608eed11634eb460058e7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdaafb77811f1a052157137772a19384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c300ec7cf3bf55a2048dd1e29c3f7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31449c93d5eb6de2a189a885c5a0aa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76c267ebee469fe509b4a616c7679087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf29e0299e4a22e10a4f3ef9cd3c26888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de0be90b9031424a8cddc3487e91fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57626e42be86690030696ee3ea281e3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387094af4540321b72c32eebaf989c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2e4d152e9db477c1f509e9836d4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d4fd7d082e32ceeaa43e998b88f0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50317ce278bddaa92175191b6869446e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214108fa9f5efeb4364a7efcab2cccfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756afa4c47df04b31d25cbea7c8c620a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60807a697df4c9619872a69f19dadc7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a34cb421343870b35b21216101616198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1fefbd0b4fc71c0400b6abd928e2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ece3f8d6dd675653ed75ce6fb1d8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4c948765ff48eb1ed0f159e8cacc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f2de809ab6174024586e9043a5efc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e237906dea3ebba9428f4e70a8f994103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c625b5212bb83ac58984f208babeb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba43fbf508461b886c70d5ccd6502e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff04b323c88b4d8fa90b60bacad7e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0579cf3dccbddf8d1562d4b6d482e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832efa89998bf70763a096fbe9a717f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b321582047297f384c70e509ca73a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a57655b3f490d984679bee23d2b74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c2c701c461f056f77eadf6b5a2ef7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2d95bc89eb798f5b39f6d5cd6821e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2212c0e8d732b318cbec2190cd441c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ecb6006b9e0a92ca7d68081094b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e60bdb2f4ee6b3cf12a25090d5bd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a12333048032f2c7f1959071404dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903ed51d97d384b2f907f343b0134d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52ead373d8066a977a4f0bea72aaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f403a8169afacb76aa6a65b986f70ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e1938f324dff8d6a4b1611252bb90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4135c5e1960f0e9f18cc8053eb7534c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef3bb20950a2b56058f14189c56f85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dfd25828bdc439036f18142886e27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393916547a2eaef949ac1d4b068a21c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9d125bd7b07de895421198082e5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91fd65a090c94636c9b9cbbb35262126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b13074b9ad42352b375e418a0f44a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209d1c2aad69b2f6db4201061bb57c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632862b42cf495b4a47a9c2a4577d75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8558408e8a091145f7dd792b1320ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99adfc88d4ef0ea0e29fb63bfccf07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37ee7f73a54c445b85b86647b5ab9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962661cb45fed1d20aada5b974b2985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b867947ee2d1d9113837a79482c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edb933e8fc99f4d28bf8d5d95ab2e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887a7f4d85630585a325eb009f49153136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd92ceb25b81ccfa9e7df47653315137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614262630fefd4c23b97be670f6a5c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7897067dd866f3abe978fc58ed06a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e728c8d088e80442cc341ba890101c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535705f004fa6bbadb44f8b796d738f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1057091e9a71529855d37aae2ac419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac08c5922f51a6256ef4bcd80600525143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598208b11b11dedea36786603587054144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83764108e90a9ad5a31bfae4b151be0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c59781208dfbcff0629a05aa1315c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443feb917c183697ce2173914faf43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18309c587673013b618f8f68170ee2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05903806ba95206a982d87c768fc9326149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a132a5e7366f95cb3dbf7aa34f1995150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b846ea0f5f38ec54a0f8b150c0c6d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7608bbf2288c2ae7c26fc17882aea7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa586736c48dfe70c4ba5008018c48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9940e8e664795a36d88f6b19c41702154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a929ab83fc0d268a2ce160bc8ff9b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b55440381965a27f7da7d089a581156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2761ab9e7ae48ab32847f471bb6aca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9d4d14f3c04159a2edad4f064cfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127e29c0d2ad9f4c8d9e2e4cb978400159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecfa1a9f307fb717ec6f61860e287e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a467797ff3a256cc5a39fc3231bc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5e84e4e3b66407f2498ae181d32ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54923e3b88e6bd5eafb906ffedd0ed4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae347179765acd8dd3e616960c3605a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10462bdfe25340aaa3360cda0c461772165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb729134ba59b67c7479953b5e7f1e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5571b0e9867b749cb5cd873bc74b09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2914caf2afb39354e130b4ca57c4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cbb900ff3c22ec0dbc037c16e8b3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca417122e267fff5490859cf3c439d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424d4883bcc3e502a07abf82755a62f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067be77ca8bcd137efd88fa04760e41c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d62ab045d4aec47f2cef1fed05c74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6983cc87afb2bfd2335ce43f7382f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e0b7403e1d6085f1d0cac5e33f8df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483153223e1d26f1e4a398c5f5090c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0a4cc0d6180b31db1d00eb4acb91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99542004f43d5ab13898296c00fbe907178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0c3f5a40a58a808338d3ccf1c55f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2237a6736648c9ec32e1bdf43d4ba1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e66d78489b6fae6b75b5e2898b2d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66898b785eb4d68b53c97ea096607bc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b30a4d76b582fd7ae049fc232b46b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b438963f2a60a45a1a7d945d4907a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502132b04ff71b6bee16b87cbadbe256185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd27f9f7385b88404ae8d6b5e6048d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44ac13a3f6f063548f02b5f217497187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c52ba47b7f29f7d1f8d907ff4e2a80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaf05f16313a0bd70a90142888d9c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd1431d99139b92fefac2b53dd40c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466cd0ee3047df8d9b471acd986b6c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf179cd0c04a134d684b33505ff47b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e31f5a8ee8ad05b44017d7e9190f94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84231f0f9f516a16d6f95758409a37d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae6fb756744dd21bddeafb8363108c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f3a3099da904f70b0e1a5a42f1f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f3612d23a36ca60e5a2e347de856197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f69f910d34ec7aba2286046fb8fd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98d5c18f30997d988cf02e85a8a9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f644532e4c20066b117e9c7130c0238200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d901c7ef44a2a5d29c7e9361677054201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73277488514802a026947a9c8880a55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7eb188a6f633d646e7aeffc817dba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733611aefa3fdea35112cf92cc05792204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039cb10525d6f58df3f6a7220132f32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b7ae1720a75deff2f79859bcf589206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b823483da1e07c6279cf37ab8e9a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aafac2ca1620564ce0d0f9f0607cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0679cfdd606b199265fe911ae96743209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a0a6cb64fa5d1fda585eba80bea1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a4d078c4a6a36d6b2257fcee7fcae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e5aeddbac297ce3d3e820dcfe8a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3964cb55b6ffa2103859d796b9406d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d55eaa0f1b4461c043c13e0a83134214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ed19a8908d1582234cf2437118dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41f5424fbe07e3f9dfc3f1ff84383b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c2fa813f8dc2232296089f2eec58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8597e0c41b2ec2459e1ddfdde9344218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53088402c23bc9684f8af03e1b51fd2c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>