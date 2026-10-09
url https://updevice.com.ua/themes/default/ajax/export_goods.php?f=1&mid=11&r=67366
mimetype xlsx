--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a299e1b6cf42e51bbd0a2f114b49ad01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de4ffa2c9785ea5b367d75dd9634f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87858d8634a54d3905aa5a49556d553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c50dad292f50209e2141ab0442d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134f7cbb204008e3a628d7bf8fce44c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d4fe6c1d06fb3f4925c844e7023e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ffdf4c660ebb4cad04265cfb080ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a1807dd77304fb3f04289c5d111548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea0b01b39762068a0944a8967b4f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e9fdf0728ebfd555c77dd1a8b9fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843216e2af58a98f709d084e64ff1ad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf61a17fe4f928513f9b4892a8f09e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4084ffe36da56b1877b061a3fab2b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5763784dbfd0e604ebd3743a45a70814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de10b4e89160ac6c4a470345037f44b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365080599f6faf1b8f5d110ea1e4aac416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3040cff1a993315445781eb3b1ed6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc157ab9d10df049fe0dae42d86fdc9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afb3e962120742ace75999dab1ab619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516056e3cc84b9ebba7d7d6dce19ec6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d5b0ffe5a4fb67506d740686f03c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96ed327337f8dcea0a2cb7fa4d8b1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7830081b707b15736a328984be577623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94f14110da095a38898e7aedda1f3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bcd831e65894409fe46dca96fc5af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4396814fb684178c3113b8976583eab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad03786640ae5c29ad98a36a155c46e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7942189f7e129a4eaeb10caa6d221628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a43a1e6470c6c086acc55cfb235e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b656babaa9fbff2b8b1b5db803ac030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a51133be26e1149667d9ecad6e9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a241ff9b37e14b6ab435ae0cb588eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5dd6ea0cd74ef99d9330d8ca2a3fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03b0c7f36b81e5c435f902351b19034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c923cac026be7acc2fce8ad323c063135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe09c473ffbd25bd721fdb1c37f41d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133155d172a77fd9f7873711d08934d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f824b1ed5bbfe3d734933ca634747138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382151fcee9e95c7dffa056aba8c91139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366683f1216cb9fdaa0d658f63f43040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec2c2aa2f7e71c358461c4f39939d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38421dca7ab28ea43ba7ef038283da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68141a98e58d267706739adc551535a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592a56f1dec9ad2a4d4928c961712e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86feb459ec28b51e589586107d62ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca7856dffb23754b87cb44c1abbe6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2c8661e82e6a71457f52bfdafa0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d039a83d234d7583128efb4b9fadf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6218a36a43495657b70f66c072a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b870c9d7386d3403cf26f83cb2f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c08d15e56e44ba31a6e79c1ba885651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85380fede489976f7288bb8f2a5c4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43fe582835d88234099bef4fd968e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396154eea01ee8da022f8153f5687a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0470a9aa8663262149646145fba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483d83031ddc0187e4c5f7b26d17b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a9ab95a4545deedc4f59ed3f0aa5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d7a67459340750db2372050f294758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d05b4fc7cb02289a9a5e6908654159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d755a71a0184890097dfa4cbef0430960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f00c1573c30b01f1c7ee68ae97b8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da164c8522141b1a67cc4e26ebc0f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff96583652ce4a5043b18f552db1e4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c6ee229bb8b1925b8d672a79ef6c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3602107d7df0acfee80206150d7fc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93918ab69bddce6b6d1b6e7e94614bc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d80697b984e86693fa23963969b3ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4b7832806cdd37cd5d9a0668ebd1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ea3106dbf7060bd0d35d3a73635169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862999cc1fc99f1799ea100fd8c4fe9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8079b6728f0ae14da8531d77c5f7f1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae41f6cadbe38b1bd5405d36eb66d2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b8d9895a571539a3440d9c5fec9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f029ecda20a27f85d5240ffdb596e2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4267a87744e3619ac04988bcd8f55375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c8a8a8acb7056f258e5a6ab75ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a953878096f3a223813b86abd9e4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64f02ca7a929ea16484af094c133778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca2787c0f4542afbb5e45e077a7f6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab6b9a9bd937d67b6aa0c51f2eb2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4083591bc1208c07958be49f95a21e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e4ca8d5b567c214a1ede90a9f0fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00b859ef89a4cd03eb4b5bb94898be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1398c169aea444e3ef23652dbc17d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c574de9ecf3a1d36fcbe64c93b98c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cdb7c75a980a2efe4822ae247e78c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e65ce8e8ccf0593bbc3eb1b0e72f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cafa23600ec231a788f1ee40671f4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8c1d744d41f9fdcf5b2235345b7c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878abf7dc658dc697798dbe4518b40e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce96ef30184af7cb75bc8dc3e169391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0c1771fbfd82a84541c27eb2fd9ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405792af520073fb6015d15157f69e4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e1bbaa9851cabad3a1bec94ad950b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b08eccc179616ba3fb9e7a643705995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8301f115381b730bb87acae536d1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adea3855d40a9266887391096dbef697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d96da896df42fe339d4dd9199ddac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a969fd25291e92202cf27e043679ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae60fd28a6fb6a47d8f0df42e29cdc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed0043952489c048134d2944c6f82e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9873508dcb5d87ca4386dce3415f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83d48e46f59560d8e0a3933dfaff2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08626afa1fc59277f240cc554e3d1b4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea32a9c9e7661107495bdbdf9894348105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb32867462427a7c4a8c72a2973784d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b747caca825540ee13fb591f8585f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561cb4ea4689d8ba21a0fbac9cf45ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c25bcc0797b744845bd201290dcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4627cea81825382fc0e2c1b5d572d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da561d0dfc1bb36a10370a68b066aa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b7fc6448439e149d49573ecf2a982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2b4e267a214cc98f9af0dd04a8a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64433bd27be7b0cd394966b14bcc4bb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831e6fe06e638ec8efa47c083c5753115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e42d7bcbdcceffdf8491e47e1810116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9988e4a272e61bc1c93b35574be775117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c132bb59a6dd884c8fbaf83625d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd003eb9df5582ec11cb3fc19ab0e17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aeebb334f357d5ae2b069087a73b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714495c8885b418c0e3118fb1a686242121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51350b577d3429292273021f19a572122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497d08dff34148d850debb0bb3902eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70df443704666bd95d7435dddf5877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9fed6465859c5fc30aef13a39d79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16911f9aeed5f28fb77fec7f069f828e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2227e3fb1835563cc1b8dad5b68ea9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349e53afdf27f8646a5826f56389474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083f16ce389f92de15b7a77f2d547db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc677513150fdd00204166fb725e80a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283dfe909c98bdb8cbbe06e410f7657131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0bfc4831e6743417c2e11f759b64e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757fd00dcd326d67cf9fc481221e1c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c986e24cdd709302caaaa24c3523402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a529a001d10e01530b5ae892d39dbbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a4129e5819215d08bd0ebfab101a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec88a263af67a972b63f113087409137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143b8e08afa08175c215580e3e17226138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc317fceb5cc3cec81bb5d42bd89a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707432db708aa56fddf3b8fdf8112c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e09158d632c3e18876ca16b14cde82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1532d4776a5641d1f47ec2f4f89a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943584371d68401a90124f40f88baa2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf72584a01c6cbcdc13f75bc2ab2368144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5305d2e8c6c45b2c8f2aeec9dbd8d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212946f4a9795e4a8b0a134ded485f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2831bccb233efc8aa9636a44ef0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590041b74ad549ec6a2cd304fdbeb0ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271f07a7d2cc7d2537f83d4e6c61911149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606033d630fad50060041bc957cb4d0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb54ae2134fc9c770a04a61c69c0d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441125e70a234e0a9ab526bb9add2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186f3ac014869bb9a188fa75e62a3ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fc790a24f8e4cbd6fb258629d8bec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9711e4f35bce6e4d6f304e5e0ee3bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4085f12fc87c47f9720ebc0463034156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a4b7d26d9b9af5cdd86e30d77d5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80ec2fa1ece5b7c27da5fb4df4cf11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be60fee3c851988f5cd0c37cd88eb1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1e7d59e6041a25c68e4cc0af2f2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a3ff64e46ad9af33c0b52f790ed43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a0d0f77ad213eb378d49c992dd87b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b64f66568c6cff7797967ea0287a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173816de02c9972eb9dc6e7832ce43b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b988c54837e793d9458bb097ea547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66b9ead78514c09937de0c4eb0df2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0ccf02d7508813a0100259a7a0f9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67a280e30f79a18ea234354cdc59fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b44c05c7ff917df7dada9735c598169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e76d4111914e2219ddc007c7d86cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e14b9a5c9f04fa7830365d8ab1ea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d73d414ed1a4ec80df93b347bc05f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234168de5d755d9aabbc452a810b786173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf75799203223144e1042dd60e16dca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403f5b8bac751b800f0ac14094514a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa778ee192eb67b63ba65411847fa55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d04364f321be722efda9081866a3f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90382cba780438a14779e8c42398a09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6840b06ce983e51f801f6e209ac63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55df823f820dc00324d240c657ad932180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785d6bf212722c00b611a33e29761c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e712ada222519864131b1658065a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193faae6a97e62c50c8f3651409be406183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027ac12c6577338d1663d7a3075dfc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7beb0b0117b803a839c14b5c66633185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2054f8550f2cf6284be2c18d44f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132725c9ed6adfe92175473dbf2fe6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cbc1a9361acb12bac8d572881f9df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2e3541682081ecf31e6435b79f879189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721377c7b2adb5926f9aefa2123fa5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e3aa332b9a07b9107d4ec7500d5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52838ea256a1c8fd3ec98ddce1a61d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d5b5851e1aba95210e891ada21ccf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb2b74bc67dce5f8e3f3faf1419a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd77c2840e682faf36c51929db468195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32f79074262f43067c9b0fe8422a9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd012d77eb64f5c6e8a52b8194e63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcf87f2886989ca07166dee3b7365e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f5bf880e920f6e90273b894108d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84a49274682c8eea1c1a874670e1b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c489e0b6ff9135b085944a9575683f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc3ef6aaa898f25391b3fc4d64792202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc63d858efc6cc9bc81c385121d67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24452447429fd3f268534be62da81e72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488334efd2b75db9545b1a306b15b97f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d997b44c6f42cdbca9d94318c259206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154a281a67c6822bdf7d6a40decbce2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74cddfde20b86026e3d1f2f933713f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd16335bf9532931dd0b9a9f6e30c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae9052f2d064d2db3f2a815b0b5a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e18055765b315d8b4331944d7c2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c262f4e9b7c6d94d7f97e924c889a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53230d13a621806bcab856bd6f6732213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157524fe24997566f17314168d00291214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf297a31dedd281984f7d4ec7520b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e0396858a2a716d4d2a1187800481216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4554098fcd5b55dcd92f133f0f4a36e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e10b4f275c8d38783d8306308f26a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4daf2ab623c4b946f385eabdda7d8219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fed9eab94ff34b710f13f4605374d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155f6a793f0985e8f45b397fcc598df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f58875c94a5cf28097f150c272ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19143b1018946c75568bea8163158ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fc3cdf8723342da31f1945ce8dc875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcc2b6332dec0e0076b1366f83ede86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d4037d254748debb71558cad963c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7b8faf9df7a55bb0e71cdc20da99a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b1da594d9e628e06a7cbc63c23e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da079701e1ebd6e5210111eaf6251910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f85f63f3935d31889566308dd99f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58fb11617bbb4cdf411d30707b0fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70327095b08d5411b3889a1ca564d2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c8f5dbd56ea9990e67e56232d635314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02307df07511d7ec174eae0336324615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59efd4acec960e97ac8a6acf5a7f3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da664797a2a92ca2fe02fb5d0fcfcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d675008f31efc412ad6dd1094935f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563e91e5be9fc71e9fcbfbbc62613a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd0d7efc6d3122cb9738325b594a5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d78c5141636c38db8bfc9c5c7584421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd3147c2fb52a887334af0dc1554022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e86906d245ee5f8625d1401597e1db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651fef276555127048725899b0beaa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178801e8df2d32fd3a686749a6cc95e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6c2fa23d44c9bb9f591e4ea119f4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c62afdc592c3aaec7c08da0936e0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d0ad941f0c3817622c662243321e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768654de66de0f7ffdb700f446e4ab0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ebef6f3f08fbe6a0d065e8046e4b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba7cc4fe0a1aa2a22112ada4782f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51019710997b70a9748ee11f41e023eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1bd081a2c007d4ac9063597e9c96733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2066bd9e94939a780aeac78ae79fec434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a402bb187c356bd387c82d5b75090035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463494962655bd3df02c3261d64215136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d57e4b1a8dcd56c589e1e25a2961737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc8e5806b117d5335c15d7eae06a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6840a3e5317e4dffbd5d7943b59daa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c6e0d7210f6b4beb553061faf0e3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4e0a19e5448ead49ca49e16c9bb7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72671ea5b0fa46f689fca5a74dc3eac342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c61f62b2352d268a20a2d59712f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc3c83ddde3dcd1a20a9d105cf8a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c3ba7ab5c625cf24cfb178d6ca78545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5dc0832c984662f420d190cbec0e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0966553ab85aef999a979d4cf4b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51c9599f3401eb4902855a2d8d749148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e97ef1d5bb45cea923e429a4efb92e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f53304752f2fff37c8095796f1ba5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3e52d535a4bd7558be25dd0b7cc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942134cb5afe18fecb1faf262d720db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe13f94ad53c04afffa9e2268cc5a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62908811ffdd970dd856ab5e7ae2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0571972c5b674f2b346a5416da93ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ab6f5e16035d764678a1a2c68ba756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72d01126270db5ce6ebd1348da8af357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a0e48d6974e0093dbf40bc063e3da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a76b4f1dabe61e90b38f2a6adbb2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd59de24fee5c658be9699ad3b6c1dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc6298778e651788de544a172dab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd18f59bac3692c64467aea0198e3ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0ea7945d757ac4214c3a9f2182bc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33bc9cd85336438667543306d4ebca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289eda8e137093ad12951ec74903e7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601244788adf1b04dfcaafe1bd9b5a5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeed07c577068e01bf9ca8e55d0e1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c96be541784659da6d4e23a6aab45e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202009197a6f2ca97f74903298d38769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fefef8cdc23fad69d7ff918076de870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0920de609773545980783ef782975771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd511d20b3bb2fb891d3f099f90206d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdfd7803d324c1ce056fcb81c70a6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ccdbec835002d29bd97f81cf2f21674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e959cc09f137ec38e569fa8728855eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645521621476b4ebd3ab651cf500ffa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047a14b88f849f24982d00ff97e269777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0308d3d9fbb357ebc44cfbddf475178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4908690c2ea2139b92598276ad7a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b645d603083a2b9689ab3c3f55ef60980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526171541e41a45f07f8a481092977c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe53a61c0df9523632ffb4c4baccd4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a530af666158e04d6e615916b0983d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10826703f8959f41fa10ce94cca0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f35ab194f7e209fddad2f9b12c9c4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed55a36f568e6bfdfbca3a41eaf745c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b028aa4357fa2c8fe4b92139c165387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8be5f1dafd311104622da91563fec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb3182af5408b1603be43a04660c8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c3b3f5fa16c664e90f3867ba40dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3f87fc5f3188ded515d112735cc2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd92037f409ced02b56cb7ac7fa423992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28a6d0fe4c4524ddff406a4ddf36793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f199146e93e868b02b205402b0b830f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762e1c6e6e366566f9206b0166885b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33574a7590681bb9c19986af2a74b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb82e1a5784d0fc6a0afe6fe283bc1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ff52b33ca558b933acce317de32798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e84f0ef8f37109aea9abff1d8602a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c27c5659f3ba650746fb24482b96f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466138a9378a37866744f8159b5125c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdae8c531bf5c764ab85a3543c5753102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5f9109648c6a8a68ff6aca89f1b7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca5db897ff1ab48f462d272d1001ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e011317bdfca1f1f388c49104faa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f422c4083b2aec010c19a12274af983106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f68642db7562e5828daa7ca343cef6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a4f927992ba84a949e5ece8a4bbc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290462a6b6ca4e8c467fc6dec7f7a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f3b61b134eec4474acf4364614e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ddeb14dad9c0d0a80c3667fbb8dc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d911a965db701833f5c43ae9b44ed8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1164117886b36138a8e10b44ea8e98b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7455a467de06a3449ad40e439913114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c30f2b8fc3e8893881c60c40385ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6838d4de1d05d1286318c269ad991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291262f504ac483f9640dc8e26c74a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e1582303c6a92bbe56347f423a6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec757db06ce3e7107d9317a542f7112d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9446396c8b34d6a9344be2c4dd325120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a94bc5af02c1eeaf2bea3819e77f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bc978793502929c34dd816f8e4ce7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b683e2033d8d9b3c57dd960a4e7ca8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff028792d5849f7f3181b5ab149717124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f18cb0f4ce44fbc29f3f9d4142898125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58508ee8898f301b90cc72e61c10d13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45e81d27e55ec6c3e36d2518943178127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e4ad04b689248b3d7f3bf237e9a2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20712acbfac4c5e6a2363fbbd8f6eb48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ea92a7be41af026aca79ebf786d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5eea33998361a644182ea98aaca9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce5830bf9aa950ce98dd6615e3ef5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536480893fac690c1b8ee6e174710a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc551766f40f1cfbcc5e96bd91b64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253fc5ad96dd6064583c125f38724fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee324749744fb5afd1cbe17ec72a7440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e1aa15dd24dce19fceb9e949d8faf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f462ad1b26c6f5c5ba512887259b78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097651cd2bc7b6361d55886e19a8fde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc02d2f3a78716aee3e90ffaa743e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99701150cf507cec472573015c3ab5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb230e4397e0d67e05c5a2a6e745a2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d689f6bac2b727a1c6193549ac25b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b731c4ec98a1c91e2fef3c8ec96b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387990e5b0da56c59fe032925de5fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a6c3abf59a1587b01ff54448f23b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b08ad37fde095ff6b32b5f598d5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6848751150e5120a8c393e8912caeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c72603a14030380be28dd092552570149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81734316ecaaa499b27293a7bce6ace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c4a5a89d0480070e0c40a4e568bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131cf4fc236ae9b362ebba18777ef05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9173bb2847c18dd1943148999c4c77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02329b8f92bc2048d8c77da72919256c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512704140dadb8ad43c26c6e17dc27f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f416ea149f8080cbd26244b471e3d83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4419c6eee86aa7cfb167d0caf3e66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c7735ccc96e349dbbed2658507aa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120adc3c131a9e9e2981ffabe75b87d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2276dc059f713a7c4474865416e3fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b97394a43e110ae06923473b7d34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc5f2f1f55b37e0011b52bd3ad0aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab411dc5bea4c5e46d11d11d7b489163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fc921891828136b4452a8f48db714164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c804c67518b82985819bc3eb27d9d43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5776a8c954178fdc82596c5b0595c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ecdf27dfb10464ddf52e5259578b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f4f0f0c036e9b576df3234338ac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a16d037302d796a4af0a03102a2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e27ac28ff03647f88e251668b8c94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315437d4f08682d578dc47bb432305cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f3b342a05898a8ac950fab4d33ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873b7cdae9db4db8de1d96e05d23906173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4743aeb25d32b49a75c74b58bc1db6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220c8cd5fe44125a61c5d675f1a317c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8077a59ae3183f65335f5aa8f919c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2af0ad994ed22ee46417c0018e5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9671f1a385460bf65ca71625cd847178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72ddedd2f4f8c07699dbed18cc9ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0f249887428d38612d730e03446d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ca5d4c806a2379a70606d3218e5fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c5c861c5109bd76b362be329c0a7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658706a684fd8a60e99ef3e6c60a6c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43abec1435f2574e09ea05549cd8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347f5b60cfef5ca403e6d77f4e81dbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d6b2036549e7c09761d0d74f5352186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a053e22dd1f8bc8a89a96e4d3d872187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6e3c5c10525efb74e795404920865188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c36eaccb3aba3bdc20c79152f014f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63ddf8cc470571564e668cb07c339190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928a5f5d3dc586045b9f3f42494279191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7765c538075070edd385e492f1f5f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc17c493dc2161621fa3d58b40fe15d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601d7cdc67a2c649aa2d6a0c20ce02a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c56aa27d275f6fff5512e103a5509195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922785e397f0e71fd75c7c5a226d8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146c888ce9bdc891926f922055486a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6fce0668f35f51667491e96b83a37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c914f74883022540d682b3cd9a4194199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fffb5c2f9931036076e7bdab75fa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e080a656d597636b5ccdbf16ab99d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430b720d0c3b800e437a93c0cfb03c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d0607002e938333b30f3d827d8ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb3f894e2f42c94f9d2123db2c8978204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103af5f3d72813b96b27abf3eab5b4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ee433731780ff131eff72a97c3531206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751fb109b807fdd50cf6dcb123f0620207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc8466a01a455057f03b4aa43cc10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5212c7977cfdfc388b45db18f137209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4433a5e38abb08467fc1060f056eade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b84e0a830dfbd0c310c8f65626ddb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242705412777ee5e4ce2bfdb3c2d061a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854f6f5c64fd36829b33d17087c190213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df537fe69a6e79966120c319bb658214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fb60867e6a39daa4e584054c58afd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e687bc8fe28764f267d7740dc7e8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b307ac08fce50e7844b3614dbb1eb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dceecbb22d8b91ad6d58b474e1854d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880811c83c5c5176147b78166e1856cd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>