--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130f4092e45d607dd6cf42ebaffefbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547b45e759a1e618daaa5521444fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19979cb7195f2ee575e45d8bb853d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b78214cf4b0b247788775125cc534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227519087c1803bd58682e84f42433095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827628410a038bd65b49512eb58d5246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f72d7bf9ef9e2113850ac98ae547577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb184c6f7c359ac4e9bb1b8b55aa6fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0e0dd1c138a4d85f562b590984b8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a27aa6f46bc8ae2b54025726c5a4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c9306200badac8487e897269c45211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3511f305b2fe1d0d40fe22380021b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f106cb769b39f3f06fcbe926fbdd1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbf02d15dc50ccefb1d6afe77149f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835011d45dc808d8129b1eb445b24b8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e6f3900bfe69fc5331de1fbef104416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeae8872d27c807c45b96726a1255717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ed378e63fc4a45cc565904c49b9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ecf92a80d7fb650f04be3531dadb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c85d46048a7b1b6039aaf0f1fb14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efd5e7d758aec2307609ebdfd1a3d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3be998ef462d451f09bedf7dad6a8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a1e712d2cefe9513e164b698ee6ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c356f64f28e887fa60f31be47ae924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104d3dc7d0b35a6088b9bcbdbf1139a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cdf024be8409313a5169f9ad72a6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079bda4aac8f968358e8b3f9e2191d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04c6973b0de518a4a0c3584b93a32a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c146e516860cdae0bb31b418731880029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf9d24a05895c74a81edfb7e38cd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ff531186e64341a17a01b7252a4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154371bbb356f627ac4bd57fc36dde8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52c7cb12a116a619f0cb6fe9fb25933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33510454dee1eda1ecf4f8cbd3203b8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568add947d9e342e94aa65fcd0f580135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3192dcb07ab970ff143785d31f0eb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236ce70974b5ea7451a22a5c0079e2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863722f8b209ab5701af4d17e839ad638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66723ac6fad55eb54802cedb15ca3be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7721a82aca99b26c3ddebdeefac30e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c96035a1d68c1e7c4f939add4bb3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a695fda2463dd07d476d15e0efefb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8daa4b2a15c9dc9b54845df9551a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f621ebea224e4ef19426d6c5f18f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941b194255f099f5ecb1305d585167945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534ec0ab054e75a0ebd74e7451c7fbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e6afed00a618ef8ad63d47c86a8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb573399048db16e3e8a8e45b103717548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86059a51a610432adafc41d4b490f9c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800db06dbc545800487acfefc13264a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a7c97b828de96861ec39f60ded0b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a906f4a265a4f0f574aa09f3f246752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffdb777a4b3cea275b08a7df16c00653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c90523481a2494bfb0ebc7bdc969654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44604d45a16d0e6ec491a3e17251869e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec41aa5581afe5ee78737999bd74ab656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e44d8e61d0a634c23034fd92c30fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3659bd2a1c0f21203bf5e12bc1516958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88dd4e54abf31ff26e7020df84bc7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db453eca5740c905f5ef9bed10cfdacb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be957dc37683bf29847795ecc0d4bd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e4a0cbde9401fc0daebfea289137262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5afaaba2a1019086031441fde0b4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eabefb94fe3305822f08ce9b69861764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e6de8430c35817c986813cfe31a7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a3229efb2673ebe4936a6d9cb1b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928afdf70d9ddec867a6f73ec880c6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894ca3ca8438b82036e45c83e669c5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d998f7f5958ecc71d5fd510ee0a67069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2950155ebc881849779c4213b1f5a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0bb512914a91971183cd4588b251271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225c1577c4e1089e0b07e7eca8222c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe62a1ca9cb75c3d24d4ecb0c89678e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11781e78fc2a935337a7dc6e3bcfe8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae51b0548fce3eb2148fa7e98b2a5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6e023b23f9e1bdd077a3e530de9f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b3428e83d90ceeef00ff7e8426c0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7291651398b79d3a2e4ca262f8d274678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38094430b8c880e19c97bb3a48c10d4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd8b4826e62b249c6fc1d0c8675ef980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421a8dc41b82c99e3ce353132996c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8f7380ae5fa2666afc9f096cda68082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe21eb3d0732ce5852487ddd643e78083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0616d88f22f869efe5d9f4f80ed07984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1090d8809884dc8e1cd5d53b765085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bb9aca8a0087de108ee56a275182a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8701bf98d730ad9356b0c0356b7c1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04c9dd63dbbfcc18e9c3a03e8b0f5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2406f23e37f54d2669d0ceab854d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611183ee4bdda9c7a766551ca2a1a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a8be73378a2d13e5bce309a3c88fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48dce24d94b17d1398fb1efbf3d38d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3aa778012a1180487471a079d3ea793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336056a4a9f7ed889af3c573b31fff1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbd02147a9028634570fe9656f43f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a31f505f19dbda5118aa0df3290acb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e30eaaf72aec3307017919f59265197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563307981e4e3cf9ab635828c9d8f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3529217c6498dbf5ec6bf5a2ca5d7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc09d8c1f8e836728274c7df004613e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c08d598df9ccf1035a3aba20b913101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678e92358ed480502e5b9d1ff9a5c9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f73cac8f99b267a9ac0fb736c7bbf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0130073b59a5019eb9d6ca575bf171104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0662c6b59528e18d567fe2bd8fb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87849f9863a49a168b39655f24cc8ed5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ea67e02804eb5861171f2c370ef42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d33bac25b3470662267b617ba481108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccdaee20f33ab11255b35084a11962109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eb3bd25958639bdf8062c5392baea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1971f6f3df69c5045172ef10a6085c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fe455bae2517c8f41e43eb4366c74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b257aec97070f6f15985cfbb6cbbf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a9469736980daf6e6310f6273f1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca04cc3e02533fef1da758f34d979e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b468ca07f9722914113c7a55073a09c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5bc8f8572da46026174f1fa8fa4fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80200561d3081fa198664f05590e135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c73115122a03b6493847e4e2563e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb1ad5a401cfdfebb2dc53cfe2e6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe70476cade8383028dcaef1fc669e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb97742397ad0d651fbe09bc6d221a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a02942083d3dab8e5b838e96b02ebc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe98968251576cc626767fa951da758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca87134429f3f1e801205f7f529a93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81831b3332f472f3feb6266016d034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594f024fd2d4211f7e5dcfc4960e9f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c2963f1691a14f6c053cacc8b5895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb483810e581e4c028d175ae63798a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d3e8c600d79ff70a91aa8c3bf3bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd55ccf350abe8a00bfb698c5ce635c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660011d5dd5b5c8b23f46286e5f6f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba15df6e5cfbdbdba221e69c996e00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142bbbe5049ca1101d9b1f1c541e70d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c21dc82b51133a1c560b96077bc5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8854ee2ad8b3ad72c4d4eb10cdc8bcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af41f2566046855a71aea8b5fa0a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf567dbcf8e25700424867cbdf031c79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff55f90f51e9fb94cf379383365f7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d12e4b36db96d03a499ef28d1c1848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434762b437bfa9b21998bd5847f02fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be89566b250e58b9e2578d6b0b6f6ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb1bce4be53cfef01cee383bea10a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f3f43dab34d6947236ec8f274a6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167837ebf17975681e5373639bd77d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15e6e18dd7d9e477c78b4bb7f54cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a911a83411c0ecdb8ed1ef131202147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca6fa17f494215ae32846c4ae40fc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099e428d6ca072a3f7fa355bf35e284149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98005d4ccd224a8f42893176d59a4454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a0379be523e909b98cd5849cc6371151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfbd6c3f53795ca152ec1e8667907152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203efb936e73d0cb320053ee0b9070db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2582e2cd69e9e70cb1e0f5b3cec59a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81ffebcd5c37f85fc1aad2885ace55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03496bb3ea3e332308b905f1f13c43fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d77ab9896564381d54445d3c5761bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae5e91aeca916df9f46684a090ecf2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c652584cf36f6e29eb7eecc79c63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e76ac86bd1db4eef1f3ab8cd8a02b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e6b43eeff4b3539435ea9d0788bb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35bf7c871728feb69de3f8acca9656162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb87c65304b4d75842ff401386fce2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c186757a2e90ab9f3a6e3cbacc0f8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ee189c7a252fc6ad8a16bab17768b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ab2a65e7f6fa02ff9a5315b33e74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c207fae4c1a522aede65eef297f836c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca7da75f905ca86711d9e4e3817309168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdfe8ef7088ea9b60b05db5b655ffd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ed04fac0494425e578be1e6b04158170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84f59c91ede6ccd37a6bf8e6020c1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5b9fe3aae01ea262d4f89924f9503172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c687bc8ed7f518b481abde8e4a4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a527df94ac1743cbc920aec7b01af3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a75105690e93708bb6da246db73ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb0d0f72a9f2d8c15304244b9c3647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf2f96e9b9dfcb1ce6d6a5933ef169177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259151ef37f89c1e71b924d3e181a511178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98accbd786531994a5a06fa824f0dc15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e1e7092475ec2a2ebfea43fefff0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c207b23c3c9c8a0540e95b91740956181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b35fb1a8b649814857fe13d20b449182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765955001024a9388a750260dc579ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a98e217bdb9bf8c4d927c40d8ead184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dda55215d7db4489c10c289d8db1a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900fba520871d27b5a0b812f58e8b23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad8af3745a2db3a113f9b8aab6820187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb40bb9f53161ab329e2cb9be79e50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888f484ebb50614117399cb3371822189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8c67ad98b7a325af3f0d42ee6cef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9e80830e07f5361f8507a6578fdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02519dc030fec19b47c921ed3d9979e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00a001d54290f5f9c117697818427193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846eafb00ac01879b2d199ec85dd8e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527811d85f46a4ecf86d6d154b5b7adc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71ccb8d9b69ca3a9b9e1ab895844c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2634ff2c405a5a9ed757164a3cd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825265a803bbccbbcd87a79f219dfdf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dca13b3b97bdc7ace25a95da27f5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b237215d24d77d61201e82acfaf6446200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a444c525e0e24abbedccf328b228e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ada17855e7996baa64437f1b9370a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338e57f66541db30b32e0ba8bc0272203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ed6cee4a5358279a4466cad9420a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137e6d9d55fbeccdd0ed6a7ee0c5c2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb222ca682b9f45f91d6112d6da7429b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7ef0c209a3786c19c19465b3b68b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff038e511eb73ed320551d849c260b5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a66863b95265adfeaf8e9bcd0d6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5103f53bf649d8a84886f04e5cf0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058bfb681dcba69a86d46ec62d30873211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb76310e3916f0c40654a4b4fe01ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293f3d174c9803fa3c4d49dc1728e36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261c0752f114d96068610553d702e2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fddd4e8e409dcf2629a4f98d07ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef0666bb89cb527f06e9d6bdf8a3da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b48b66afb25a0be67508ab14890fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543fc0467e72e41c9b84329475411ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c1f7ee27ab768e51aa56f57d53c6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ff46745dd7b32245310df50ba0a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec131caec14c35460a724e31d065c9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828c43f3b33f07e1316e30c682b5a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399866da39769bfa1167a71b1bb456a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04ea8791f91e20f2f3d7195e1e5e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95846b2380220ca2fd4f9fee70566d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cd9fdef097a5f39003eba70854a257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca802492f9d1129008a184e43a9d13a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca10436ecded050d890b69d52c9813f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38c1aebd5eaba1b8b623d721b255e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da6df1c083ee05a69e6a79ac01ff911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e2c3366f542baa3a81f70ac1c7fb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e4cb5fe5161662a2aaac0159a6d8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad02c381dd9fc03060e5d891a5c110214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa8cb1f789eb3485d6cd349d3d140615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e7feacedbca84d7809f28b079342116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1fe7db48a79852110043020b40c8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f008415ecaced05a362f18a95247718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb3264285b9190f77a22dc4cbb222119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce1cb48bb2bf7aebee636636a879020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172dd261a034286443a45db57f30a1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a897b3c472a4fab65f08c529ecba222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8e40ebd4bee2f9cc506f6a89709b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b2adbb7f410f2579f95098ec610c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833aa22b2855bb17bef8163c56a2a5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdf99323ad29db4e26dba7cc14b91826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d09b28ff5133aa11909be43091d9bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb2c522c67f983a4d3ce975378de128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2973289a60bebbced4d2b91e1553229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192439cf0024a9443d03f2f4de043730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a31485dfa9f2805261aabf3f8d88e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aac83df4331c8a1823b01d962d05d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1d3d530e188b5c77a52a06fc74cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a361f6906779b896f9a6809300c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ca06dd1db3b7038f0f6e13f9738d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3810fb65117b4ac96bf3d52904e7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf99286d1ea4a7aee0ff55851bf89537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476144033b4dac1e6f10063676863f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3191730606c3db2c8e65e86217b3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd2b23170d960a7c41dfb5c9167a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490b5e07f98bd0591da94528006c18741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14418bc65cc5afec0f4ab880f5830be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8859284120e15e3e98d8a3e263362143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c6c6ca700817b43a3226df1c1ba844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faab056a557d59de05952b07738ca445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667910cfc72dd1762d0eb6fe3209fe846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a827f4df688eaa8903e5b07f6d3274347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69451a525169b53705c67fbe3726b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4cc071598b54586288a4c43d3dccb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f28aa05800423f0785317077f72f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b247afff6d46efebca9fb0965d04c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9b9e2ce16238380fc4a6e863ee1bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc9d5c83a3f64471eac81a6864973753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e39fb62f0b0a2306c0071288aaa7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71128a80f568d5ac78cb2632d7f1ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df960cc337e0c6b21885b00ce940ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2126fd7ed2a4ff34bedea27673a7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb659d6d950ec271f05f90b065126e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce5c3c781e567ca08cd320bc80998859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609beb59c45d1bf6d907ee67c8d6720260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5fffd568ce45a393b783fb8e927c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea14b6632c7dded0a1f0b37f210f6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9badebc122d25156fbdef0dec7eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b903121d6484162703d06bfe2f3a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f9d13896d0131f9291038ea04ebe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1251241a13c0eadc0f6df89452f7cee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27e0ab878db82547460860e04bb1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffbf3d70ffc1cc2cfd385dc400262768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f3b3b6b17fe6a19c116e7a57f292f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720fb7660bba8408699e5dfd46e1fa470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3a1acb06a4cf822cdd80a9f8a3b2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec41f979b6ba8bef1c546329721b50772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1ceff48f9a4ca89c44410055dc01173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c600cb3854ad8904ec4a4721993846c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e9f7238a806583fcedd6ef5438b0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f455bcc516762a9d603f20abad55976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8051359e0170a5cd9991578d3a39277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77fb1c17b84b03c7fc060fddb7fe5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fd86b6e6b7801039530eae6b7cd6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d29deb1c621cf49c9f2958667564880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3fb0476575c12911775c81dceebd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768fcb1869c9a9d9f74659a2615923a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9debabee9ce03a7e795570f5f172083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c562c61707065e960a9016070f3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ac86a48103c33f09fc26df3f8fd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fe5047fccc9a4cc3badefa1c1213186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fdeb49db437a5ef0212ded3e2490c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e26a2e98fcc11222718fe8887be08c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a73d4c63d9a81c604f53ac7084cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48887ff2a18b8f05d217e1a6ba374290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab102846ce311183af55363418059a2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4249746a4c7563667e9a1907587c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57c79c864251ff1ef81b14af29bfe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea01fbf7f43a4e36f90717688d9b5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94cc99283d71af155f528857fbdfea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a48d9a3bbdfca6502a348d8a331c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123b728716d82210a5eb9b3715224c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291f09f99ad55066a6b6532fe9f11d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb49b3191d85652e25f4473b47a38c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade6cab786f865f38e67b709d908ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c668c99d5bb2fcf8fe39fd48a0f11b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e5e21b5e5a7a1cbeb217323b544b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4892138506f9ece48121559a9ee2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aecec450421c9879ae45539cb5849104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff452786dd358f599c554acff5ab0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb799170ca32961e9307f684f45a5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5140de5ac488146739939642e0c57e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0192c9c4ac8a8e1b673401944a8b388108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd0a13bd2ee2093cf2cc54f1f18563109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade792e923b0089cd2b1cd727ffad3ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f717cdb728101709077dc16d5ce31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77e066b064f2cde8b9e10ef5da3d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f0db5b373fe4e01e5be9c7d0caf68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90585cb3e58a0aeb99284d10825c23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7850570a77d928a9dfac3630d4246115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321443ab5a896596e486497a4b2ec3d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb5d62e9947f411dd1d1df40d6fb95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deafadf51efc448c811897d020c82b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90891a8aae9bff1f202c4a86408f189f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5212ac2e66ae47b032bc79ac7f51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fc971601d8f6c675485cd2d646597121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1c73764c809ef31994565604a98c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e849596c5c944dd6f63df739fe1b3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db519041e6e2d8069509ad27025cbfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1205427938155b79fbc721b577a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfebfe0efcdab305dc5020b2e33fcfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b7d37cf2acf635f4371af0eaf2cae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a5643acc0e49a1c6decf42821baf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd5683faf9ea38bd96c1601a49676129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f81b97d4b632f3beb6f9f19e07c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b0c2642667457d47d328e1d36239e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e95eac4b0f7ed43b9e63aaf2c10f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16186359814b430ec3103b3e4a1509133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de68a8ea734321d79aca6f926bc2e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174946cf4bfa606807e74ecd2c23d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74a20ff16de9a80f1b6b2a924f903136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dc4cfb40eaf87e11f61e6c3834014137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccceabbbb61ff7cac1bc812da4ecad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d1db2ed58b1b7077059979e9dbc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ef52039127b4681eae8b4e98fda4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65608af854bc20327a45f24a18df5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a018cfb2c19f7763c43679d6404b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a970d10ebd8b5628ce6fd5aaa35fc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8241e71294035be996adc675892ebb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268adbe560a59c074e80e591e0d85cb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c27d668f5369cef2fa1249d2d073146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552331a89d2d4807afa12b9abc43587b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810bd2d88ffef070cdd796b0d6375e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc399f9e4acc14a033511a3ae7bba1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8da5cb6f2519a9786391e467d4898150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a9e6ecda1504d7ddbe273b7915414151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfaf7c4f5dc5476c67b4e6a0ee4a45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d95284ad8a7d66802fcec0580cc452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df490dca1f3acb037f816c72d3330ded154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7511b1c257c4ba1352365896406f17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b962998b048fe388216633efcb51f9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f0cca8563d0711003e5ce84de509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f92513dfe9b0d0be8d03731f974d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df593b711695015405193c27e7559c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340e6fbffd5f32c5f167664a60c1383160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e71d434bc42d8872d35857e8f49ada161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3964bc3b28b491876da434fdb8969f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc245a55017a3cc80f4387f0ec3ac9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2fff7d2cc5f60debb4a9568dc3a14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acafa37b29c7b8baf938a32c44265a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b09cb4cbb1627df648825d710f3508166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe1feae8e2ae8be27b0e65514fe9e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66a0a8d291f8aae733d6737abd0f71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e405aa560698acac872d16688f57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9e5f261876667c008e4cf1609d46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485121a4b1867f63ef0202af2df7bac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a29a06925c8467bff8a1763c126fec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e223a3e42aa127f7476187eeafee11d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77aeb6cf696720c786a8eec6be65bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2de9f5b263b7918756ce78c5d686b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2230566e4af3b677bbdafc2731b073176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b994bab6c2330b8cac8513cf8e39651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27685b543cf60aa138f1ae24117068178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fbcca5179c8087e5997e9e54965ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2adfc9301b257aa880ebe71b698395180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577e2b8c786c3889149bf85202c8d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fd5d0feee77db60e9b60450b0cf78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838c01d0456cb6db3b2702a5b04ec79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55585cde3bb872d6a2f1c1d947fa324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b486aeb089bc2eb0c910a5b3c8e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eaf7f800a02aa8e901245f6d3ff74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b641dac2b4ef3503e28571b1022d81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e8964ed2bc0e62468d61218794d7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8f1ddd3ce1f3b0046bdfb133f644189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e32f7a54fc243df998ef5b559628c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4006d6709521e41695e202991684a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192261afa49fd554f7257bef76ac1c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714b1ac205936a8994b90746eff2f5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a16b7208e6c7c560fe198a08c35f37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc59da6f947f3de957cf1f2799180e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6597e922374a52cb1d0059f2f54f83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9815cc865f251a936966f69a717a0ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415b25c0bdc328b89f86d9af902472198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8ab6b4fecfe8ec4c6420260cd85de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbda6d210696d4e5e66ff6d16b37a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08166202a48c208201d45e33ebed9fb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111801ee6c20d8e956ebce05267f96a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23b53fef8b814a813326126b04f08f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c0174d6001631e8c247799b4f4c27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e963473b1fe7336c6d23c4e5ae499205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad971cb107a3371d752d4d577511d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60c59799f40da47894e22c8b5cfecf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc781c77ad24ebc2aec8e15a3edd10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d9d1b889a911bbf508d88b172ee35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd25d01e4ab3956a6300713d67897e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af738f68ae7e2b49e23463bafdb9ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf963d573e49044949535428a31842ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4b8d451684fe1479f6ee35563eb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86537a4faf3687938701ad7573f3e1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e58fbea47fea92b08907230623f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da00ecb081ed8211ee1305839940c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f592f442a0cd05a806998114ad4bd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d167cb5acf1ccdc3f2617a421b449c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990ecde8c4d9a7c677cf88aa2cadbe219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>