--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8380a2d3177d5bd01bcea83f7359d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8277c76f06c80b23ff4c62fb983f0142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e99cba6529f17952737ae7a061323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46eb4862c09a89674bbc4d4e7e33c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7af32ee8c1cb1f8e36cbcb53d8b0065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba9b8f97438e35a5f677038ea1b8296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dbdc10ec3c83014611639dbb0fb797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb786c75e6a4af30be8a0cdc1d1c5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79557cf29c18e29e660e3bbce01dec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba3292f7868f9e7b6d89bb3a1ed1c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24b98dc186c6fbacb004b844d4b9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547128570f53c3b9328866a0d52546112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b0951cd94f589513aafc8970e4eb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8c5fe26165bebd25d2578526793114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f9a8e000bc74c3e37d0396ce988715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df065edf038ce9611a512a79e747412e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6402cb6663f5e63d146b740e5d2aa817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483616dcdf7704e1f9390001db7ba9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa11a1ac078594d42bdb3dc64030d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a854e33246e3d82c8a791b3b7222f1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e27f8ee09b6cc44519a5f733327821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a2f30bc6f81c82e56f03d3f87fa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc21549778c7b826ea661bd065b16e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e0dadb5207855b60fc54a67ca492924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40110eaab20965ecad067f9b6583c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf09497c7dfada3c8ec39603c7fe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5989836be2d3c3167f596bb95313cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf12343fa59cbd917674b7ddf52d77228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e445cbd0fe10c39a5863b080e19fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd750236a5ebadf45fcaed2337bb4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f46233dfda56bcc4f8bad8ed3d32631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feea885465280c675e09ce6d4e481c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5390a79b94093722a34e9e94489af133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c183b540fc6c47d37798b555140bef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de8d682a96ab433e4ef2ebbfd5b79435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00242cad037a9564d9bb5459b1ac836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fb360573a2f58d2b7fc9dc086eadb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ebe69253ce0f2d590dc3c811b442238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53414c7171c9cdd841c8a6d0db6334ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ef0946cc5a79ada3f59d166865f0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1e2cd1ab707a1c90c553db69f4cc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d6215e24c83e4a9d178f39422fc0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346852d59bb1967d1f41e12ac669465943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d2829466916935269bc8a745966ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d14185aec1f59b492d96e3e9c93645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c6804397e1b021adf98663b67d7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218a82485aed893174ca9abc6af45fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645ff1ae0a18ce185bad6473ac9fd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf734a9f94eec69b425ec4a42c0e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac57b0992cc3ca45f9c3160401b51b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0a9ca55c2114221fa38c28e75beab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71352f3f9316d14e8bad14e858b4dc7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e64b169883b2e300b2af904547f6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9f84f4b018f4a4663aae3df197e8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b39a726d1098464c78104a9c7a97355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd23563ff83d0b99810560088d867356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a73640fda7ade431faef0216bf04057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb7eb22d8a3d681292b19c9a79249f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ed78d7c42fae5608d93dc532b80259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c56927abd1ad84e35e1929c404ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faaa1d0351297174702136f07f4b8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add629ca23490bf592422f7244df7b5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bececcaa6899c7111a2a5b5bf5f0292b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda4ed99b9b76590891f7600cbbabd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446c5b291a885638d9843c91f6b7af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a67f85a39869b0271cbbb157e047266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea19346b9130888fb9efe4851f06e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e811d4f903e6b1d908fc944d4994c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5666778092b3aa9ec04856538e78169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e7725bbbc8c898af09a328a5e83370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b985390eccf4976d2adcd466bfcd4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e38fcc5b0c8a4682879cbfc6eb29372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83435b0be8661fbca8602adfeec9bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e199d1cff7f82c3527e997c096736c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91219988602ace28214da79f1934e61c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384fb0249e6ce1251aba82c3e01ddb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67dc58a81dc80f818e689ca44b1a2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773663618f88ced5b05f7b73eba20b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339c46ca65ad2d7bcb4f41dc1e634179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e795686298027b9f597cfe66de35cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e297850e62c6aef4a790d60cb13ec681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ebef1ea90ea17427f00349f36fb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f589fc883566746c0579806bd2bd1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f543c507754f623ff76c304feedda6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438bc650c0c3b42fa9349d5d832f9f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07925cf5abbd59d045b277835cf77986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db260e1ad02ff2f239ac94ee37618f0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbbe88937971e8eff3c5be970127bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8fbaf99dc02dbfc5f989aeb3432489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03b8cdb2f9c7517ba4e9da512869990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239ae3ad23b39f0ad566812a9005ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0817d781caa51830ec8ff7f68b34792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d62c8016e3d5b0836146def0c863ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7376022e720e29c94bb8842402af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2ea276563877dacfb9040f412743b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d17ec9176ea5a1c7ef4741385b8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed939ef49ce1fa2b2a8986bafceb005697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7755121f26b5f2820c330b642c23fb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d952e2354f4561d8d2e67c7c4aedd3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440c2c974c445488261e851f758b60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e3aef233683139c1abcab71c53d88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f310873a88eb41cf8abff5840b7942102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b317195c4c848c589eee487ecaa8a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d3381f6f78dc0617ec31395f744a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f170e5c07cbe3601565c3ab881a57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047376b7a7f11e8c4543802723b765b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d428469265055e2b28f7f92cef03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd4ffea8fc584654c886b28bcfef02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269ccf85ad9c97baa852421e5feb222109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c46ee98e49c8aae5be38a3d0a8eea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404abc284256837c0606df1ea8d5790111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae3d27627d4f08b691847b3d8bd48d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935b2fe0811b55a89fb3955a1bc7bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d762412c19a950a86c9c2f63a5a2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed74fac42565c8733f70a8bcb75cc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aa9915a2a11ede9c535d1b84ffa7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7090e9b703f44853100d67735469c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a14bfcbe5b2578afc3b69a6a5424e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396d52c45a415da2e96d0502323692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816afb839ad23ced886a89239dff4114120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f7b2b962a68fdd777e9748bc8d63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de080f6c4774a8743c8fa83b7f31de01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfebf17fe8c3d0c1da7d8dee1a82819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2d911727b2d386f311671bf76d4a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba6782b4abe9e35fa91b4d6256915125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a78f857a465ca8259835b0ac34aad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee18e040328bc946aaf8d0069e5561127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4d7f407a0c81824e0967949a2046128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730092280496445bbee5266ca9e4d57e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3104d0d0ab640aea0631b57902aea3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ad4b138330184d5d6b85ef0f2000d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ae5f91d1f319ec3dba1f7e837441132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f0bd4037ed8ac0f1fc7f667e81035133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c45d72aa68ad8d0bd417838384541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18507828b843081b6bd6b188786d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555ae57be8e454ae2b01965b942faef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd755c9ab82defc21aad2f62aafd60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49956f21986c39ea997a2e3d9363fd3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922fdbddb0d1cdb2304ec9877c40a14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca9336a68cb35f193aeade490f8964140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dfc618273c5a6eb02e19ab34ad06f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ec44c62458a3e1e1d29602b750dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6718e4ff55b2c0a2851c3fd407f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab749e1749adce75bc139133edf16ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae25b9cd405b1f536dc5ca100f794145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8335e946196942f4031b6de81f3f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafef511a1ae94b3a3b1873bc44a102147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94bc687eba1e980e24ee4ec3c6dd8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec58520e70f991c08865fbef1bc2c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452719673f77421808cca086fc275534150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab56e20a18d70b888b9bd6eb25fa89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172129858c896461e1758491a58476a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c29031fa60019e8104b48fea5de23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4447eaf32a659667580e2f9bc9dc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ff8d474f5c7981080d4cd4d97080155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1644b25c6ef0ced8a1b0686961283e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeae698cc176874b99c846cf43c1d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456af124ff33040de2ced935bb775b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15827ba75e9e8ee261e2a4bfe58855bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a694887c6837826cdd8029c570ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05128ddd23bac65540688940e4fdde7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d688d1c47c61d16dc2f08a9cee5b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e351fa2bcd9b2e92df40e63748e72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f655509861d394f61fd04b48a3e1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959413cdabb5bf5fb2d3c620f1331bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b77690ac8bf40ec3d0eb6d41bbfe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e253cc3855c415ab613d9371cda6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226245d37194d989344b8f07e5ee13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cde7d9097f51a0241292d5ac4e8387169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cafe0521cba3196204b003a7486e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a75e880fb5adf1c4cbad23f747d5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc9bd7eaab200e97662d93b47acf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6330a2af8afe49c3f068b2d67a59b98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470546e98182d36a50739c2fc7e8e2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad573fa22847dbc473362cf899431cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb99225722f8c5d4be170d1c7170d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6f3bc4b0ebb87727127b8ba3ab91f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe994123b10a59c018007f9f3bab988178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa1ddeba059fa8be038a782b396eb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d09086bb21f1deb1d2e9571ac111b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040a61b41629b7bed737e5866a446f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c144377a98bf21389fad7cf4839e41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbef9b61657174f2c52b833191904a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357692430bd690a883c7a222d81b4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f34cb7de5a45560db9fd7c9c6ffd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f00d5bb0845800f2afa218880b49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8bf0346104cb44134c8af5d05b6d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606952c8e3dcd976394a35625614be40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba388f3dc6f0d21a7addf95cacd265189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a62332ebc43a8236651aa13baa9844190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c8c7088e07537e00f3ff7b5bd123191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229d39845641f3efaf82f32d57bd86c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e417d1a5a440f9745b492941dbcaa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc725875bc5ea563096178c994f63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af892d78a3833bb8db9e227d69c2baba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232249b3259e6897c1f585584fe2c3c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290980fdc787d945ebd3318e494cf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e232811045125b5df96019c44d9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e224953d3eb926e323f38cfc343ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a7ae7a4d6003f0a131955f48332a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ed034dffd5fe35ecf7806c8f8bd59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640125101940fc2d7d676156f09cd08c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3369c0b2c98edea901b7ee9f0990d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826ab74475c3d2eef870fc437ba85da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18404fcb75f50390d7681baf1926cd89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b5e5248a23c61d5bf401a5cab439206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26988c9d4d6a26a182c0a72a16134a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1114c3481125621b274b80d443b9d83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e96326dc6c66bdb23861edb81085209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e05d974aa81821d66eae64ac9cee12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a23c3b3bac9dc2a54ff388dab9623211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27522c2b19bb1b47f51bf116af9cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61312f5d2c77d4ef20a00be42befeb99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b6b0ce2f43d66d6682a4c4aae987214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf4d6e3ece13e47bac2d180c7eec5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f907f3e958b0421acfb3b8f4aabf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cde47c30313ffa0a6f1c67bbd8b60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d33f2ce9ca7bbca72080d6c93e3cf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb87cf5b1c2dc0b844554238f65475219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251523614313cb172fc7a8c4ec9377611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53b702dee3db99af674ab2b83b1f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2ac9687c7ae209efb197fd84abc633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764fd0ac4dd929b9bd4324dc9b4dd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d55003d380321499ac9ffe5e65480a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053161cf40fcf151f2f1f4546239bd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a97297386cc7cac46c7e9006c23b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca92cc802d77e9c1f22dde29a85d48d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eebcf85b93a2237e5120115941c2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65375b7e062676d8e1c982fb88ec1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1364c3aefaf3bb009c184e9398cf9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d7c063e97f8aed7dd4e09b2a262b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c3e64ac506540a9e5c1398e87523213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898114faa30fdea8619673a9a08deb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1e3bca02102281fdfde1f3a83844515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94c295225671d2363c8d8a7fd7b53216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f3dc0bbd6ba513956285e339c90a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55bdb034b2647b9825802fc520ad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090fa7eb724e78b50f576ec92c025b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15465840b466b44bf77c65316d1edcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ac9c72248f3ed388b036083d592d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c4fccb5eb7f8f85f76bd8e76cc2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb078d04b96acd42913037a3678609623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f4fb0f3222149bb49d9fe6648fb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974b0fd2585bb489bb11fbcbddb3d7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5bcbf66f554a0711ddb0a0d213cc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e39c5204a80a1467aad8628a71a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc798055d272d45b06720558d8b4c3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44807dfe8361c166e0c7ce57bc216b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb50165f2293b35abccfcf772f6d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a2dd40229f8466f080b80cf8355131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616383b086be56a921e52020bce4cfa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4f2974b2c9a565d9ed5d591b2755a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc36da0906dfc5ccbf99bcf4eb6616234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734af2f3f1954113fe12920ee65c23f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2077ce42fe03af587810e0580f0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e1b5872c50fe71a0cdf7f1b5a161837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d269a935bb0dd82e446f06b17404db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e1d8d0c72cfe2010871684d7ccb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21247e2c08baeaddda604f4e2631ed240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645521614bd6e8fd9985936da1ab04e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137d5c2593ece53d5c7221d92cfcb4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a5b06701031e7ad5cda8a6e536dbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c1d29cf22bcf85c1eedb303bc97e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a08be058b21b5e94abe5b8f876bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22dc8527a9feede9dfafb6d451fbe046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e42a4c732fe1f451ff572a57d449047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6289bb825ea14ddc150e77295733bd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfc789315e5dea72ba302e0068fefa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc359c608fab3745a789d394a52dece50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b487ea9033beff09d05719004b6bf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515814de79b817de3356231f9dbb7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecd8b44131155eeaa2bf5f0f67333053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f46dca3907eb62e0c8d956541d6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5a4e38de47594f71f66a12845091d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d88ef72098e49390c1d72ca55d61b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e69ce8692ad65c1dda62b70916c1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976a110b2e00e0d8f6e36ab9689734558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76721cf893ef6ece25e30ee443b590859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694479d76dfeb89f1b2345093ad662160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995c9cc5200613e054b21ea269a23561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716db0e702bf1fd1608983c1f01e34e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba00e4b83ab49b5aaeec5fa29eebdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423671f56ab9e9b4c67c134a1651e1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21825103a09acae5d973d31aac78dd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a6f389371546e8c3a3cc0d396e8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97fd2549d8913ffad007949db26b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d24f0b7f61dc2023af3a98a569eb8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60ef9887a2cda9c37734e31439bdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4aec0dcd68a6fe25e13eaf1d86bd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5364731c36f40188ff08d10d0b9fcd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1cf64830550f1c0497b72939b8e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac574181cc153c6ba9faa97ab454d9f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06397f1a4d270915260ee8874109c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc689e8152e8afac9151c365df4ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd8e728b1e64af8ee093a852cb35a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d16b25bdc69e8a49a2316463aea3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a03feaaad4a59f8b5c60d3fae72f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcfa7c04f224a807632b7f5447ebe279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674560db2e1550bc4233f994cd5004f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628b03ffebd5cc1a8f58932723e15c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e40910a435ebd45767a2a5727ed3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b722b4d73e4e39989c6f229b3623183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae9156f25a814eca65f7c3ba0c3fe384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655cd9470d43199c09a0e9a1e1bda2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6cce2ee27e5bba9c5f40e44c4abf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e4ae5feb2a4871f543db93d8a05187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36104494c7c523cd63aaf233c087a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c63c01cab57757d87064e97e4ace89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905ee98631f077fe5312a3c9d90a2a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423851f9f247850eff727c646170122991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa407fbe7dddf3af5599601c00a4a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc691686d5eec99d30cc9b8ccef5e1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a6665850dfcc7d9ca85598e34db094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3e4423553a3921a58479ecad5ef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca735f2f561d78a255bf49e1a756ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22089d4e1dc28d8d8d019f2965a1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a0cfcff7f46ac67b57778c8a9958c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d22027db4a55560d8ca891c82f40099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03379034bd9198f96f123185f6dff78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949a751a2d8912d0f95bcdd0c80cfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a1382770b73d8465b1b719417efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363d0b62add3898a21bddb163959c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96ceb2b73ec1b9a93ec9191464de0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26477a0167dd87712739da71432ccfbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0113504c77ca9890d68682182d70c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654fdcd35bfafc07955ae01e145156107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cdead888bec3201ef2c850c2c9684108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b9a1dc162e567ea75ae2e73a7334109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28316b9e76e06aef05d727420e4ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4254445284f89fc87d4b27f9b0ed8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978ba947d02361678eda6d9ea903fe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d89ea22d4786e46503f7fbfc004196113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00c525f5e4d28abbf30204b7d09983114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60cc5a10d3fda6ab4cd23dde8bd594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd50c25737740652c0782b415c582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b2c341300008faca48c661fef209117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adbf2690eba58e145220acc3af2c82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859da110c3a0b412d1877788d6f3387a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e73c7e930febc4b7537c1cd468d7cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9add905c7a752b5c7e74e55d3871a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e58d82788646822015c9fb661774c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb19efe09dd455375d12e0999781bf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc7075d28c4d4084979d2e3528edb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6beb8f2dd5bf131ff01937ab44491a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf18cd870b620b9e7fc9abbd5d0ff92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b26fd465daf447711e38e897b5087127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914e9e77e46e3c6c7658eecef1d47c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a44ef62a4417e5680a0b33968f515129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a3c9502f54a1bab0877ef457b7d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00605d263b7b3da928d96f6e48d8e812131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3e50395d3b14ab123c5e3486f43e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b053245f7c7cab6bf1d13cea9667133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6623eda17475e9f729a617f97017134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f5b6d7a31b5810957c328fa24f30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd17387a2eafe1ca89a2365817a97c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6526ec42f5c164a211c010bb5c031137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138700771d0adb4a6d5cc6ad814c00dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59f795a35e035bc7f2135fbfc64607139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade63053de9bea92d9e287b6c9a62e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477a9da55f54ffd583d83a319afbb99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb25bb3e26757ae225fd78d6f673c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651ca1032a345cfe6d6aaed8a791f4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74f31d6cdbd70f414ae70347de46d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48760e20360ba3575e3e4b6709b13a27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc96b68b2638261a7a66c1e6f08582146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2abfd0cbeac737a27042adc1312a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5d68036de28373a5fd19d348f362148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e8a0c531e24c6ee2ce9848a335f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e7367aeb85953fbafad269e4d926150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420c4f15130aba7e89b6f0f859924b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0ab8bf564c48a152b558bb36cb38a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e3160396a44a4eb2d1ef958de485f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2897068e1589b00fbfcc893b04a91a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a39b65d059d5547a8efb4a2a7e44fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3452dc770592fd0001139e86b23fe7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156fc3bffe5cbaa82c982444d1fe1bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee0de848fa586082aa4e39e0439cb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd00b567ce9fecc28d2c69d5de0a15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c48b74643c6f9bdba02b4bfb2ade160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8de4352bfc366adaf0c8db2d6c081161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbc632c9e915ae2562cb0c594b298a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3638bfd1d63ca0a2476624f31667d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038f75dcb6e39dff1eb986cfceb8ad9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac1e2a6e8659f3d2942cff53daf74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695542b58c20218464020c6ab36bfb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cacc57b12ae241b38475eb6efec98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d13a6d5a237fdb94302f8adb6becb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09561fb293f49db6fc8738aa72af1c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a91a20bb4ebf82d0fdace11bff5b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9bad4ac26852bd5460246c4a258c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac20d2aa1318880fad7e7cf4f8bbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d31193d543fcb7b57bf6f0831bbff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2909e5d964a275a63af666376d790174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c63005538cb20cd9ac3758b5f490b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e3f7f0b01ed124ccb9b03d6ccdd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d4938aeaf55dffa604a6429451d65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1050bfbca1477e72cb2499abbfd54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccd8df04d37830bece435a9c48431f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cbeb0cc5d83725463bdb9376ae8f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8fc291f5a905b44e6d52c3267875181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e43e3aec2412182b408ccc3938a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093db89f08745e5b165d09cf6ff1082183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa79ff3ed999fab4b35f7287feb06d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6349c0fc3881e7de5c1785f45e7a7a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38035f7b76fae7aa95b15850365c6835186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f02b3442f047f345271730111389f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f659771dd8674064197131c9d626d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4cd077b768762aaf85bb1d55573d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7552fe5d363ec1fdb98b65d7d2da0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8020b126628addbf9f472a464226a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51dcfe81cc439891bd387779e9516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbca6d9e4d93fc06e7a9917e4a785e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966d195684a44ebe7053c594cc5e27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94377e10309861ca913056dd059495a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9db6beb4409688bdfd16dc37adc6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033ab9e620cccf68859044c47755e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a16cc7e6c717eb517f3d7b53e4ff82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff99a45f6eda0397393184b16b3462d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbf4ae04a9a4e73d3f5ed05337ecd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0420cd33fb8da0f1d8fdb968c70fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c76ad65a2537312b95cf9d4d47a21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830951bc0ebec2f55d8bbb34059b81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae1a71de2ec98503534f7d03765e65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea8fc1d8eec6d110084657b89d52d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490174ce228c581d38b5e79efa0201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fff4cf30f6e7889c325e0c9a7a00e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef350a1229c9398ec7ad31d75ad808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec30030129c31c3609c0b5460ccb7b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead687b99c51856463756234fe728903210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029181793a0061bd3b96cd520c3377aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcdd9b76553e578d9d1c00391ac5e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce800306090bda4c359c407eb65934b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c67c7a9973221c73970bf67ea83bed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c7085f5d41cb7536f05174ea1832215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b3ec34e8fd63193d8c997d17f85c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4288153e11ef3b751861afac948f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14918b4699c679ebd4a3ef14be568563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d34c32b31f506847e559ed4b9bb2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>