--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc97f4769a031064e84c49b16c1b0861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca86874b1f45e3095f975f5b573e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd638856b6e1e58b01ddb0c7777fa523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ffdfce1522126c6da3bc6294845334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f95cbcb1dc0fabb09bbcedbbd13a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a9a08a7346a36b6a6f0410698587b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccec4786a71d5c491d8aede3c8c0717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e399abe1b05d896108eb91a39b7cb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7efebc5b0dc75e4cf1eba5a602ca59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499f6aaffdc5898f59defcccb667ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bb79863be82688a3a97d00c27dec811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17a5d0ccb78458652ef1ef9c0d1bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2344b6eeaca7a678cc16f133e94713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402082a0458adc9799a67faa3ec6c2c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74a258093fff0a99c69b0d215741e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c41111a6582e100c4b56aaebab0d2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb56507170e1c8e807f8bae53e510517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d643d9fe6577ad41501dba94a72e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c465abaeef49743d104c0c60b7704d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816e60cc227d33753f2ba564cf563d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13dab3142149d696a98217612dc11d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6fe2549e14ba345297e68eee7383222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af215569eb881d334398972afb5ebf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888503bf7f8f5109037dab009b59d1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d25a4a462a8458315603d021ae71ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071f5441a1f5c0c0d4ae502fa310f1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefa35bf28854be50e82bc3ea9ba13327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeabe9fbff4592ee23228c2b5a44f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39e5aa1812487546b6184ca0307fec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75b96893e202b93ee636a077ed1cc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844a14bcd48bf612d592f5a5abb92331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbfcbc85d47de109ac295513158b5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf68addff98b6441aec0673a4d24133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc031475825f563cc8482857bbf6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2d9f1cb3abc0c16f993eb3e1dd71f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf21e06d06756cee840d0c868b2ae1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e0b95a129f3a31840dcc253ef48937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f18779b22524a3997b0fd586580cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864923133479ba5911cc4c44892e9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10accbbac7be079e35fc6a925d80af9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9334a715f8bcc3c78058bfd56d5f9bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e377e00584a4041238bdfdd63c19042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6081115ad7b1911f659ac30de1c67743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0335edd574fdff7ef5ff48d6518f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a6dd04d3f12cb6e9a2265d400999e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813241092b25e0393bd765e976162dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f14cebb8f3b6ad50781baf82ea5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1be21c1d12f2cc79f05c991cde4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99400d0ce3d508bb5b770e6ab729149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf19013e86c89dca15c07c01884fa6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480ecb840524e15ce3ba16d4f900ff951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e5363a83f589cf73f68d9e60bc25a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce90c1430d4425b867b117a33f59953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3078b74f07bcebaf857a29f8416754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d87179950425818a3449ef5cb6b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761296f5903caf271543ffea1d33af956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd872aa0bf26a44b006cd4cc270be3f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c205940ff25eafa827c4a6f24ab53b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52e0a434651b91e481353255ed7ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ce7fe8ccce3832a29b25a72ae66860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ed7e1c717f7c8e75333358724bdc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5edd5bd577e5bcce59ba9e31101a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becac14c7c3f16685e675fa7d6010c5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abb64a6f59ff2609c08f9c3f21e93f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c0c1d9042d2e00626ac972ce0092c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2226469fe77ac9597b10faec505caa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf5e37c084d5c0387e87d6cdbea7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c542026d9d68898bf0053c31dba5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307526ed130397b33f0e5bc1aa40472269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ceddbb9f1abe207a25640309ea3bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6b42a814f750c5ed86309cfc0190571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a2de1d0ee44c014ab18559f35942872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad202d6434c9382cee4726d1152a14a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c30048b4495d0244dd7d352dd15f5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d280d8506ca501a34aba11ecc6781075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129467e61436a08bb1ed7bb8f1ee168e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f90a820de37397ac424a6e6a99eb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe864d8c7757c86fd499de5fb4bcf1ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135176de6558bf9f4884d7ad96756b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe949aff0ee6f690a997a59c48b2306d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598405126aec4d7584e71bc96e635481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9377cbeb4b98d3a7971f909d576092282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee917facfd2e6daf2d982b3a89ecb5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404217d590144627cc3c0c20a92fd8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c00862b0bb91e57d22dda2d6654b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1651ecc184fa82de02147949a6da686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b60f38c34789b4fc92809b84275eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e06cc99d40a62cf784e8fd122a1d9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ec533288a799135f04d068b6a1bbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bbe403bd9c9f98865e2afebd9509c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b63c4c7e7394b0f9bf4b9793d86791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4ebeb630da99e3748db12025f65892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa1d13eba601aa29d366c1258bd8ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a19144906f962abad4531150ca3a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c74e95be91d05dac98db3180c67f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbb77eaaa0b0edc95c4b922684c7d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3a138ca61bab7070fd4feb585972597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa6869fd9bc95f2fce066aae97dbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc5f60f626b2df896cfaa6fb95837599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e1f8d32c05d1705c1369e77bd6dae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed86412dddb07372f9e362833ca53ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907d69e3164f13bf675c26f3e4bc97a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41a18e7093e370e74a88914eef5006103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd66435af549d2a2bc1163885431243104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c9ece36ed3e15fa9d707297dcffe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda99b42cecbe381458933bcac7fac2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe4e1940ab66d684e89d3f3725d7be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551294e4a67389f6948f2941b1d593a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fbc1f89b399f3146ecb366bb8d152109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dee0f6d18bb7322edeb120f9a1727110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b931be3f9938d560c4e539f5852c8f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a35659601cac258c99bdd080a2ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b07355368b08c381cd71de537c2e20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcc628aa97da9a841e23de6cec2aeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb907e2fc3611852330804272f50904b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505caedd9caed90ec37c109b5e422e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c6fb136500a7fccb6ca47d9f1cebe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c77507ec8e1788215d2458dc1411118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66409bc10bc48961a51ecabcaeeaf7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36e5988c7cb7efd36786dba197aec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68b638b7b1bda6823358d3b905ccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bb4b32bf82675b4179c36edb0c7b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130621892a199a3b2d0a20f5d521c28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f2f4636fab60b30ce0f49eea258ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45162ed1f55b03ed1660db50ebf93b3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a654cc3415d7697ecdf1babf8816126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6bd49a1459132d2d69752044b3e8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b56c68c42927734d6db432258fa4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb7abf3a306c7b42a5d165fe3703c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a896a925db431bac8dd1022a4cca6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6ea7b95e17f5d13348ae4878f6958131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194a0e91c034c3f5013508454fd539f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8265a4f5e6cee2530353438b3907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd802a11fee1514ac796da5e29da4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782a9888450c142b27a944eaa3f9c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5be90e05807ab2ec981704dce74d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c280d0e31898dc8fa7b668f28ab50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b453f7eb34ccd8262069afccf88093138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc707fa7925684a83186b93afff2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1983f31c4f7a0ed92693d1b237d80ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142483294105deb0aef5850e5cfe868141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeab2af730022bae49f9969fa9a2060142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2b86dfedc81f0b0e99374725e611143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b26f86fe8c74100ef02ec3653edda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e48485611a6c7abcec861015d4da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b82a24fd98718457ce360a635f0ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009a46b3b83fb6e00c6956bbc58e2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f47185cb9dd0f519a4f56017bb3809148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d9b6c0fda54bee95517f30e89da3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08e5d9742e19153df435fe745cf7ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05527c5da313cb111a7cd8b1042dd6f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536071370dd60f1a5d8f006665041849152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38b4849ec581ec004639d85d7305b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905505e0e1ea56580ac878be975df699154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5ed56221534566b2544f37a6b2c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84ee8b8e6dea8b122af6d14a2f7fa2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219347ac71b268d58d94d3b238a7ac42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b7ec77f8e04675547a34dcff080a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1234788b573e782a6c39f46414d737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f8eeb24cbfa2a38c5dd191c231e7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754c21ee75f459667a1c778e1b2772161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f7c95c3d1972a93230bffed4ed60d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b884ebbe575d67747a7ee754ac85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d7c4fc21f2f1b7a2f318264fcfe4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b50aee708fe5be10c24ec5612c8de5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a609e058da6acb1d1e0810c0e6cacb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf0f99e5c14a9005dfcb33e8910db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa09e125cca6ba7a769f25365da095e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933057fb516d8cbc4205b60041fcd29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809df05ef1a09f786e886b46e4f650d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b970aa6b3ce0acc845085686bccc4aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388624c6f987e8e7dc8a6495bb1e38a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a361c89fdfb4a9c2c9056a9b4d8a11b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b157f61161f868cfb6e24af69e9cc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b1be36806d35f568340cf41f279a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02bf7145203eee4598d7e7d3e38bb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868afd486145f0a8fee43325a93ff8fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c947240eac46792ed6d79391a6243e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeadb16f893659bb25a48af5a8014e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41498124bd777ec12736ed51fba53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9720044f241fcfb7b284a31c8859181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfd6763ba5ecc6473e2acd003558df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a311d2be937370cf17c090efc181a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807311707876593be888a51dba4ba899184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1992260dd9007e84475dd6cd5dc0ead185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138fe6fcd9b451ff19d9f9123fa65a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9406e54b040ee836773c8a72136dbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe315e0d4c51ca83feed36b372560b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca43e7c98136494dac0ce847dd7b03f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cacbaa26c7912da6b76d4e9747adf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967ee2aa7ca7698496fcc0d7f6c3ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48582ccc1650e19b25075c44fc4350192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8278c0f5d879c54263ed26e8ddbb83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617b79d52c4f62d7c8aa7b630614c38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a06cff495d48d4e68da387094afd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb218a23544cd0b00cacf83c866929b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337e19bcee1863bd49484e2138fd3d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185a8ec5910d3238079aa052ffddb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712d6b3c46bbb0b84194c39d5e3f5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c514c4a51bcdc468b3b3ae95e0262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4f7d667db41a2f882348227c3e0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d6355790fc99d13f40a762aafb6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a839d6a15ad5dfd1c50852f0ee10fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c304402c7f788c008607e47a8ea95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731047da1ce504a18993faed2472e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b3da19ed8edcc540661b224482c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cecc6fd9371ba04ae088cc2b6b6cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104929bc5257317415f386159559ea6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb8761b487da09e29fd740018130f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84cc6ce6e2fc128b8477417cdd786f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda8c697689b87fe27e945d4bdd51d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747beec6b455cbec62ff819b4d545a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bcb548101eeb820088a529a7245f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344523e268b5afd7edc8dcc89c346e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fcb7bfc74efa939cc06ce422cb10b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d68d2da9513a944e0786981aa6b422216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938c5869db11fa71b2ed04c07821e77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9280f6e974e5b357e9ba634e2f2425218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15e1cbaa68ec9c6838fea876d8035d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b7a53f04100dac9ba8de62550a8371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c652804fffd4c42eec528c11b052d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4002d8b40141ed4775a6936c9e1813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1608b273622ffc0eb632facb68051994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb70392d1cb97389afc40e480aa2cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1206bd755b97df33dedffd8e26db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052b5a727364cc651fe7edf58cf1cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c15d00efa33b0d53889e9a94365648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5652333c24da900bd0062f8b48cf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d862196ce6ec0bb0c20ac66bf9d1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf3c62eb3c81159889d2b30000ec611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa615c279dfd50b5b2ca4d421bd273b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d76e60178e4142522d25df800ddc1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59146b061b6a24a06d74085be2369814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1520389321ec16c1fa3634706540315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714289480e86314d4919f161e285e15916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330c82eb14a049aa1462d63e50ac3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ae3095d657b70c6b14ab22a21d5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b0c2222e713d0a23724393f76d05319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a866738944ee3bdb188d8ef59018320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4cfdb03fa326d01a4dbc74f40ba2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52797900bf28a13cd1e0d74c6bfd4ab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ddf12e505ed2ce99afa38d29211c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588b8c908ed62cb88a531e2a6f11d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1c8562876f7e1e684af5d3741eb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316952b3185b0b74c9fc4087980b3efc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed951e065ae78197ebd785950de5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf3818341b7ae23a11a9b994ad89628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176c56623228cd362a8e02506bbd63a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4e4ef5d11b29dcbabda4c5a2200c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8222005c59f8fcd614d8fad3223da631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed38ba149df5a6499241ae4b4287ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bc6b2afd8b49790a5c79eddf1593133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7604ad9f40ad5e684a6c295d7b6bbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6110922cc53878b1d83d014b0a0f0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c867c1dbe912d39fe380cfa205df036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6da7fc03811c8b7b3fa7fb709c780c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e34fd90c85c87d6dd21f0d5578c8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515467bc42a2560011c5d4e87933bdfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd31bb1b48364b3829cd5659b6a618040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b59b367d2f4dcd5cc3f6b06b592f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775d0c480833649cb343bc29f18bce442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32be01a2b2d852e7c14e1383f80ffe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cde556d0ead179288231e2a58e0c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c072d4e3f8dd8c0971f8fd9a597abe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f70adaa427dbc76152c6bb2a5763b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964265ef1521482c8728644fa15f9d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cfaaaf5bdad59ac060c490fa48f1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517e1099e85294b49e0d4269ded7abb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12710b9c981a7922dbe2c6dd78ad72e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed15e1a0a2d609a2effdabd5dc1cc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29242b9ebbc4882fc92bbccb3eeae9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5e7313cc10b63e9ac79703ca44df453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41a1f8e3615060763be0025a9fd74154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31731f1b672c303010012d1f9e92a2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774707841b43ae3e80ef031adf9ddb2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b225f2a3a4ee6227ca6852821f8f24457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756621fc659b8f86abdac708b7eac54858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d52c1427fe985d2ef08357936c8ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac5cd9c3581e9ac61763937d007bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a695e8d74f4b11d784636ab51c9f60361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea90fee4891c940d3c70e57616d71da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d75efa68d69f9a0acc0dd9c099baad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc0000d6a74e2808d46730fb12d4bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da0092c7b6696b17803b78b62e13b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91c625305046d19dd5be98a6151a1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6dc8a823e593b6e264d478220470e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b5ba366fad75d6ea38e499ae87f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd2680c662c738209517c54da1a1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ce432363a1a34c425f8c7aecf6da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a24d82bc7901e82e0b8fd1db2118a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229bfac17394f28921a1e790fc0ffc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eab6319b578bfbf09d3abb82cb8bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0601d0cb98f5c04b66369be0a03574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c160305709f287919aa04b5ed18286675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e945d095a417e9ef718a052347d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d470f261d327b3005379f2a109ae0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2baa69928ca827b61cbd0f5550fc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804cd2ef90df7e97e239290a67abe6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e42ac2b3f78d2c3512a415df1f8d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b9e832ff4c9ec2e33f35ec4ea39581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab80e1d815abebab689463313aa51c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e6bc1e8e514ee19b0900aef8beab983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6fffbcb8f2bafe0e53629f62cb8e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8c499224395c9ab3d314dbbf303a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565f50917d563339e24610d41d62c8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1364198e321ca767d33c8fef93ca687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d44b21071c20726b612a186f2dcd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fd2bcda222ff5e0b369badb45a26989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec9d5f72565aa5e53e4d6ae49a5aea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f841ee96b915220456401f524058e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795f3bd1ae0da1bba1c60173079505092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37c6931f00f211fe33378621151d5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cfc288860ce068fd264fc6442bf3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0998f5295fffe5209fad5acedd2f2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa738a461f77f11bc6dc8e60743f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649874ad88fa1c0fbc815acb848a498297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad2d7db56d210e5510e0d2019ac0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424b30272d74c70a5f226227ccd294999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff529497e2f9956c62cdfd71bb6fedd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c954e1a4582442a45dfb0b555e4b29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9fdd931b2e573c248754b3f0a135a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013cc62672b9f78b1c823aee943bdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261304540df869947f176874b1a897c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9a05c7f88c6f85497a639d5ed471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc46a78c60b788a1c3855452cf713106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8658feeeda32d0418a253f7ac2c04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55946ccfee28e417fa578bb2f096bc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af6d97b3d228fc3baa2d0ecf82fb87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be6e6134ea259996c1ee101e02e4e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb1210f6adade5c8e0fbfddfcbaee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da9830d03e7b6cc691a6e69e9e7cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dfd020322803cd99174a8f6dc5443113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ae272f7e7c3ca2de0a1a6bc1a521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a9668de637b229b75341f3c691c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044becbcf161a6dcaec62973f2db52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b6f89cc49a30960a28682bd4a623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b11c3edd1a3817cc6861cf5735476118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a07c742cb5ed032e9dc6ccc77236a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a55afb7209d28747631a4086603d5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8753e56ca4ee90ee03d0aa694d354d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928231e137947ef3cf37764bcf06c664122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9bc48a5335e439df5f453871f787f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e89178f2fb282c339a643c1af772124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f0e3684eaa9c78b300f2d737590c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65d13c0d434239952ef9f3e1ff93e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe174928a7afdd4466780b3903d94c1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bbb0ed9582fbdacb27f6e078847b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd15b2a4bce5aa884672ad5d6f68b63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427c6426af2b62231ac304869f0c51c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932e509900cee384e8993bdea057c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3fd25975fe1e01c16c31649d4a70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a538ccdd9a22a89dd441f460a561ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee676852127036b11f7d1376dd302134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35b305a517dc39d31c98575b92169e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3dd7fd9c77a2dad719c7b0833fe28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac096628b315f76d54fefb75ceee8b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa181858cab1b0d84dcc7303d24b79c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8118d2329f742b79f3cf78ce92c3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a70fd5070d5652e8f59ef71966166140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc1a59c440f56121ca43974ff9c1fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531169a5b8a84b7916b1c1684a0026ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396871dc44e280205d4bbedfaad648c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60909011c321624b733a6b97a51e2a76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4e76af7911e657c44d0803a7b534145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5768bf64034fd295a38c2d5abfc6f64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08ae78f6d5d0f2076033d44f3c7d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc030baefb227e5b4ea4feb13bddb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad57f3c71b684ea1436d12ffcc7da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f46161a1f9cfd4c58b6bcae84410150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817301f89238a893b47086e2f497fb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11a552fac1ee6e675d85577668d0f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7367d6861af210cfb3bb68c07ae6b1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debfa74965227a9104d5ea8b6575663154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4bd9c6517191e6c946a1e4cab8813155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3764c30f2448135a258a7d87b5569156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c479a1842dda5f3c546f5472375f093157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e4c9c0433e8e763d766ed786c66d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9223523a946c2a7412a71185f8e1d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b644358d1f2881a5b2570c208dae9c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f361ab129bd29828567f9bb5da6e3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8858f4105ac743fe7fc15a14c5bd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a11baf7f2b47940800c80510de3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326db3bbb242d060645ff011936665a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df9fb13c4815c80c7a41d23bc680e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90936b9f6f2978293d1b91e491592969166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8460fff6e36704d764c9fb19d7702f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429810260d5a133613fe75274da500ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361e36874dfed9b988cc33008c8acb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd50e99c4f920790cd2b9b57e146e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5849b6e7234350b8889a88929cf03e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc647611f3fe221d63fe8543544a88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be630782b64c0cd67588c018031284173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e7eb77df8ac8a400d44a6c06e909c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440ac533efc98b952d9459f53e9661b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e11e7ac7ab914ff54b9b3827731b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dbdca48ab623f518f6128ce203dc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667fd735e650bf921f31ba028e650ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783064bda8c71767e79a47f77e4b8859179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc300e061e57749462f98be5c5addb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba2ff8d7dc711198938956fc597dc7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd5eca0833bbe7cc9cb845d6316b14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367ed2f22c00b8f1d70bb4db322ef53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f517d43ffb8a831da738d2aca1553a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19dac2753b565a99a49e420b0fc94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133190e89c702ab308bf99c3d0950211186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453519366970e4eb20913d9451e891187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7abdc50c63c66d025b53266602295188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aede48fa02519425a990d41556846189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c52669c4276072cbe6a44b3750f990190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca178528ce2f92df4ee7a583ac75a74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7592d0966f33cced946a47ec60bae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facabf5eff3bb321a0435f552989be38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879d0bf7ae897d4d7fffc769dd616c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb30bae1f41519902a4e9a06f13847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597265311eeceda8aa9a760473ba2fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706eee3df347cb02aa2f86890ff7d25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980483e01e8f4f1da63c8b5fcc628dda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dd8d043697d30282e587a4954ff9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472c8ab738a02316207758b4886b4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be149a56400ee63ef3c6445f2cdbeee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2d67147b315817e29f93986fbe2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b0087c5637fe404730e0e213cefdb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f61e8deeb70bc219aedaaae62cea9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc462547f265a745a01d818cc60186205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de2571e4bdb4264b506006e567a4b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39716129f8f08d1863a8d4b5f93e73e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae891418168d644f71b51c517c6fa5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b930bb70484d4fb58d28a9f241a61d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bf762cc59756367da7bcb0f2062f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a84ec2a4490a2d82fc2f3d79f684a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da8b65c1bd15970fdf92a552803c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7393b0763853b59c170a70cc90260c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace187dbcaab61be03783e3573f526d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760ad4dad3b8907eef4d8cff86b1b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fa6e69b4a4a097ebf71d96ab6c51f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636e05aa7e19c8b7a6c21b77cbc8fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57593d5de294d06091fca44c62563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6a8fd3852dc3aaa6416a7cf3b86e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>