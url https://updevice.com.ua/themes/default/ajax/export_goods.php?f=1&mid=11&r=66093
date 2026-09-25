--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3696e1fb5e7ce682e6601b96fd881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a3e52a6da6f60e5304d1fdf48a3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefea4ee3dc4d9ec503afb8d0ee9acb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dcf30cb3a550f0520f979cab5fc574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bd53dcd78b054a3e047f43db1a375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b918bcded2f7553b9c1646166792806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2e46cee1519f7e28571a6ad5a1c1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a83785d3bf1b8658495e1efec84b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9849fe73fa90a533c49accea95f2829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82165d6447050557069931438ab14810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a1191c9d73019ff933d4c97a2eb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939e7569cc4d3eeeaa65ea1683339112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f35ea9dfb700aabc4fbe0f77d9d8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04d46509ddf2f4f42137199c6cb2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d90fab41c5fab36e088dbe08d8d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6119f781a8d88b81334cc62938c250b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cfc0f2ca3c5959a2cf38256e0c36c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc39b886d6319bc465e44ae3a531f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f2c90932cae91f2c2bfa53c337acc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a95b5b9b5a37bd58f438c945cff020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df018f894631eb4a898d0b097c82e6cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431a4b541c0a29b741aa67eddb2086a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe899d9edb70539c0071e8c7bc2d8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b799ba88efe6aff4cdb9eff08c7a4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba80a3cbe6fab8c896e6acc785d37a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7101a845f0d8387269c07358c363d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727d971c2073d8b8508936fea100b5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e523b5f29fb7627517b298474e7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f86b37d57104480feec25f184a56d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04978cfd1c3f5434569acbe2946651ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b38120961a7c8a5a500283cdc5306031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912d9bbcff7eff5410fea3158fc2d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4587fbe71345c87eea4687a2a9b90533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e38d3b2ce30916b377d72f361924634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515b4b1759ff4ac3ca1a4c72155e07035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753b4ca8319b0c6031ab3cb875d13d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9baa3cdf94b5b95d86fa8747f026737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f33aa9636e5bd6212938cfeedaf34b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a84246ccbc235e4c72c5b5d255eb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf070c82c17a63d2d3d1214da9a61a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14accdfc6dfe764349aa085b5bcf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059615637011fba405eb9ee3b65937bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e47afb5a1c0e443888c37b02da04943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fb6e42b3f13b00468bed768a5e98244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f5a881b62a370ce394ffa74b94ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12a8a8430ede32e7405e22a6ddc9cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e0cf116495726ecae49003fbcb10847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79b9c2f4ed656c3dc4792881644fff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b540dc7371c7963e03af4f8e9fa2dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93acc46a6be6315a83c84a9fd22f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510612524ba8f467e99d86803a4b3ff951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee93fd196ee303f76df6fcd15dd83552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14677e529119a3af00b6eabc46abb9ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9597cb63ee232b3d022a1345f1deb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde53a161173506e3d1b7de5882b308155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6add30e6ebea343643c5f10123a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2565236d0b2704a2c26ac3bc67167757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa702a4dd2345e236c258eb7177c68058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3c0dd6d084c092a704c4ff7c3a9a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e022ba5d2fdfa94d81086e826302a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e844d0ba7039922d9d5a159dda4fd1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cddcf2207c20f2e3dc9802a796727c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc231ba04f795b834305bbaf3829f3c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00720f3fb658824dfeee8129a4dd6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a096784b818e764ba2a7201daaf565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ba18235f52d79bd219316636d3ae966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23a21406cef656d731405c1cce1ca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bde12ed5e24d360610aa196e655e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2a61275153a32d764d67467fca34069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6deace884089aa70ad10e1991df9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860ae7d5edbefba30e83281e9c6421c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486bb5b17a8742829d221298069c43572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ce09f16edb1c56bdd13ee5afc5be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2159a04e3bc61be7bd58bf996f2b54e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce253d9168606df6841b20c22b89cda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55da272993789377d5dc624591b96b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595edeaa5d5111b602e0ffb3e1ebce877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f856e9e53d79487551f48685c592078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ce81b241cabd69312a94fd653e44a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086b0f7ac09e989db6768e75bfb463080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a29bef7113dcaa86e2e0c463bbe0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48052ba1169a0fc009e2797c3376c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a2ce594d7c8cca72203eedd98c6a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0940fc6b0287fc88f25f6df24a73d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9476e8f638f2ccce2e1a7a094010ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5cd1b946992a8d1c49077ad7d96ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ccd56381f98472e6e2015ee04c3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0ab91fb76abb8cc8378f24db8555588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb256e86ff9435a4bfdb2ff9880f87a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb39794430905cf93ccee97da5feb1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf1c9946cb5b2f1062882ee37a8b2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32adf7bd828ca81046d66778a84b1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544faee1d876b8bd3acfca513e29a4db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2d734dbe7d81566c5ae4ea01f6b2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7434156e99c3750caecffafdebbeb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19208ff9f48d7f92795f549f85cbbfaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2cda6c07fddd26a5f58fc6833649597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe761292b764e6eb4dffa847c3e99598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947416fa91ad635a27aa13ebc9de7a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb374101310e513bb755e39073567e49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27428e2bc74dd64a8e1e9626b3c1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6b5fcb37adb5f5fd58a571124e66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628ff87d44666722b016924999bc10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f5b51ce29bdffdcf04e8bd63ee9ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0907b556c6106cf548bf153b887a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42988bd42a6ce7a565c96400030d795b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3c27a29c9c4daecf58a31b36d7086107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe1e526c96dacb0d57c84a1e21d186108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc467459d8ce29265f948314aa0ac3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c036fdfbc1178af0c6ece3a7bda46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404fa2cda6bee5b91b6177b543044a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795402010c1a040bb1f5af6babdc83f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a98b0a8317cfb4a04795ac46da87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c8feb34a8a580bf2e65c3002cbd07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27cd7306c6b19abcb02c291b4dfc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebe7d26c781e6f9994b2523f1e8177116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c75789968a84b5d6781f7569482b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625448de0e4d06414d483e571700758118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad8e2d1b13be5df71fb4ea79c1c2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e229ab57bd5f0221f83123dcc1cd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24222177ada3927b019886861eba95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3fadd3ed2bdf488e7625c8b6d240e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268a8b57987c8e99a362f7cc2ae869123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc564ec4f1e18f5f85a444f74fcee4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215359235f35af64df48c71a9e887449125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac856a7976704aabb29301ed4012d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789713b9ac22374cbd664ff58c5e89dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9366000b78e1bfcb632c43e9c1a7647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a2c0498d818a7e2af094fc0b114ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51b89a292ea75907c84310d3a8323130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45864e0f1701fcc3dbf80c196d159eec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb7f79551e9844cc5c53092cdf4cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd110e249ca2f566173cfdc7f894eb14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa6e7c5a841081a3c0e100affa013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53443ce0ede5efcd3ee2891a49c87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634567d44fdc788c4afb4f13892f6374136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e7c99f22ca41c8ece51dc1f78f4ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271850c716607f50562ae0c8dffa986138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee92c8b9e5eec6e916a9dcb93bddcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825dd796f6c46b6803b106fb95dbdf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9a716fb25b96bd37d3edc8faeb3d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadc3dbb3a88219d752bfbe0d3d59e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29f06ad0924ae3cee40a9a6d96469c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc297a1c3824579c3a08fa8ef36f30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c380956ec60111259129e964f3d96c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee491f4fc4dd34e90d0f07a39d77d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8d8d1b3411dda036b3ff12061844e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2715b65eb609f1a0bc92d075309d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da192b54ac6d63e5333fe2866c5c0efb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa47ee664787751a202b986cc62d5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecdf0a5746d1757dff5733c3b3c5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea94ba3317c8667905d7e44bc8e75cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e285daaa825ce852e499b7af31138c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861fa810769180d754debb73ef96ccb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd06f51eebadaea444d8ce060d22cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503128f969c6e32c4973c56f435ee2d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151456da7a0ae0e7c8c2450131c341d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0bf3c66e82dd70934dd651c8be12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c48a488449932fe3a05762b18418159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9dcd81b078e142b39ee5db6ec4f70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a70d0637759e1742f57c475190cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212661a5f1e7da43e71e2da80d065f36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030d32ac3ad025e497bc577295d93ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248733fe2570535f77cd663ff6e706f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32e0b7bf7c259483b821be90183c59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55344951df3700328fca222268eeb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e4e1f65a44dff030df0e17f3fb4a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7f2995900e110c0ea9868170f9cde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d589dd05721356d4a06594e7ac20b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cba4d6b10c517b198bc4ed84d33b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ddd0aad18efe87cb93c2a54f0ab75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615c7303c055e7ba53725729d76fca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f0c8208753b2a01b0385c669cfa0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bbec853c487fe12881c404cf688f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04d8a1a276299cb92bdd5b5895c086175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77969a95332a27e7131d5e294171fbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad5f41e4d3ad2a2d737a79b9b9b76d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e13f7d3074c74feb1bad8a201f3642178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e4cd791948ba60112500bdc29b8eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0ee3684cf025154beefd194df3263180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1041ca3201b9c7ebfff04ea92723e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0102a5d700734b2a005b271ab4a40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc0a8e17911493958c59251fba1bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dffb2ceb5a9cec9d44592e78a533bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad03f2c2050059936329c58a72e3506185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf1c7ae70bae9f67a15bb8f044908186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb78412c843bcd88ce1340b6550647187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a325efbff199a8ce97ca151c51460188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf81b6d763fc647dfa4b3f12222d8de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e55fbc01c07edadf926957b328567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4564263dab27e2ee84b281cd94183c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573e1cb651e902116d9889e9b24c04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc275bc52d0b58117215517c8e041e8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746d4fb6c077b10554c749f9d62ce9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea3110cbaa0bdc316cf98f3345584195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50576d09e2ac7f0b8f9f6463b2e7e41b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eda007f687919223cf1857cd487d81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab731add97b7bb0b814f069ea69cc608198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec9d593e8f6cecd247586eb2d9a1c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf98b08be1299d276f927ac1220aef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b390b0b94f79641214940cfa33c49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea82e0066b662977dff8319d445d3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642870c73a082a0aca160694eb290cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ddfcb741877ee07d6ecde2318e2a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae6e088aac200349d3e1f763d9ff3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ec4dd1e8115ebcdfc4c68e94a210206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0760f6ab63c4ac090a3cfbb80e281207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b21155af05937f92910d73a463254208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20289777974a085677ef8df83541cd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e1c30a613e71d743a829f00a239d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c58a0cad791ba316dafaa59c4909fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae02561ea4953ba16ab28f8c7b5155212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe29db2e04f10b7124ce2c2e91931213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f61d6bddb6965ce9addf251cea78a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da8aec0c6af9dae3fff920ee660972215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060c96c42779b18b446359593c86852216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec807d5fc600f3ef9af8a00cee250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af1d6b30fdf6ba8e62f0838a68043218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a329166bc1fe6fb76b136823403868219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb17a8a0651e50bc588756863ad6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a30ceca329b4d45a2266aafe5199522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed20960d0f7c0a0c764bd3c5c4db363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b24e493a0db13b9ed94f33f4c429894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48d959934ebb3d395ae0cfae4b3965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9031f035049d78efebe846a3c79c766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571de422e0d3bcf4a7f4212f6c21a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e26014bbd831e3eca446346a280078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827223a0a22527ef023c692ee119e109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad392accb4c9639ba2f7ab47221755210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6b5aa487dac6956d1765957f1a9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d155d884be14a39255e52b81ff2dd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e2cfef3d1eb1c964074871fe82b4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839a00424baf9e86520b22c7508757c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36652ad705051ef6d807a551eb63484415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ca8cc07e4919bc05d9e41e7f7d7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1102dcece22309d821bdad63e6e29317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210657b1ead765aeb746e1ce473d7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a85ece0fe78219ea26f0ab8487df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c00fa49806848d05b6f751518047c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771fbab3b55fb23166715114402cf3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32f96ac6f867781ccbbf78a64c5de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf5bf6659b5b4ad288deb34ef54ec823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757725593bfe2b5bebf5b5501c326a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f75bd258e1df23bb25ee293cfd20525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e6eeb1ca3200ad99078a18dca72926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254572d8aa6a5c8c77e7dbc44dcf9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf8add0c3c7b351ed60017e38758a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d734b24adddcfecb1ae3daa4c29dfad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e6660df9317c8753b4aa51cb4132330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6becbc6a69f1c0d845f0899ae1f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1fe36fa555130b5dd249cb35c6f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74808eadd86bca7f3ce8c644d2b24c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa5f63bf499ac0848b81567959d56134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4f3388d4398ff7002fa33fdc358835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c73e51a126d7508d26428cf72ebda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35519b1eb3bc16509d0a329e6d31f3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f853033c42c9fe0e47cf0b30ba9a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e95836fe302468a063947e1dc35939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83224a67a1f76f364f25b616fbaf60540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffcab65d3522dd2076be3a723746b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44008ebee31f869218d8aec3902c7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5652fb3b6706e9984dd1cd712fd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79359ba8389222f55c6acaec683361b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f925f153e209828e7275f793710aaf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd181752cdd211ad8ea672dc9b962d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8fd8c51f4754589b621da2359afe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664304023cf2ec6b2f93574879339c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f9b735928b2fa2d7a5b7d1c3fc0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4459c0526245397378a2c8e1e049c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9df8f07dba4bb0e2208128fe28c03251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe07267fde61ccd298b213648b04ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25588e57cfc56e7159bee9be26fa3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b0210a5947eaf63cfdd1610898d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322da5c9e5345690748ce37bad428455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1fd72db1b9bbfaf82028cdde73afe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c5b15b89807c4fdfdd76707ba4cde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39075388e2a0a27a35a7d294be1d58e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d25b0886c81a93ca15a80fbe465c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863685b5641cd4169caa8b31dcaf9bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d877815778af75b5520780b1818cd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba53aecb1ffa6f2e04e7e936cd0a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ba2ff5ba68af38b5aa799f222e94c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8770e29e02b7c607bac24ffdf6b9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa2e2a0d13adb5dc323c86ebe0691565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0dde5a2833b3664464095bc3d4e9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804fa6d50cd4bd90b5b5f07ed1958f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957675134abb1f6d1b24ec8cd9a47c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ba6048715aa255c18901378ee62169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384bfdce4a135d035053a0cb9af4d0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea152ae7a00b40991578a0663001a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e98ae66e58eec57e144484a7fde2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d5cb57a0b6c6ad66fd5175855c98f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49bc9bbf02ad678d5055454f8f53074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858c0c72932f4e1c1c28c5bf6cc6f4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af7adbfd868a6daf1cac7cdd5cc39876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc46f55f4daf533bf1f9fe221215877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430e5ca59edb1456e41bcf3e11a740578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c2e1477e2f03c5695f54b13b155a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551daab68a3d8f7383dfd9350fb971a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc46489228257e28754a55581c8409281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d3be6f4d311b240fb3298ec7485d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570469c457d8a4340dea7646d8c3867683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4a4cbbbd8e6d17c0563fcbfb70ef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f544dab65dd3867a740f4b8f054f59d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebe342eca6107382daeb46428d9fda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f496d629d5ffde2995a8a2f749f9fa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7fd5d522057830781c7aaa893ac3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52957d3e0d24d7f1c54db4d7d04a0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ba32326b5e3fcd1eafef59a584b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5045328d987edca8a4cf03b667639091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d744e421c2ddc2b9c48ea1d74758d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099cbe003b4a7a58510044f6f4158df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e905762a1c11fe742a9f5d83938af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397cbf0be81f7e90bef29a3e535a9ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece8a037b534bda38c9cefbc95a266296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2659bf31d7e99991041d2f35451ec197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f0ea024f60e2b6320113b079f97998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d4ec4bd059fd25190a8675e43545f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fe4a864e4fc9afa0dae06827cd78d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c490ce49a2658c4e3bdb5abf3addb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ebf57b9ac4b50d7531b99c5f2eea7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9536efc3cd5870b692562580ac92980103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7660b311f67df65fbfb33bb8d85a02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16366148a15f63a8d5e2ae670d5d4ce4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bf5cb920150b5a4cd89b367089307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e172391b7f73f2c69fbf1813661c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f5001813e3bb5d30cd47a0f761ab0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578eb6840c1131b497b2327b504c2bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9bf83a0ab1a8df9715065219bff35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579b294510995fb3db0a068767beff6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec5f1d08e09b1e26905b64a8ea8ebe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c97120e090533dbb405510d1478b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320d59fae6c84446e2fc81898b15967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c33359a0ac110b9f2f38e3f4b19fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3175abbe2774b7b93de852324f59c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c8a012c08644fcb275aa5fddeb600117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ef8158c1afc864231eb1762e70669118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814e7a6e3a9002793e4026aaff13fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3472f77da9e2ea12eaa4547c3e59fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebac3c2fe92202a981a4da54d572aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f2b86371de79728cbb5fab091490e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5189a0afb50e723ea4b38fba4858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33a5843ed9aaadfb73c981f3a23a7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e76d44e7535e509d6123886169ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa9e6c7fe6c17fc6d8399914cd342a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4ef2448aef681a110b34fa9d7f157127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba54bfe63a7169a033c6fadab8c39b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31f1b9f370ae0799f578c5de2abbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f6d939f097f11a80bd78f2c855d0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765bdb83d751914111c894678e1e9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd880260a666a876f33f808f0b991b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead8ee83e736fc95ae918043d090a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe802d952430957e530823c59964031134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841438dce98e18d43a7e805613f6ac10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabbf0c84bd4e552776ab838ee6cb9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba48e335bf2d0267b18fcaadafea7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22885cee5c54f5ac7b024cc316a214c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca909b59aee76b7c58c907ec21a7a66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267f52f50a6b81e0f820a5d8de0481e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366623e78012ebed9aaba26f83eb5cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecfba8adc837b8a1c292812d73b0b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d484dfaf6c7a668d16df335dc86a6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebd3c045f21041d7f03e4aebb9717c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aaac629e6fae4010991ab4074711f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b64a27241e8c8a3fa6c38eb68ef425146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715661e27b766b5afc68352e437df788147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07180e3ffb8e00595de35c35b4400148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad91ab509d504283730fdd0bfe3d03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313bb9db6170e47e7c30a59586248be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eac367bb8b31939f2e50db4e255c2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedc8fcc146fa3c02f0ad886b30b836152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ec779b8a19e2a7248dd043b1cc233153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84abab5c31850c466fc8ae7372f9c8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6894ca79d6f6b4d88f2f32870cb0a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e53b76b9e725269df261191aaf4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e1c06f8a84a8ecef6a7540c01523157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d5cc6b85138621331b23cf5b8c7b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6803f423962d6e9697936486f0071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ed23e403f5a034bc7d60bb8151286160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222054ce1b73cd26e02bfa81103d9857161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad1617d079c04177e43a0d79f2a365162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f3f6409751a722b39392e32028d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e5bb8c0076822d129ad6aa4cc7b51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25579f188887c3222396cf057cb38f30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2ac54e5b2305741bb9835e67408a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157974b94ee14820d9707f63665920bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81608382c677a9d932b0f35b538ad1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576612b2e31e6c6191e2bc3b016fdc6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133beab629338c9677da13a24c2bf072170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f1106b99459ec6392498645f2c59f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf51b3eea7ceca3269abb52b80d0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124286f0338b7472cff367d99519622173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29c9dcefcc1820967828dacdd83ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795fb545ebb8a01244ef32886536402175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565f59d2caaecbd50d4d5b58cc798e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954facffdd3e731f9129044a436d3af6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623352e145a4b00743b79167467f928d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d8a3c1f57105fb2e318e894b051e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4488e875e5d762314bbf33c3f77e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191c9b6f06b7c585d8e9f338ac7a2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220563066e8d57358a23852b7686657c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d228772c8b2b15a7f54363232f1652183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe63b19290f63cd82bd13fa220f6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4365450bbe16b119e394346b850a871185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd0f1b9e8797cda001ee8a9b8e149186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d93f0d33bf94bc6927e8f1949703187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8759fbec4eefce77c7788c4e91c674d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7e6819ca0d09c3d8fb9f9d293122189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527f5c5adaf219f4334bef9ca0f0034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527a6a34647b645df727d38db77b590191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a3971710b46f52c493fe1791eaeef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ccf2ab35ac2bb8bc559130d018888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89e7d09d5f4b6439c934327207d4d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cddf9983a24c47e1f19dff45bc6a98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a2e7c2a693bf6c703c47287078ab4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254e4d853828014075286b463dcfe27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d82fa939626c8fdc7d4d9ab9c79f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16eebd79760c742d7e533ac765a013199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe42578692c5584e9a37f7d7f8107d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e7493273df3dd7d0ca380702d490201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b12de85b634306a6ad1ebea18a15c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec087607cfdbeba84fca846924e13b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9620a0e5333c49ca90a8804d5a1600204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e34ffcc46aebbd9914005f425fe9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1440a4b8046697eb20a2d2f3cf8eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d15a235266d66f31ad90a40c0b71c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb5fecfc89173652d04f2c498afe94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8745a7abbab4e70ba44381b9220fdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648122a7692355d80d3ee9f6eb88dd5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734c5601926b79bfff02b5ab3a40ac1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a455c751b07bd5063999d310576aa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85dc51f8635ed5cb920b65d4edb36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6b98ee8dcd515f64d97d7e12cd4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ffb160b9076a76f82b5dd0891726215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eef5a91a01d87da47a22267a38fea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986167c2a0b34897608e3c677f68f15f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e85f37120f7f4e52d9cd3c23738da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf22b0787125c97909a9648ff5739b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>