--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d077cdc06015582178257810d2461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549fbbadc34f985766a77519841f0922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc40ef491673f1826aa77faf38e0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902eaf85d6c51685debefe318dd56734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2c040390fe2d49f6c6b257f38794c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6235a758ca9765792320d5eca2076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f8fbdcea2e5bb157ceaaebac605227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2118f66a285242b7cc87642fabda28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeb31e589a917a0f00701d9487a6be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad9cb34ce2f2bc594791de4bfe6f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfb1aa4ae28abaea8d99244a23e12b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e946c74bd9c02639c453a8c6f4a2fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c9379ec6f04d5f9775a794431bbe513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d71c0f12d0ef2db2083c6c6afb1d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb8a9f467e627b72dcef7d11b36c8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce093152d34db0d943aef643b3da9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa32d29804fe3f6a4cdbb47512f381817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b3853710461cadc5c61fcd4de0e2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d8ba2c65e960edc7ed2b57af1bef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817619a28376e90d4467ac00b8109f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d4751da789356272ef6a2db33000821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184dd38f9975cdc6578df6db9402e5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a318e9354ad48cbc9b77003b9a09223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf171f434d3abf30eefc1a633f8ad724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451e859098a556953503e84fa678f4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea49c8b51126ae6d08f1bc8002b6a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b9b27ad7003be20706594e4ba1cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a0baad0323dd94ad685ade134339e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d1c14ac783de0e2b12fc474c1300529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a858907b6bcf1d0ccecf048e496e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe130e0aaa077e0ae623b65b307031431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f232f210f4139e746ae56860d3e93a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc72b4e52f240979d0a2570007eaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a2bfaa74b0cf13b1f2d43ac9c25b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c978852c7a439afa20ce32aff84e7d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e4dc0ebb8aa1d35e294a22903274f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae396410ae1ff0b080f6c5a4020ee6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb2a6fafae6d39dd93e741af23fd8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f6d8983975e730bbee56b675574f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98277d10de3bb9924f3eb9ebd66a95ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87866d4a90407be521ae38610e7058d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c690ebcbd9669beb7d8423d15ac7b0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4683f50aff135bb24df88819b70d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19565d9a60917791c08b63cc3c2176c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d17517b50cee7600673a30146b78545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaff4117c94272f40b5ef9f7b2401546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4d5a2aaef458c3344f7281182e2b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf581834c00459b4edf50c2f98332248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3e9a3d27585b72f1e86bd7b4a850749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593794d2922940fea44ab5c88a72f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec115217ea59ae4df7287565db31ef8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ad381a35fd3737ff928bb36698bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a2cf820a11edda44c94f9a824b8ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56546d19e30a1c46921e002215c2fed954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58f95d6e5a344d9e6500c9a045fd7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a93743cd71eeed45111ca2657504a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16625fdcd1788e313f565fe125db1dda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913310a8bc1ef7f5b369b157902595358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a789991675f5398aa16af97a3a8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f04389bc89da1c4fd4d6e39477dac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020e500a78ce1760fd1a891ef7e0b9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc925ff68aa0fbac60b41d182867462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a778bef19f1d21f46cb7a25742a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175fe136047331101e104298237d29164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658dde1fdfdf9b7ccdf583e38fc51b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a143dd40d89c697d975a259bec6b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf492bc1b85daa28ece088a6adb6efc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd366c0d8ebeda9ccbbe8cbb9bf1a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e29c91e836d96a9dd67b03fc2be7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e060c3ef3045aea790b07b1b0aa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31824490340ac87086fd711dc5af225871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436d8659dbb03f059401818e0038f0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570123432c24a261643fbb2ece65192073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc967d0a51904158bd7b812668c71e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ce8966bbb1dc347a66bf105ebde4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1cc004318d399914aeed305b0c9c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a3f5e4c70ad0d778468bd1fae2b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b078d4cbed65ddc69a6005f2238e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543fce5f0c9e8ce8223ed20baf242c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26392c64c2f9387352a799ad0d3f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab00fe842fe848a32a2798f18c6425281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0d5eb452b97004bc9b0ecfd13bf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f6a89e7daba45a7ed860cbb3930c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30ac937d992d7a6a14f5987fa38ad084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69510fcd2cabfdee25109b1ad7d774885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec7ff53c75032b5adbbe2b6e41fa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906be2ae9a82fcbcc5da0c8e0729d4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52316c7aeb0adf5ab72f8e7741507688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eddd297dfdece21f4548400a833eaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e123b45db3a7ed227c47ec5376af390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f1ad608dadc8de18d5570bc88b1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa5731a05564ccd9047dc6c5fe7ef692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacee462b06d8a98eb33038d177d53093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f40db43883f6ac52b2cec276e02a8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5c9388239ebf3a2b1424e659ce7b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590001da8de4801d22e16a7bf8b59a0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf674233b132ba93afa69d565bad9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da03457e597df1bb11883b1b2b27da098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5773106a52048a0d70edddaaa8667399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca85c52d365294623888bfb5028b480100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515c4da55fc991e73ddb85a6359ca5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd0a5f4f9de7211530f0fab470843102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceed0a17378e7485696f98f1d872c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf56f712f042e523f3bd7c913695e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac28bf5ec10ace3d97f5c21f4f65c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f1c003eba1832599ea2aaee32991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48aa92fa7852a9bbecae299012dbfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d0df1b9fca92b67db0c2fa0de9451108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff79e9ad8d1b6761e06a670006d212d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bdebe773862282de5d9d60813f280110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316cc18169b8c47f617d527c619bd79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acee2b3e3d4bb0f07e2425c577dcef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f2edb33d6155b17c6e147471de3e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c498dee48622ae6c96f4aa2b2cf8cbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5883a9718db1081fd01caa5119d54c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c96fe35e41af3b0a0fbb6a70790a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9138dcf1c81d9e5e25d03bc814adbf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf7da6ed4b254092d0930921f49b36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985e5260b9ec91078fc7f921ea5fea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ba8dd889e1b52d6a603724dafe37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014040ef3de9a46e30a5aad739f6d6fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42bc759154c1a8a818d4fb7cfd2cf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c24101e578789c2ef5b0d8b9001f92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36687d4f2b522858a450cb3003bcc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484e8afe1b74502e7b7e1481e37033d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991d3d6ca41fe6640d659f897113998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af467b7b82da5067e21a7fc183cfc141127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f7e95fa9be1253681bfebf0886f18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b660c60e43e31e511568309199c39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87533a1af1978ea3d18d450f492ad3cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1593a45c20233f68f0a93058d4d22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438405199080eda9df3d9491fa4855bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac31ab6ae0f09694d89f7770c8c233133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890e958a8777389d710b83be677055134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15704993cd28bc19841b1cba89e3c47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ecece7612f1f44787bbae524c2f41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24257a8dcc3fc81a26d3f096510e2c6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f538bc9be8e9596b6dbb661b109f27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95753fc8777d4219bdfede61ddb77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4114af2c8129651386bd7231bd34f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235e8492b1d4bb593f01f2f33af00a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ba9ddf21273c35c8dd4e72eccdfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d9d5d96df9e50506e4d04f55f24a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad48be28604448e09402979fb0f53f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360092c8838db847d73fcff2903e4186145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac51da853859c49ad62f281e1906b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6adee14f08593577e215010b30cfb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b76265a3ba98d6e365b2e09e46e29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae685ea9df827bf7d20a6b00b0bc224149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fd5751fc96f3c481404dad2be6a8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6902accd73ee332a5275af9b9b028f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c2d9643a6013c9975cbccfee9864a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adbc55074219f038f342851ec6fa6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1005df87b0d7176e66e3233f8a853154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b401e13968e6af3b377502bffabf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf953ac7a4b8ec76a748b8538927088e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020844e8fcb7efc56772d3c577f9005157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b790bc276d9592041b829a6e9cfa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef2b8ada3a3c91fc8a498944136f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee920d6870cf9e375e844763c37c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3aa40fd7cbc31f4c9b40c5d2e030161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d3e6e0f232c2b759bdcb391105d6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52294bd96ad9e055a4402c1e4e182163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340026faf84ae0d05d278d31cfd9fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df4f4faf2483864e9f10da49107c77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f02a6aa8269b8d97e86d72043abcde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800965ce3e48646fbc03fdcf4da87be2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599117fcd1b36422063bf1bbc8348db8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29167a6d3a8fe9ad9c91d459c048d460169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab6d188ddd2566266fbc0e02355414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42506def21f71407a9affc2ed30bb08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e40000f151d72f302d5b94874c3e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26125e2cc335f476478c8442f87f041f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c2daeb7e9b23d55df4fcebf8871c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db74abf51ce9b03b204257a30526e69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db5d137e163ee825dfb4e3fbbd0e75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376d601f10b7873779a5bad083ed3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27641917e481db8eddbd10859c518d30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff7e6eb962654e6c92cbf0ac99da5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf18742fe4fe31c6e27cc10c0ce2e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b6358ef04837ff329c261eab4393c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed30e118e85d99180f8323597bf7de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da8852d2c3c9beda097c1393034ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d5333d683ac63699f16a0c8f11618184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3ce1f2e247bebfb5fab652111d44c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29198ef2676cbd4a0cfc9730f7b0c31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc474e623dad42ccde2b53ee2eaca94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6352e820a654dc2a58f01877406121188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357bdae08e0b07534ecec828eab5d04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1e01e4400480fc3279b620007c6dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7719a69158a68d4096fc135a2227f8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a19aa3cd196b05bb6982bad00c5fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19785d0e98c406a386af35b90661c087193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f647c29e6f462b31fedb5a6989b2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e758cc8a668722e9f6561bac0d7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c23f32c2ba48625f2195a4a360e92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0271dfe3e6ad994606ada5df0b208e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d48d1c76559a7ef0d2ca056a999a22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a940fb15952789e763610d503524de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ad5781b9408676d5d3932d906d48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70523d90915b7527a973b0b0be609a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2dc8dcd5d08af1989459705ddc6f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4e657a8230b642fb941ccf2682805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f47305f28f3b8d78c90b3e4ed102204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035112d312237b12b4cc31b8a01850205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d16bebeba24f4faf3bdb19f14b28b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5b52e14e8607f6fbce7ed79da572207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715af184c2149af127e3113322f9529208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646bb0f8238b305b7905d397bedf9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0112065fb7bb02ff1a2ab7363ed0e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a143b2e176a2606c21d2bebd67146211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007758ee4e50c8e0cfb679ffa6898d75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abfec29d15d34b6cf7d24fdac2a88f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300f8f4d3ba6026c9753ebeb397a99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540815ad31a75ed679161b36cdb340215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adb5292ec479be3cdd5b455ba06810216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783d124a635cbfc0033c03dbb8d70a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b929cfdf48a6be2188d1487e97843c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7498e0bdd88cc92f82906558ee917219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd05296a48cb2d07db0a72775c71a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33758afa1aae6c6d94ade4ee4e0196392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648e8ae4db579f3171ba7bac9859aa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a74512b3e8d80558b2cea9310371534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af3bc2d063b389871e18741054b38f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dd8cb30477bd98a549a1a5d31ada46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63511589fd499f5a8b03f05e2a33ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c99fc53c0d49d950027829d4e20d718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6fc2bbc92d4322abba2602e9f61c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50a4c02026abb340b92db27235566f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a04fc6b7d60025d5d131a17ade3fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d05137c4c74868df72de1479b784f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a084fcecf1941e1b8f91508125c98bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23cf04914d1e17f90cbf9f71be580714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff5747ce492cf76ca53cd4efbb732315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b2a2a85babb02fb3ec5a2f6187a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe62d945f212d8aa90fd4f61533650817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924d17200988e499dbb47152f30723518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff78c626ae302cc9898185a37a8f6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8153dba7ee07bd0d30977596ef25e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4806127779e60c0e933a51b3bc869321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef32253efbd40a4cfe5fe617d51a63422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65713d0543781c368825401715acdb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457b46dc226d348f4033d1ca680fbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7bc8c5678be8852c2ba0f36cb0f6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55357876c7c003eff27863323824f3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7975dbfa8b9c5ef945005b08d329dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a0c6a80ae0bd2ab7473614139da228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8317ec43401d8f8d0f610f4bb1b7d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841830c2c640a866f96f484af0a7c6f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77211c0b218cb9c37227e5f1fe08f3d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d75d7593b2aba2e8d91d4d3aa06832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e591dc7dd7279370c1e1a5529b896833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07fc70fa4604629fc3dfce2d1064534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcc8170b33b9960edc4c7d0b96b06b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474d2360b5caeb44bf3482b6964f0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d7c88c269b622390e840d282b045837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb38bd6558955fd80f126332b4d95438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b634a62547d939cc66b8126f777fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f90bb867fbb94c15e1664843d89c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b92fec65c0b9315fe22d7eb55b423241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffa42a417a636b4fef7c01c79b75f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa282b25828567b67e07cfd0fc87a4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4373721fddd7c801e74bebc5f7e8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aee00fe7fa187820029c3a10c349b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e5b86056c55b4bb22deef5b1abae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890c33e777ca772449b1184c2deb6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86737f535183eca52f89c59d74fd109e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945e57a4a2ed0ed90150c25f0d055bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f885735c82e8e9e298dfc5ddba7f0ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd944701f3498df1043541ecb588651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d982489a6cf3f9f777e15d13cfbc1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c5bc5a63bcc83ca17154d2dd702253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a09d0b01c657cf824f67525bc497454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dc7259b88a373fdc5d66fbc94dbfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf6ec4f7d3c8163753d9c4099aceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee553e8ead68c21e50fba33e7c92e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee560270f405cbc3f427cca79f5fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b66ebc07a2243083b0dabd605cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be73010556bde5b69317d90972b93460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f90d7388bfb6ee10400d219a675a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc3b64fe2638c0a19e20ff2cbec33f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf85f300f61dcf6d6ff93e57d87b82563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525c6df1e6159c654f11e66f9ef30464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b1f24e7ea19575f44c8334ef5d61865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc95c9ad8c776e26d9ff8f3809c4fca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484063cebc3f36dde60e96da9566184467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2617039c0f962e61dc8c62c522166a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4df651f0c17a6e6f5573697ff06e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671d3d49251b35162dc238c73ac1fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2a325ff1903afa00cd13093ba112771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64eef9e73c075e3c49b43eab71b50c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2c6efd34ceeb68309b6b1c1da8e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dc863f4f44cb579691ecfa9b8caed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b58694e60a626258598b065305f8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064921fc94a9b9c31f0cf626c0a86f8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093324c296336cfee17bad6075dc14d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4434947f7098077346e2956698baba578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cacde47f805ae2978d145a4360fa379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c16429e0c0c55a6f365ede4d70bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b202474c8fa331b9a67dc044f82c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a8c4ce5956de716e5785a38a5e5ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddcec9d35d3218df4e03b9fb3388c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882a52eefecf3303dfbbdfe6238f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba2382b764eb2f4e43e423bc1996ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e98c89336d81b32b33bb3ca3f40d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a26596929619773efecbd4ef3fede87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8cfc62c7e913f2bf8641018ff165588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d75fff290c39fac6b038ec89894afb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8fca0cc9b3570114f88d7974b72ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd132d30fdae9d8b36be87845bf1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0be1396fcb70a58e82102706df479a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ed852098536f89bbbd0e8b4e2651793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a304d2a3a88a9ac24b7775719fa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669de0567d3dd7e0160e4a2a683ec6b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77acdd2e7c16f63e4f3b00f86bc5f5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a180c20c0f82c90b337868012d68097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c01d04b26642128c70dbb55274ca8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd033bf131697d8632586278ef054a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326226153a8a962ac38512dea39b7a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac8ea0633dccf6b7bb5898e8fb98c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1406a764ee3bdc4b3131841dba8e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf11e752f05d02d0f6e85d1be77e4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b835f7b6b1b0cd72027b1db77e55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b3240b2dd83ff4f7b996089daa08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3547995dcf2e8eb0ca7223b70697106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b734cc141623f5973c344e9ec6e5133107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ffc3b199a9da6ee249c997b5afc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adabf9842fdc70074abb87b40abbbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154e1cbb92846618d9e7fb36820d23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8805ef30f353f39b0adbbfbf72d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59799e083fa4be0087cf5dcda45050de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ab72348aa568245b8251afed37ffb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6a63ceea141c355a9ebefaac6c1a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a2b0794b40b112cd7cf428bbd9fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd8494d6230249cce7535d34ceebc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787a3b8b696f808f250d98179f70c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe9347e785dcbc1075a0f9a3522517118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58beaffde30b033df6bd1317474228119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04d533c00cd8ff8f2c463a8b353ca3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0396d0aea8364c6aa0cc240900ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b6893bfb7b4df48e0abf111a6b06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f410f7151603654fbe983a96543d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102efe6ef25add438cf6ea74d69349a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c25eae7edd65bf3e382366a475b9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8f96d069beb8eb492e43227ef0d3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6408a1b09358bf1e21736e4c3a5a8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a138ecae8fc10031385e70497d40c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a69cfe97a8e1add219c80571c8b55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a398b57ba36bd40d9734a2814c5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53080a1a4a4d2acce6576d777c16fb37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0201532f77eb525fe755cfd2c716d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f118b48c9f0b830e9dcdc6dfda13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960c7b70ab72d2b80b182d52635d0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c421c05c0d2c76ef9c06f90fe71e4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7789816a7b6d63d9f75a119f9b3cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b8c8c2ff62c238e3197ecfa165fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dc2f3722e656fcf8f9c7432e5136e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a500b7293e0f8e544b4ab52c02fae97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539ed3d9fce03a4ed28d6ed62ccccb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b114775871c22a879a53df6c92105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a657b2fdc68a972a898240bf99508142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdf9435953504365a6e97c3d594bcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e9367ab84d5f196a9b9ba18dd3e71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2c532085f7f4e42763b1ca57d6280145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00b93af9cbfe864be63f8d5c1cd1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae0d8b83bf71036c6d9c3657690de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740f8ec5c04d6273ebcc5e499953fea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899371b32f557367750a8d710feff5af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082b1ecb1b4adc90ecc6aee136ef222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155226587cee843eda846fa2ceedd2e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954b05dfd33b5cb468ac555a8ebfb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3acc2a054f625bdea9cc21b0335a3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f437e8e79138f92e5b9f555d55ee69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cace3115638e812308463bc748a00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c6130b78295b1955e58d3d738385156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5932907db5928cabc3a89d9c228d16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974816c36f33fae6fcfa3d063186edb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4dc91f0efd93dd0892c75d3a98449159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6817e75c5c52abbdab0adcc79bb1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630304107bc4c44f67370e3b4013d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4997823f1a148198bf80f1282f0b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce1617570dbd6e61fdd0eea5e7da1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630587aa4902434cd97276b485e7f000164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e2df39f1756509e6de7a08b5a00d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3bb059ea620c77595f377b5b015d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b791f27cf3cf21c0df5cae66af89a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676500839322f445ab1e6c4a361fe7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9404f1846406611a891ec6ecba7b2eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce6c10d04ee58ff4229326458a2f83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21eb073e749853e5a2459500d445c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68317da9aa4c9d0035adc0ce236c1e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa613fec7959196e5b11fc83e7f86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36766ba28c1a7f213d76cb2606a3e765174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c9f758dc9978aa4d155dda5f4e94c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42514f386467b8a1ddc7eb99fe3644a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3a27d5058e19452c15957a019f69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c60d4522fdb01224bfef98a4c98e72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f9264e2ba5499083642441c5d9659179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f76c7fc9715b08ddbca0f08bd286b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69087595af7bbdd073ffce6fb182e2bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672eb24cd07aabe62bd4944d027d552182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289864fa2f7ff5bb2a3c92bd14f1b0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575869d3b6f781f1a96980dacaf045184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6164bc4fb58f81665e53c569f2beb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d094e6b403049de90f7b50f117c525186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1247acc1c5ba35104084d0a6983d94d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2566b6e91ce084f2354770a359a26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d737cd40cea9d88e8de37e641c41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c57a953a98012453a461f107e4929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6d1c9e749d840538d6a49f9f052e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133ddf1a52fc09d0c460223d3e0f54f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a02187e8f280336ff3019447766c65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072387c399d9c762a8fadfb825cfb0a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731215cac92616e9159cbdeb9ce68aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c25874e86dd9709102a123a9cd46e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a265bce047a303cf15617a03649318d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620305b203c056f0f4e5e2f947b51f65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329656f1058c9afb9e06b49220bf026199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9be72f844ec71de40df86c7c3bd28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348917a021ff5eb1a74ed4291bd0904201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5480cc173642679c345d05bc81fcec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53063ab1550f613a6fe218b0af76071203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017fd78e9a70db5131883c7edce639204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161f88057051d416d966e71094f6129205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bce716aef7f348ad357a000e59830c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448ea9c2ddc32fdd9211075b01235a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e06f9d493c15e01488e7aae9fb2009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893b6eedd058daea156b67ce692d688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c80849ce3839333a5e2e6ef56af9c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ebcd6f25533d1d2c47df0aafea06c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5163f80e1209d34ed5f41fb6b5dec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039120884386604b6eb917844491106213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826e4b023f59d63bed5f8a6c2271e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c7943ddd6d87ed7bbcc14bb9fcd3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99291a45180b6aec9b976c7224a66f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a53aa7fa8601f78260be75c264708217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e74a3857eda79e5cd907d77c73d332218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195346c5142577ff82dec294be705909219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>