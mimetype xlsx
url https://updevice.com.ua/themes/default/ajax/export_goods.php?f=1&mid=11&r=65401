--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ece00a342eb600224038dd8fd6b461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffc303d8e004c4b5ec1cdd48563c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd9a5f039278c5be5a55f0af0f20b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299571c619d37313d6bb7f2b6a7174a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf6708f193fb73c2d2d195b7177f175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62de29ea995497b05cd104a953bb45d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bfdbe672eca05849f47ade7ea09ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589164bf6861f1e01c4e27bc6e116a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad4a0fe7a984ec3ff6e3cc577e5d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee80dbf029762d787e7d73495fea310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef704b31c2c3af6e69b21aac3e2ead11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf8d6b455093537ab4ff46eba4176412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77c6d116010e16c7280b9261a50b1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2034323d2be1c0b62c76d9a10b1f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620a0dae727ae67461c7dc9e8a017c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69391c0dd68e6eab67a32d5d64d24116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328672da1ff04193127e8f191ea381217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e79ff281f3b521b04ae22dc4d15d6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1815201bb48c31d6fc906d17d339919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e0a03688a925a787b88a610af64db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2b897d0ba78127ce649adc4dc898221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39c528360bc8312046ed30577068c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dea603f7218283d6b98efccccd4b3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c381eba19aa97edbb174ea0e2b8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798560e53d146739a54411b3c674228f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7e32686736c64311a61802dd9aba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f42affe4c02fd2f2b667b9971d4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ce80eecc782f452c54063c4cb66028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d43c38012a8ab62b5f8ed4020bdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78292a2d13f4b6b5e8124a463588f2db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488fe3f13d8802ff64ad4f8998e47531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dee8fc2db8b3d254b333d79aa254832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc7c382fcad3e2cf136c854514ee8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba92f803219894b56d3edfa004be7cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b1fe43ceeec0915575067b81a196735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c0f2b82a83819f16db577a48cc8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db180132207448dd8c7820b164c6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e31f0e8268edf15bd3940f91569c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0302c4a90a28c3b97651201cb105e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034710303ca84dcba91dea76d744b12840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c508f96c4813cfc4581f842ab8c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ccf858cc19ce0e07da7a52704289742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc000357e0c2d922b1d9b764dd6e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7555aa33fd936dc9c5c4d34903b56f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2156281a5fba6ec9f3ee57095b15cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b4ad411c2d9e74c8b83b8e18ac5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c0face89e6c5ea6e5b6528424563247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29300363a9f12d6c673caf41a0a443f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa14ded9ccc818cad902da4e941dfb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0b60751192d2ce7eab0dfa74609b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dc67ac21db74e93493276e4af439851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f2d4fb472c95db30f1fd98ec9571c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0f0dbb6bf4ef47d0f6ad72d4f46853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942f7245a7bd5c3291429fe675f950654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f495c7555288ea72dc418df6ae60655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4787ca60d79d77048a93106f3bce2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdef4cea16aaf77ce1dc346e23d201957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6153a9937978f74fd67f6f024caf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084599d6a7a988074d86cb5d3f6b62359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f0aa4f8a698beff5cd60f16266a5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247efa59e2250133812d0d9da74de261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e117e7a18725681658a3887c5fb40d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847638fc22f5d981d0f1e2d38b0de38f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da54c587eda3da1e2586f9fcf8e07c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbdfd96823c52e426dbdf75c37b09f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599f7baea3f390f5476753c166f49466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285951bc7134169db7cf66bbfcb2ff3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917307b7e4ec5a98ef51b46ca454cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0cca2985dea87af92f4f59895a7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64f7368c8cc13eaa0549739da64c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07377af092770c18e42775e0d189e98971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1ae73744544ad10423a643153dbf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59931a2eae76e2be5e6782518c2c43cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208bed320706a4c799a12886d1998a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29435997afa28c085ab0a45b42f05d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ac7fccf9074ab640ad04a387a99f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972cfc796104500bbf22a1a759b73a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e543a760f058eb57342143eff7c9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339d1fc187370b9564dc50c16d787cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164aebf50f3bcad03023dbc2e14a24a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08becb8a37d4a54d26b7ebab6471d5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b04fdb8f5c973f5ced306c95d4b3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254bf86386dfdba27b328570238fb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d01f2452cc179d8e019f2ef04438d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5bcde8a64400824df8ef12f9d14aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec80d152b263ef076cd5b6cbae297c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352adddce9d2750a3a5ed9ae5f05bb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75c711802bd6052a0e233087455ba588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6041adab7c0b855e15daa265fd4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632c1f0913989d6ba733e05826fa6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6041f1b44b9533d0387e2a47f47f04a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66923774caf9baa82ce22b53765b93c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3456f9c8c480274e3375bd67c1d2ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a82afd464ada03d007ba59e161e8b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f54b1aeedeaaff7affb84548451d1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817951ac27e056287977c368d1f8698b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4b3ad9e0d961b055813c34a513bd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b10ca1c27ba67e3cf62a0fd22c64798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa4cf84eb1ccf7f66d5344e1af9dfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d488f93f7c27f43a6e9cbc84c0c3a77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d454c95f815a6838c933a3ba1b0727101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c2519795a9f2ed5adec823780dad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc393062df6028eaa3bdb414dd23fc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a904a19fc83e3e2c0c4d50305370a11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee469ba6c7f4a92bc55ba9de805839105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e5e6f32d7a2a2325c12f59870dea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81dbc744a6031008c4091996d00776107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af6516b6cc0403f01171e07750c74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadf67728cd6145a9e2de9fb6bfe62b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ad0d9939312a52cf53570a8909ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc48dda5c44d32c5ea63c69d617fbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521095cb32b7e65c5a3dd24b2db202112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c30617bf3645f2eb7c52f6312345113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade766e17282999dd965e8c53a83e758114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee120b687b191f84acf678fb1e53b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c3b29b423404ccbf0b4cfd6c628c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78811ffec082697b2d0e6d58ba980d2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0f809d5f3f911eea36161beee8cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363ce5d7fc5d740303c1ef305d4b544119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65a5d6926b01e21517a43f091c6af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02d8664cb90a8de4183b821e2c1786121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8c033d416ec1a29b67ca938cc7226122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7484887d96453de0da1541049b0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0ca27e10630ac7ae868d0f5fc6a5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd683f0e9adb268112ad6ced5349e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca542a93e2acada855dfd8e11099be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94d4313f15d1f63735c07577c5438b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba38a54bbd81c14e635f56d7c1126128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb070c5e360b25f21734298f5a308e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb37129e98f9134e379c39946ac2ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e50c6cb6e5e95baa2ece0882d5b88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e16d4077f9a5dc92921d4dd900a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c4325cb786341e83670a39108509133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b58bec3ca3b5679b4b66f0ff5736f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b85c0af00e1bee7fa083df31281f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be500ce14e71cc8e8485dbd3934cacfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6586bc3858aa3b64412c644803ffa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf87581834cb5c855cafb31061c182a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba56d29b659074aed9c8ec252daf76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f09f07bea8344b60b3c3544d3e69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b00118d34703b80b815e8b12ade63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8dd98ce2c23154d26c2ec4948f6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d25c5d24e0f24c21494dce3faaaf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca86d2c874704c406a70d643060770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918f2ef1b3d41337ce546df7c1fecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7287eab20abf1118ac6b94b573fed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307194985efab4a2eb0bfb45bf9ca33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17626f8d4f22f280116954e4510e6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ed7bebd97cf3ee013a4ac5f907a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e1bc4446156fa543dc337960ecb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d517edf91b9c31e9de86ba6945798b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514a6587408c66ea7d693cf17d0b0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d6143a8ada729382c61b36e56b93d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6bc7d2e8b8771de305ef71de3827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937cb5837cdf7c46280828d57b00b1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73a8efa6933c51c1f021de13c41ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef4047a7221cd3d62a1ae94d34e68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c77e88811c02660135f12be88f6de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b84ff8a7f0555510ecd2c43ae5974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd4ae67810100e1936f432b3eada4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d87332e8aa0e922889e054760d1ae0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb2cd2552079b6b5428a26a76b8c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba34983157437bb664f6a3373c8dc2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412c4ed40388b01f363e650c01d5968164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b6b74eeda9b46e686ca4e0688c3f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45203d6289576e9579f0a97d910c27f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592d94690b67691622cbb5557c55e16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7dbf535efaebc50cb458367a96a3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9c31870c2ef864e47c9e03e8e40ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9893d2854314d5b5f28ad1f3e2a4a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f49fefd38b22bbf4615e215f1c30b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c8fc13c96b384597ebba20e16fbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494de514ef9d68eceb05202519692b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd34f7523357ae66f54ea11fc0fcc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef19e7186548817b39628ef656b14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db5b5d618fa5473a4f41b0cf788b77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c668c81d018c4f501a0b429fa36eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d39bae3574556d1cbed6535c6f09f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab854cc531029b35dad109bb6be50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c618ab4536fabd8ad8888ec00188de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4016314b93a0013a68d70ecc0e0b15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175454b4da57f2778ebde9a324e89a6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5373ea90eb1996a9a2fd8ddf68fc20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d189fa768201b3cc7269dc08bc4594184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0988c4b2fe04a6d68d060a73dccf8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315f1801609cd0d3c8390da954145ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f700764ac485e846aca449d9697a7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ebdfca51520d85e8f31d78b2c367b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feee3ba3ce01e93f8b6c73345a3a776189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa1d7962bf54d7f6265144cbf28a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac27419423021d8824cc5f3af40aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e2aa16141f3884d01392733cff16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95194cbd355503ef74c41e41529bb503193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a9d193001ca45c4dc0175636fda6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c2cf1a6d33245a4b5bc363b0dd3ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12849b9a017b1be296fa8d391938cb5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be805cd0951d96c264f3f98adb20d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20a164d9064271487c65f8e4ba18b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bbbd084018a43a075fb95ef5ce11a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f479edaa7eae4144bcce548110af0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08a8ec00824a6592a0f245d0505b95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5ab1dac9215e32fa16d6ee69a5049202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde491ab2ce5d30d38747e1b3db4689203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699710d03942f4d382e245d272fdca34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d31f2712615274003b099a0382c6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f114a295e835064d3d77927a3006206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec51ac1fbecc0ccee6244ed3946aa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b98118ad59dfc2e0ba828d3d4bf770208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c02864dc58ea980e56f83c9dcdb580209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a2768e695daeff08300d7d90e297210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce89b68fad4881e1a55fc00149c6e9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe9ee3b9745210e6c8441b0fcebef0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee09ccece261cdf852e6db6660bf651213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e883a48ea8cff50ad1ad1c4d1af48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b2b38b35595a61e2074719dcce3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b87644189ec4b32dcc059d2fe6e288216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c8ab1a40431c06e4743fe284b4727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16d6e846cb091809dc801544066505218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5416906a6b61baa5cabe028e606c66219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b0b37f0ce4892a3f6f0d88925cdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57586a823358d735c94b0f55e73a9e2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa590edf683409c97a42bc7659607c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0ba5b6d2cf1959a20f57419a7ba734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b8bdd4cdbdcaf3b07d05c42cc83d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe70bd0d0acf1dff5d72e2582a345436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01527de86192d2825e76a3b1a784b9217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c73f2ae1e184022d4bb20ee7a5cb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb816efbfaefa10782cb55228aa8239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318cf3cc5d1e5140ccf5ff39675a9cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b643691010d1da350ba7a0baa2a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345cad5c6f8340a8eca41ccf337333612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0329277df95a587b4d18b152647fd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3695913408922f23484d3a6444b4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a91622fc226e50dbcf2077ab7a9bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b9c5ac64d3d043c16c703f4076be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb75884311232793a0d309e880cb8bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715cae8b0d4357538ddc72a1178c1fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb22839cf9e2e1c644d8515832b5cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd9d5896e0d39800c659e7c249d4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d30edf4d2b117bf549e6e11785a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962570730279c827af203e98ee562c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bad841afcb0346ea81d8e2304aa2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10146c48601e3779c51008d3fc12873d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba22191cc97752f8ca087f7323d36a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad2cfe6f9b066e02579ee7a69775126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8efb4fd7253f06228f9cf0bf5b442527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef0ec31e7d47aa82a25b7507a9587328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fdeaffacf7ac31b14e483dd5a66c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53655dad575bc835f092b89aeead6d8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58a6f1fcd0d0dd0ce68185a35dcb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7a33ee913e9541b96712e051b18c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187090b07398d409b9e58e2b8183e79433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083978994a51ef69c8eeff1d98808bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34742cc6a866ffcdc7e68b007ef8226235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3d9770fb545d605f267d43d159ab636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576688723cf1c8bea6db7bd65cae2f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b28d244f8ae5fa7eb85aa52a9019f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df0633c8e94161ba21976a0502d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b6d992e4586b2d0d5ce5f9473708b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d18130afcfccc31259a33c08416141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801f3b7880fd6acda8146397c7d730f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd181cc8988c7848309e4b641b6c4d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b851dbfcaa359a5048ee31a8917fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bea1f1ac1e86a10655df195a9c7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a9eea7326d8b082fb5f0aa74fe2b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2cc51c64207102181ec49268ef4f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268298ad880e0242ed602d13f5d2f3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11984e267294b4982238a9b1e33933849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38371227a45e38a6cb9a94563f6d83350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910004a99caca3f36024294c478811af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f22086e63ebde7dd4bb10cd4972852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416b972714a4d0abbca5e4d334703b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8cc57bd66a3554dc5bf79e1e3c2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf8efcbfdc5e02bcc8e65c1412a5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a15f5d331a4d8976cdf3b74d587d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0381e7a10ee08e8b3fd12001be1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71dc163b902a56fb466f9e7e8266b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b14851d05cee2680025a210ada68a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2576945e3ffd3af02b576dd40806b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d287bc8106931c0e4bacc9aac5e35b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6502805fed81bda0745b201fa78062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e940cfd84ba16468bac96c1363fbad663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5176c9778772512acb48596998b5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e82b66366050e3d8a883c96c03590d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8d79f9fba348bfc80be2ed3bbfb9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8139218839454ad145eac86bb445cca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026531d9c062c876a4725916da298a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e54ba8864c42b12c1746df2f5795f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f845af9a9ba1443a475dee990e12170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4501fbcf78095f94bd4b6f19a4f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3f7197e97bbbc994280da3877ca0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13409f9beaafb56e0eec3095977a40873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d50a73d61288354a112da27ef7947074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbab42952d33197e99b768f120ce5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976703779f7dfd82a86eebc6332322876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f33a07038174438dd3cacc7e5f7b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a960ba950880c5bc710f6b03a4c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a58e2c60f0ade5e25891114a044e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9597614b4f3071a9bb081cb7c9d4f2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb9bc0b0bd19d22586ffa4d6ea11e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485fb5643058f0002fcb7eb4801ee782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8833127a147ec613665de25e9894d1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ae240dcc3873c305f21c04149627e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec42eae37c2c1fb65beee2344b4ab685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8c9b8374c42acf2450708c3e0ec1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2a3009ddc5235ce4b1617890ad6f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb6a89793a0521ecd7f55c1a42a06488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d984513d8e7fed1e043261abdae0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0a6fdd1ec51a02d42b72941dcdf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76bdffc0444f4f9b08637c4024f29091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab854c7e5e636ccd0fbb2e421811992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac19fb48abb466ec0daceb29fed52193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c092751280dae24c6c7490967a1e9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df648e2800a3f51e5366c1605808a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4edf6d579c96130c67c4df4ffc11796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d6d1de0cf9f86474ceefdc98d917497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa63eb3b348ae31c5a4643a215af1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe19ef70576d526b138cc395e51a46c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf685336d5658ba683d65bb4c8e8e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59173a2488fd52734478be5a5d06000101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd3cb1b95cb20f51a9ab3c0237d3ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e7ebfb5672de2561d2e3ec7896179103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff662efe5c2b6807ee3fb6df24c778f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451b2e7410a1d49d1944cdf77193b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2040065deffa2cf9f699f418061003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f113d9100a76047c8cf9a07c8e33fa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c766252f4b0ff0c6382bdc63de2a1dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31085e09cbcfb1bfc1027ad88f1d9f57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6572527117cd1bb0911dee9ceb2046f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a31896d080f1131619ed85ffd80ae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dbd7b652c5f290da45d6746bd202c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48480496032712b573d4987fb5cf748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325125799d2ff1d35552de4b65a8596a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3b7a57106f7afa1de4edbb4fc318115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2c0a9de9a147af37f9c4698a8da58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf059a48c453c3fa2bcbf383bffe33b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262cc75b109c59f3816a51b9cf4ab69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83072f9144d12c634bf9f821d3ef7289119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efefe5ca9fa0598e9329eeaf07652e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f037781eb1adfa0754fc9a67b2d3233121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f489306b6c238b81464a7927db4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc935976dd791e654b5f98a45dfc41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677750fb801e8889771d55a14ccfd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b36c1092393c1b47f9e12a9b93f625125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd940c9de25fd62f6c03cf4e8f874717126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d506e31676e9e4e514a87bfb7759127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2095433c4eee911070ccd897909e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2a7dc5ba750523fc2777a66f52444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed200e62829eb9ece5d083a1ef9366130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758007e7d697de7b7d268362c90b2677131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c365af2395146195b7b3dd9b51c2a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f06c39e09ebb1842e5bca09c82f486133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59b67d0f48ac9f5d2d03643f3ee349134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54bb4cec71003a84d25bc64a67b35e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e0bf493c984f7efdf552791a713d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a640f9124c1ec9a2fdf20cb9c12654137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23f0bb7c471368ffb77b3243e5b1e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f420f08abba76ea6388b8e2c4b7ddb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9756b844b5d66e16d22670002d3418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c29e4386aecfd669dbe5045e468d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a98f7f8144ac3ce353a6f5193e82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7858228fee6195614b9aa415bc4f2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f9c7e7238eb7fa9a99fad352fdd9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82382afedfc9f94c0a5fa1a9f092d500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f95f88c2bc1b995e51473a371beae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20cd71830fd1634edc94706bf9656a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe4b885de6153934875f1bca27b7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4be4e51f747d17f526e7331070b01f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1b95cb7a72dc9ef49fc7e0e0dc674150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe236d518bc6a68670603e3bb8a3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cce5ce8faf28ef70400ef65325ab9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba847433610c3900241bcb1044fbb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a4ab3daed0f68eff9059aaaaf6df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567642e31875e8780c31dbbedc2aa315155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10786bbe46985b350f6df4331ae15a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c786af1ee25e69a9dfc7585ef9c827157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2685db09798e9c63837480494e9315158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc49e49537440c2a7d94d4cfa0047c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e62db7be319da7ba5e1bbcf62bc1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82562a5dd6acec0f485992251fde5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753793b3d839be6a927bec8c9f824c77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc682f55f34bd24feb3d7b06d2634163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f21545a3f373802082192da00c819164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bdeeaf804dd7573b2d9e156993272165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5165d8eba4b8f79b7948f16c5a2b02e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ddb737bef369be1ba4a054f857be3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b47ffa6893ba915c7955e3c816a55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa278363de2903f56ce64c1def0e5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fe4529f101066f5d21d033682f19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01367840c05de5417d115cf7a35fd1a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa45354398a9e012516ab3cfddd12e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83dcef19347a8eb3c008612d23eadf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab275c05aea63d38505fdc5debabbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8078fed943099072c31c7a4dbd1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cad486653169ad4619906f8462b33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410044b54f3e0ce3ed491b750002488177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b8576f416af1dd76aace4ef45a440178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f623cfa65541373699944703bcf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92468d81ef97424ddd707b7b350ecd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d9ed57391d1a4b4d3d4ed9104f15c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a4a827f5a4ae90aa2ff092d603cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd9e5846ec05812550456bbaf53b7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ecac3a31fde18494851f522332a3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2519ba3590c6f9b7f185277bd95456185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0691a98f570ef01b1e9bc546e6d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e30a762ff59835e39dfce73d8216187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59275b7f62c3af58fbf0d5b5adcbba8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48d4e09e760b2be68725b1553b164189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33137624edee30d50eca107a8b41b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75250ad4fe91ad740925618e641ee58e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c9575ac656ef24ee338729f0da5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1913df473e9571558e685ce213446d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b295073632912487d2f4d54827100c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e04e32cf627b763b5a81d77f0f214195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3616dcb084e826f1589bc6623b4e204196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4542448514cbc09006562991e04e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a07877f72b845822ff31f464292e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20609d35bb2ae8eabf96f012fa4bea45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0191deb639266aaf30c4fa27866b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841c908d4aaaf5669339406d30c2cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a0ba71cf2f400558c6e4a7de85872202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57311dbc694ca8904c8be7fa82725659203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a62b885e6d6a98138508e0465cc861204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b0e45d693f5233bdfdcc9b535b752205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3036d5ae6fe3dd4532660862f5e16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159dd9116062e3981e8c01f58fc5edc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884fd77e563c23585eea8823774d5ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b45470a00b93f6d1ec08adcd9fbef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf365e1151dac8ea530a202fd3a55ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784600d398255e185c703aaf25379b16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662178c69cde52ccf174989f2538b66e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e32ebdd836f4404c7ec9f65c386f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c13ccc77a40e677e778f64f4136e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454882a901de935178f50788cd5ca838215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a74089df28581980f83fedda1839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96f789486c7f8160feedd4f1cf7d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b6216a9380b1d40143881d6cfeca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3062ce20398a49f5054349460992397219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>