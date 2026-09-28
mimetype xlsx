--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45024a326ffab411aa5874e59c0930a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf469f29218c739ca01c76941181d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baf210a66763c06a65045ad81fb8903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1b6d692c690d00c9fafa0372919f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ffef3b26fedc2fc2c2deee7e318b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78a2b9b340f2628248527e4f48f42f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b59494f19198e06fc37b23ed3d74477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41631ab9a986f496800ce9b80dad4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22254bf20ec8d76230467e610f0a821d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07793598cbe50f3a5892f76d24649e3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91597408da02a6d2177e1638eb025a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54219c2603081ac78e5cec721d9d690212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236bb7d15a3dbf531229874fda915e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee025a867a6c9cffb5bfacab4ca20e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878eefb2abbf375d87b676eb5e46c6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c7d96d63dc133e1b07dc46c1179816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d79abc6961ca0d7757c3e04cdebe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192f0d9bdc7a64dec9fec0be5f635a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340511a924bba1c08941487cff40eeeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4821b4147948a80a8dea06b22f2ed2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a8cec0d831f1d3d3f03a5db3cd15321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b2a0cdd621c99a72ef5cd3471fa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e401e602d410156593d242870cae623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49bc009c673f4aaa7ed3ae4293731824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17db2ffd11c0161f688a2d0a5ca2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7e6e2e87ee42d6b3036b2c0395f0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e3ad6fcc9103df668a402f09ff7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b497e430d7e0b8b33d405ad22c815cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3fc19f9b2918f47199046c079f21c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c076198e160fcb87218b44d0afbb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8159befa133a9a2d8720dbf2443a1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4123975f19bbff847367bf90cbf50532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dccfc10adb41adf213e09694b487a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd4db6658256954b5f7c22cc0ff6c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb7cd1761da75ea2bc9a4e7f33c0d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a60c19fe5799eed370bd7975a456f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0aba913ca2fbaaa078bebc2496a3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a12fba39542dd0e95c61bd0c8a7f5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f193bce68c13c9a5a86c9337559f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91793d5e6bde9b6679e8d20e092e325240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f23612a247afdd3284c532e9e3c6ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91d8a08cfa3cda19542a5ff14c19742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e99f06ca431951900628daaa4c471e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9396e839c2e80e0a3e6779f7c477f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f381531fece18111a4c43ec71fb6db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8284c7a9c085700b33df848069df3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451498b7aba93124c88b2412b3715aed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c494b4474cea66eaa5e92bec84f9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925194aa9f015ce9d7fc85e1c9ced849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b8b111c3ac6f713086ac1c613e3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef0bd5a74afdf47334d51c31843dc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e578aba57cc467a8e94fd125cf6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63bf36cd2ba188860517c62b75e85c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f175909c22d58f804093f35c4b0e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ddf4d11739535b40cf0d4bbd79d0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e53bf415b61f50a824c150ef507fb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5510ec24aaed6970c2b724dd7e2fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a14416dd9e9e5ea0259f377b498cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6406f79d0dd82edf043bbb2c855ce059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a384421c4abf9878af266c7d2d6a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462a56c3217b1b1c1ddf8328080f9ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb818de8df37aee8570710221b638a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a62f1c8feb42ea0efa006c95979c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125691e2b8d42c68bb6bd4c2f1f38364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580c42c7bee9e10a71943c70b4ef5dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c32e2b0a64aa2cfdacde8ee95fd8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1850b19c6f2d77ee18d1e2244dfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a77e023df81f72a6cb3bd71a871068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00527dde6415573c52e436f73b3094269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401e0f606ef9322fca4091b546279d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2d1c1c5ecebb923ff21705365e88171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddad516a9d5ce3b82e23f3cc9b114d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd113678701fa86713a72718a400de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6879238a2be0c66fa73f1074c091fe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ede8dd535894f9ac7b856d774037275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9df3456f82839f352c7aa1f30416e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02df709ad2b981c2a98f242bb2c0ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c99a1c44ac5a4ab7348f134204d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefab0043bd09176c17d1a928ce8e7b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754767e81909b40a08c0dca52a47dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a55e95c861855ec30fbe605e5a53581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827f00dbaf8954d6a0d0e030e2b33ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f790b227ea258285fca8a5aca367b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9cabe2bae5c3b1623a70e74e986f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5276ce5338c60724cbd70287fef206c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928c80cd58352cbb4b53ad362627a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0c23ac0d293c95e188cd2abf570ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e09db1e9571b1d933063a9e45198188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eecad436f07c97ed6ba3ea11806d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674dfdd789764444237069364ad4e4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765eb212b11ec260f52a2bb6b68aac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c2bd4131d117a74b08f7704d6ac892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d68af6e0b7339babce9f54f955a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c5152e87135c761c6389c2d1114e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79489992183e9a2b887685bc0de05395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffc172df25d3a3661d3357687583e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1fcbabe97b5652f39b4d819eb797797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf356d730398241fafb73a7c62b323898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6926c6622f0e4f30a7703b0f4f4f3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3f0adb63adcdbc10b1cd09835ece100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe5a88c6de86745bad47bcfcec6c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcdd56615e3515512780c171bdb10c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13a5c308e8b8249af91b4c2b24760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4646e9d4081229e9efac60a8afa2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef829dae77d40f373ffac37b97909105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c5b48cd44aea8dfb3f27da1132d65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45933ef13a0bc5750e15413070ddbf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1db7c96f6faa56cbc3ff361b97f5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb317acb20be91a5890fc4a26d4ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056f37e9b3de4b1412f186674b57732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc266492264461142371bf11304c38c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9435718c522c697750f1a9fc7bc57d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1837cf02586789ef169fb04959a02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc850ae0a85244bcdfd0b342553116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e082d17eb9bf8b57710915a8d2de15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69890b259fd77c2fd57763021bb908bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558a3cbf35c2b0eb5c8b3a5732665f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ddf9edf81ab2d640e9bc75ef2f917118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004421a1ce41cbc0507465d3e9424ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809776f51a93818cee1a99adbb0f960120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bc625ef0d0b1d68c8b863c8e4dfbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d2f9c83de18aed63dee48958a0ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a6fbb4980711d7e779b4b45d3fbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33f8b499c7b9e81a7ba701d667a2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef3e7c215f267c6b92591791b28556125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8bc52ed001f167a1d7d23bc8222a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c70d9720415eb631c44262708256d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899922746678c62855285decec135f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a39ba4e044b060f5c56f96e55695a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd423edf5c3d8f7672f930aa39e77be5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1a16f47b419d823b7f196e7376f0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1b771b9777632c2ae1b06cd55c611132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16492829e042b3eecdebb3c35df22672133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12c979501146d9fcad57e9f16f168f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5453f2b2b211936f4f1abbed551c4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18e9210f9fed463be68409a08723d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5821cccee500ccffa1a4bf9452256137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e614d776432ee1133a2ddaf9dce88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b497f417c668b3ae4892b2a621000139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2c553c1b8f647643680f0929577f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ca33763ec6dd1415f9e4e0e56db5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258b5a103b6b9a32de375fa1bd712b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe3c24c0df1ac9c28560a0da5fd8a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8814eaff3c04531458918161393dd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf661fc4f2945eaa05721b38425f50c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611248818a5e33c986bab021e3f9ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94329d7605241ad936ba7812ee389deb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b150e9909842b6e42caa1228f46a34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea32f8727c99ea93f258b59d4d2742149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315254ff208ba17cb9b03eb3dd117d5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931b048d18d4a65bc51d6cb3f7f3bde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07566e08c4c519a687ecfbeb27af8ca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a5cb59a5bfee669eef34076668949153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8dacdd8c1f719fe807671fbbc9eb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd77a0243d2220e42c24bf4b7ed6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdaf41eb0a298a167116d65bbd7f73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ce40edd394f0bd0870cfaf4ccaf91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2d2f6183a70d0fed33ce6e894eff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d07db6efe4e66292e4bea8752839c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb580a2eda6b057c0a623586822c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105343ecad1e0d280ec303a9ba327f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893d561d3875646308ef592d8e617fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fa63a1f7301a24fcda74e58cf6722163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8293545804d49a21d14b4e97b33c58f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6830112f0388c693fb1b37dbdd836d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613133047a61dc9b757d76dbef14ea5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c987251a5fbdaf429b90a7a470a123167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3697970519aabb5568a1f3f37c0d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e836d5d100edab7a21b59c81b65a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1acdf4638fe5b31d18fb9dc221d83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7bd2d92d26c51682f24c9964591f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ef067026dba40973d6348c60912b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b6c68ae432d86e9556e650d19e21e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81a7feeebd588d1f13f60545335b1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b62e8594a294943605e7f1baea2df2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b070bc4817f11a88a0778036623c25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcd7567495e0acd5662ac499bd5539177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafcec7964e863703529aa865aaab6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123d04b373e852e3a808a1e651a7ac4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d24481a4bea51b7e3345078593343180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4d575b52f3977a203371991001869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6ee6c9778146e4d79cb885e98df7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9239fb13b4e868afc9fe302d7829e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb64fbc4609e3d33332d4d42b9597b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bcc386e42fb010592ebd55fe0bda8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370de049d372c2502c041621122700186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a11b9078f597d0d08e50bf2470b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe345fc095659a1f62ff46bde3ce9bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76fc74b17767de5b8daf91e793263c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc3de5e055c87d0337b08bb8e06b2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fecb077636b33765541f5a8f5e6e71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb1ab8215434184093913ac4a9988192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ff3dfb427c56c510b28d4505149cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ab5acfa6993b951cf4df1fb9ec77b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2dd599be3a704eaeb699b6ec7eb9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c322d8f3411c1ab683648f012485196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538b3a0eacb26aff9750a49e42ff4be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462aefc39af7c75f24fcfe03e14c12c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52616ed08fff21371b697725326ddc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeb8b5a2115cad15b73878f54346a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb242c97ea549d9f957e8cf60bd9c5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229664d75cf59d927a9ff89a6d018af3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5bfc92145a564d18d5b686915feb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c67862901e5c4cd354218b93fdd5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750418039bdc6f6a9aaa8dcdb9d06f90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a468a5d7ad9b485067b028257a91d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768de3abe295664ec61e7eae87153a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144a809be40daf1e491a1ed6c73224208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91bc5c1a2dbeb44d87e252610c0fa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52ce64dd3753a04fabed0f948841e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1a7c08305d4559b1d9ce45795e042211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6736bb243d1fc3ede805c30beffc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa1920a4ac75d794de55a79bcfce99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834d2cac00a5f85c93b65b6658a9f2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fed21a85caa1366aed50c31a15f11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7100ff4d918e849c0f348b25ad2b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c048c6afb007935e8ab24f12538c2f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a512f7b1641903b53c94efef4add13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630960f3b0d9e15ca174b15d2df36bd6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb4e90effac89d7cc9d52bf681985e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba8c555a364882b658ac37500a951e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76adb7ee98f0f17c0131151b523682f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cffe82263213e5de56dd8285a1a0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef4abae381265539ff26fcbb1180ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c841e38b6ba1f04daaf718d505c14b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d99564c9c4147c171371f79ba99fb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5874a5221c70382dd7d866d91b0438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788b65313bd9127d57ebb9a7bfdd929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cf4451f59669cba0b30578d328a7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905ac1e5caa1531894687a909dbcee211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701dc4e96b3b5bc55c54f1b31e16df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ced5e1351df8f9feb437aaeeb42a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1d81619d11a92760f526c83449d7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7e0021d79a25a7805b10b4508f0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860deea7fb436543a8bdc52241a93dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9aea27b112d138f1834c19b9eb5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe398a0b436333dbe29f6da64e44927218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7abbcd1f01ba7e46f2f79c21228a9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a1ea5ecb8a4d47c75d4424e39d0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d25b9ea2a2c0e4b3b4759fddc372721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb9e21f6b7ed722152ec6d86a93ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa19954df5d5c24e242443fb36fb4d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca6f65f60695355b32c68bdac5cb5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf961e1cb49168fa304a91e191c7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbd4246e0c895db9fe4d6209c9b88226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485de777cb26e099865f8d417af896127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9203537b08ebc1b73749c1638a8a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c278c02a7cadc0c27c75727208c7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316495ff16ff49ee90bf4ed9dae645cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d59676aac43beba1b8db68d61bbf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e894acdb6a7c1dd59ce4b0c045a70f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc7237c952119f0440647c61e4e2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab4b11273dae3a5314504bef74735e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd080654fd0065784ac9421d828b8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d0ba019f65dcf8bb5ac4bb5184d4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f2498e042f2ae99c9bbcde06134537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4687ad76369a6f8835527e4c2e1e23438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a521a3c27da03ba524054bf34f0e3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5263b8ec650c794b60cac25d87eb3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057d16476acd5b478a1adb788bf133b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c8f213d1cdcf341e2c88bba5b678442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb3a897aa1be702298e8143e0161f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebc12495a4eb3ee61436321c2874f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d6a781954ac560160f448f31acf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25547f293bbc84ef86fce229bdd40d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa90cddb8e4024f8e838c0d5cb0ffc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d116582d50649a806b544053ce6816848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1437411aa0d7e37fa6beb69c97c5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6231ea4f4a3ad6bd3d299f09c17f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ce3e41f8ebf2cd01609d612728e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b4a8750c5c51db04223964d2415252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9963de3e9bb7b067f3155aa1eaae0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddf8e328b14f39f89767e6c29e9f8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845382bd3626fd7ba5ce7745e57a52d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4955c21473c3dff570c463e2702fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b67998fffd782129274a68169227a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238fa20b0d1b95470b3d51466eb5b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4dad098a2b33ac0f52b95b69c98a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba96d75525819f3149967a713712e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a74c1a921256a78cce6b5641dc0e4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223a6cae442d801596c06340a6b25c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6e37eaf156d5ffc1c71ecfda6f46c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719fd9e10078d69699d4efe84ab14b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61160be9eadfc9bc391fdab93a51acb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa475495ebddb52eb93d4a3178b5ca866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ba228635b21a4fdfa9cb100b4cc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330258a68bb2530a3c505e781f1a5e9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5037ecd03065208ee2055e908a7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b81cdf55ffce3204ed9e34943bba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4491db549389de134eeefff72cc5a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610863828381ca0557740de7008cb8a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414856f8f1cdb1bfb3e8a8497be1764773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b421bd70741d5b2dd45d028508ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc77f68c7c405a64118e0e6a78c5c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a5b92db78027aed7b8fa8a926bba376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab55bb800523420d0975a741b2a965177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716960e9550f8c9bd296f6eb9b75b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eab3ee477fae19e24c942084afa9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073a82dcf694115b5d5104ab57c908580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd666b2aa635731be9700501bf66fb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924e4be8e3122dc956a9790f0fca0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c560a5831e2d87daae409cbe01b2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672eceb8470f43e53f2e1bbbff3f73c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281ecb6310d00409bf13d4fc21af68f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd855d201d6d16682b8ee4f76a77486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360350ddf589d6fe61ff7821682262d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e84d242bbf61093ca6b849e0ee0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd7eb3474d72c8a446e3cbd9b8974a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3952c54748be49937d2977a2bf3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b989ba4ee22f4203c606717c7c4908d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb766f8acfc639b82fbc04dea5714ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111788dc99f98b4653a418b5163e099893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab8b8c400209ab60d530d549508e7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669cd652235e44493a59afdfa8ac3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45959e82618f503d1ab5518784ab246996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19376b4c5962498b16dc80cc5512982d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fb8d1d8373010f17237022868d17598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50322e3ebbadd3ee542c88f32f8f4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fefe51f614286cf1d61403e01be57d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289665908f9c5a137679cffa40f1e19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8781c9432e19b07143df20e87d499102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba4f33239d085607e217c03669088103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf646f6b38213c71c4da342b673253104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0745dc09909f90ff139fbd87ce0ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ba14a85a2af1fe35381b7923368d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc316f9523a5ffeb89d115309f9192107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0859f2304f9dff5879e9fdba711fa3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3878a7793aa87227414c277cec061109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5bf85297f4f13b9122631526caa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718ff771aeebb18671682c0dc716f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e4dcce7cc3d09f9171d56849525b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01f5988b110bf9afe7f415fe1db9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7545331cb61906af284493a02ea6c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f214b5b6e6a21f2b07fd33984b4870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb964d5f329fcc4fd1d4f3c05d0ae4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124bbcb37b730dfb2d70142c519243b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d2862ff739ba4a96f2493e41d1ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1da9cf835a31a0e0a384d0d27476c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80e0285a0d372d1b9060d73877dd6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303c957f136f407e3a2af6f8f5dbbf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc88373da456b872a17bbced1db6cbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901794e1ea285d5bb80b9786cc10b94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d9d136fecb50545c8f8feedaa132124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524b073c6d1b2ae117db2e6ddd102d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1739fbf0c9e527141985684aaa7b34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8e8e26619a318cbb2bdb0282473d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1970a0e24b78797c7ce7afcc680083128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2374c8c4988d4e482952ac9cb3120129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe527e592126d644ab79348cc01a6a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac882ebae9640ca222c528cd7ac89cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529fa728edda0c100626785223c2b4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f7def5bc320305f41b4fd7325b69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ed9e76df3eb51ef31a6603814b78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45634faf9aab8bfcdf91d5a601641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef308a54229935432504c2d82c0d1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d3b789dc93a498bd7331e3e768e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f221e812c1a1c75872049a6d8d2af3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca8f3eb1d73704ae5c7c776914a1e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76dde039dc56747301132ec889a5f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5ec16974a2bfe0a125b3b86d4ffcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73802407104200fa70aacf057debcc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee16e122f190da8c59fb7317aacfe41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4545c7c415e7eb745d6038df293a30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65478192bea6ed51bc37e74143e2ea51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c83923682e3621241a6e1ff03254146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937255ca3baad641e591bceb3da68471147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01046fae4d592c0725a704843baf67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e5a69d6cd25cbeff17e35a5529d3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a356897a6770bddff69386a7a00d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef26349e3c41b6e77a52b9ee9004cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50254079cd5d4721edebf1c89a2b7d0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8aadf9af72d8a039b5d7564265c1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f153d74fc56155a674a09a5e46f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef50016394329e994bec39e322f07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c78cac6c009bbb1c1cb1e72b3dcdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8809305df7f79f411e0aa069812eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d97429a26679c17136fe17430285158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7889067847bd09b6e9e1a148849db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c885707ff4c31592ea95d4c70c2d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7cf4e4f3d86747816df8d77a3007161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aec1b8ddd2376625b94928b56b90ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c70f6a051630cda2ab4c576623ba7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca14cc66cc975c50093037560f913164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa6c74534b1d5883694566d5a9e5a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974a5e570493302e8eb7cf6865cfe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c3501588f4331da5c931af28badc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d9a04edda1e73056e0b356741123168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b09db05fbff52e2934ede028cd2412169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59013040e1e8e32a6c2918020f1cab2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f24e9cf9653675fba51a04787da00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fc4294dd3c4013301e6ee7b19c81b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22ebe3fc701d4a66630041197c34ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328702f50a1c11140ce2fe28cd5ae37e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de393ea2c523916ca74a512b1162a518175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40d6a534a24d1678b3ae87e4d0565176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db278e20a81072c62182fb16c889a36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7ad43b495ebe5c86852d6c1632f78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263861dd8d2c29165a5800b6541cf48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703321ced99073c3883122b5ae89f1aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd5022dc3f1b376c4e9be538d4a7ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9789767e2fa011fc10d6c5803b230182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616e16335eb7b692eb7205f5df4136183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf3874869b7f37c679ff296aa9d68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4e2c0395b34e400f66baa5479105e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4594098ef09ffff947ffd98b34a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f32aa42d9b76b508b97d35612424a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1b2ef6583960608df6537d1b917b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50522cf4098b21597996867812b4828c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509a139a34a93a489852dbef7057a85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377947f3399cdd05ca950f10f9175dc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c442c89cfd7df76a0c3bdcfd809a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3676b91e4446b12c31b400a98135bad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3686453bcb3e45ebf61043ebbeb0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146d5625b3925a5c3623a0bb629d5c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663bce836ddfb2ef5b1c6ee29412c80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cbe85d0263c47033fcf78d8c7d430197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b13c572a9eefb9daf9c9e02af3e054198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a7906d6c59fec7ee56449f1e8b1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af7421181d2d5680307191ed3d151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4eb46da714448e1c72e5371a2c930201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fe451097c77244e8f3e4148339b78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66b574c64342737561787e01e2190e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525af75e63b4e176863697a234db7ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0d187145118155a5a7eb692e42e1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79a40e30ec6604d2392560a40c1733206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33959b630ebcbf1726eb8c89c9b6ddf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec22287c9c966051ea7c8b0c022e79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa829b1654f3ef8a73e83bafcaec7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c1965f0c3b3db93da115a981df1d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31bf75a8f7d8c72bb210ad956d73d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee09bbb6ee93550bdc256e8cdcfdeea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f884973cae72d1cee4ce3607b679b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce62a1e4fbcf1861df9a571a25ccb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b236688bd43c9a724eb01a291acec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece4c9d3047099c3db8e64f1594d00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18103521f0d9716ea683c7705a20d417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e9eb6a6ff5dcde87d2f9cdaeb9666218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e124ba2cc78b007bbdd0136dc1ab219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>