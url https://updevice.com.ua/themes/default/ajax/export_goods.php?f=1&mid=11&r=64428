--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7858ab8b59528d3f66d50b9f425d6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426cee96c566cdf53b353a27e9965db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b545b98685cc56e21c1849f65963e0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1524ddceea920fcea00f6572eebf7c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d9fa72089ed0230231b965cb268b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48054fdb804a69c31733cebaef3279d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf999d88b585e006ce5e908ee4b6d08d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9963714f80bb9e300b508001e0f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195371b11f926c329fa830f0428887ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f471b99696f13a6382bc03d299739e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddced18e4bfd06d0bd71f074a53b69c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa261617e33b9e619cb7638372764c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc214b8b7eacaf6cd5332a03d3c31413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4d3e3a0b6167574e7fdc1079ef6cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a9691935191ed1e5ac5115c45ab3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd2ef2152bb88ee168104011fc167816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5d601458574e61a579ff868db8f0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e6a965f2d3d895c1e7100fb11384b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e795858f67476890870660e451cf5b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8142b74076d699cf1339eaf19874220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af12f68b24221a6b19a88bfff009b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77ece6e025ad7f07f8ca439b0037e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03416e582fa622e92d60e9083225f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aaa50071b4aef096af2d52fa9979924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b3f2ed94f3eb76acf326586c262c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898840d65c59eea58aa0353872a5aabc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05d43b61c898279cc7a45d58260ebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb55c35a609c9c451f479e5a3f53f0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb6097067d059ca944ff66c21f22329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1e63a9c98d124c7be0bf3155d27730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f33ae1c9735dd41f2ef35ff7d8f55a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340d5e78043053cad83d49da150b72b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19987050fe7ff492bbd1b91643fda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935afc1b5680ad54c953b490d9bbd7ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37ba93b0ce1f9d9bba4959e0b8475535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cb09e3d60fd6744df00e4205fbf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857e0e47992398efa08bb78f2578f5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5225da223205da8761c16b3a98401538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368f1d466bf688f1b0d73edd9356e0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149b4335a3e380ad9863b9fa5a480f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c3b9e6c88440330c6f41c16af911b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef59745b97ecda298853eadcdbd0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eaa518406726c616f13f201a548b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34199f860e2df5dcc0fca13d733b7a5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290091167cb8d9ec368bf4a40de954cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dbbda4143bd07ab6d2c0ad369864d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c65d0eb7e31a016aea9a0b9078b0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2fb1a0cacb55d290da97ff24cb2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b20fab3bdbecde34c4fabcb946eb8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3892628360d164c5dea2f2162b777c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3eb3963c8d5ed88b35b61b46f915451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9669bbb5e22b603e55a9e395a671ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7f55c9b4a9d4c0dbce5e89a238be953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca7a79d3ea2f3ac4587d3f8465830c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1fae4e68cf86c26a9d223a07e0fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e5e5228dc938dfe22a044e6e0d69956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f2723b329cc5b3183ae49636194057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4276b3278ca37b1e25383d90799d1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755488803258c87fc7551c4f75936ecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24588b27164a4038edff32da1b350f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dfc9aad003ef2b5ce4c6f89300a9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c1eef74d3ed1f2ba4a7bb30c69bf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0402dec0f30d0eeb6cfa839191d46b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d851d4b46f117f0e6d8ee92eef5dd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd5556ef0b2eb60d550669184b5a5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df3c10fbc3a3524a75cdaf66d45ec766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c35a44c81d3f66a21a6cbb99d3fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf34dcdbfeefb607f1bb06cd692386868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b000ed5b4f63d4e2d88eab7a58ce369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550714ed2b3071c29248e8bfd4a0b13a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f467bbd7a869ad05f4e1d7af828d7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ecc966e1f9bb1c10266eb7da1cb7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94fcb6925c8f3adc418d3f4acc06973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac3bcd65aae342b2755c06a4e3ddb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f58df4fd9d86cb16a0f8f49a8dd0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e24a3971f1f8a4d092d25b34e6e41376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d73a3168f05c2052fa474a981bdefe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23214ae1c738324f9e6d1458cfcf43f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b440ca881876873946ee65caa7e1e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb8eed4a2e2e14e44ce01ec50820e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f5e1cf563c83449e316cfcfec7ee881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada687a79ddde0ce84f8906645de84882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a18c1d623eb95ffdfbb07913227cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8ff3641279f9824eef67e4fdf194b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3f6ae674e5d6fb4ec2c7c23f022385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d51dbd2e623471e5b242b7499eba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087dbd0bfb4a1b9dee355930975fdc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd84d092a2f9c484ae9019e921ea1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320c80ff0696778c8b5be9cfe18dd1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577f39f3ff840347bc90dff9d46462b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8d1cc3c06c677aec05323c55442b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a06e6d0ea06c727015850f9f30d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823c44bfb634879021e76331d2465193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7066e375a9e428f3b0f3cdc0852cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d57dd599af6fd4aa96c15dc49a9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcdff6bd8546d42dcd247fa06fa60c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72b2a0f71a30ba043ae6e20f2caf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d91dff4feb62726a27f10c2f31185598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4950f9d597bd58c61141229bec2c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c49f241180b598d22401c1fe73890100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e3101bf7037d0950be62e9dc03fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b17706d48589544fbfe6f8e06f04e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61f4af2202ba395502ad0466a99bee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e33de41e2500dea2fa3d5f2652ce77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021e0ba1e1ea1e0e02e5e445a6e0f6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722bb1bc82efb05c62def6a6eb2f43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345fddcb6def5cfa1544c53fa3742de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa7dbd55c6ffa50da7aca01e05d63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69742045a3c68a4e7d05b77c8f2e5567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c263bcc38fe53b3cbae4d311cbe1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c18edfafdedaaaeff1bb0219e87b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635ffe0c22cd9e969881506bfc47390112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffab6ccd98b713f79baf6759db99710113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ad30c02adf07cf33fe92f14907171114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4d234d2a8164fd414ca512e1984f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f286f7411f53ec98178e4f52d2252116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859e664e9f59a330e4b613ad020d923117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358508f3125c788ddc059eebb92a8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaa4afbd7ee5ce1beb2affef0a4bdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138244777bf938a7fd6d2e40266117e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec33636c00af222ef7f1c4a2209022121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4035ce10e794346094239e31256d2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e6993d5246d69087507b24aa9d66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e079af146fbc2c4f86da7b98a26d81b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18989efc1d03110e9cb179a2cfc2744f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36c42643a9baa19f8537ca9c5eb2e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fe25be708d3f5321e544fb36a58ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d85c197e1d665c452f883e7683cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3b1f4dccfc708471feffd7014fa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ad2d39db7a4c49a926713fab44c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818aafb522f7f554f905793c0ecb52b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4bcb48748ffa286abec376db2f8e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a6013ab4dc341ba572494c9d2fb4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c7f2d5ada24ecc9fb87ed24f1f97d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de684efcc03789dcdce4661d215d7d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f1c8a2ed971a2d0f19c09e392fed2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc746014a95509a30bafc6fb879fac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fd7480c9fee6bf1bb9147a5cc2042138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73137016a5d19f41a9193477c50c4ae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a5f8aeb2a36daa9160e0db0493ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8337e929bfb5d03cc8368769a60e52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2e5b9e4fe50041aa045cdd5bd1457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d11b34cd65e90732c6e7364833c55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98291fb495758a589fa27e4f66a0c0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9214d298f70216708859dcfa3193611145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c6a426de1ccb60fcfecddb81ca1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3e4496f98480f8fb1d97385af4d3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2b6462c71a5ee290f224aeaf1e13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b807b5ccf49035bed7f40046a77e402149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da93e9e247dd1f29a0f0bcb56af557150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8064f0e593e9d7015393067cde614c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de798642ddb0d9514710d42d75f87c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc1a55c121ee8d94e5eceefc29c1ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6c952848f6bf13b6323b44b2f8d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9324562139124a5904115d7f56fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51026c042746d0f04b4fac582cf75b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc96942e64aa2f69f90fccd6ee4c8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6bd6fbb2fa50fc3f5d8c0ef5c77ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162cb7f57d700664601a27fbc80e27e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266752f2f8e824a278f53ff887fca9a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b77a167d14f3fb7d9b89fda18c68fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d92a8147d948fd7eac8005e9c94d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4e29a2272536f0c9b845511926464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7242e1e46ec8158675b042739dda184164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb6ae51d00c8cf063123e4e963217165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4acd26ece38dfb2caf6e7df42e78e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b63880aeaf899c80d57979cbe8f5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d117320b1b7d66da419f4fe41cfba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a1edd7e3858c4b21ddc6c733e8647169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1bbdb740b5bf4d2410f13a77dc42c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca248172f2d2a14664b9d2bf6189f280171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ac955295bbc933573b7a136661b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4b7ea43a53c7062daa1097220ad1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75dffacf5e9bb19de28d4dd0ae91ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d805da29cfb206c2f10a025df27f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50fe17f63d831ef6e62d1d354c7e80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71361ac7e51c774feeedaa4329453d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e34d49d56ff487537798f4483d8fba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347c1a1c6afa1c4b0f92de1cb506540179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb25810873fb4e93ca38e457a5ed867180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1a560a30f93eb9814e3cd79ef500181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7c77b6a7d254771796732c05395b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fc464c8c4d19f74a461015036de6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4ffd8d0d18d505c7e375643f900b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707f34476e346232c76657c2abe366185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c81101a4821ff436cb84ff92731fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cf4a1dd616d0868af38241a1af3fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586d63438a6a47123f909436366faf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7072f7194e6d8fbd971d0b22ce2e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de41c6041a59d325cf669e8190d674190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33869bac7ae28d9c2526f9b2d4a4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6af893e3716d6277a951de36e398f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f0362d858a673ed513a9684440e24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fa775acc828b22b3c9aef1e50c86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd6bea2ae129327dbc32b32558a781195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d6746975830fa0e714ede75cfbe4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66a8c31e940087e6b321c978527412197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4227d4025e1caa58663a4e4828c8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ffe0dc242622bdfce1737efe7304f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5daf9009c0a70eec186a70cd7182e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0757f2af1671e634438984b453161201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1559c5bc2bafc91aece5d7babd7898202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44719c68d8c18a239e4a87336fe475203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65b47677624f5850d793201e0dc094204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474da00731c5bd2e3fb798cae46afd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d7682770cd5e79c05ef71cba23c84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6c7699aeb0e93a679d6eed84e2bd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55d709feda072ed0e07cd76fb33462208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0cc6645843eb3c476008bb9353a6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81828456b7b48390033fe637669a95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed64ede390cafe5bd45659cd246b7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aee7e9f525adf4db9e73b6e27f522212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a9e673732918a1f7ff31d8148fa14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4d6c41d99a58b82654f35905c9df7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670fec84b4707aaa3f1f9ac163e586a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692a22351bfa1a9a71e96caea4043d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7be8ad9c456d124405f16a1ed181f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a859fb5967659a8f43c17de561791f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c063369e4316c08938df7abc40728219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65949f42e2a8b2ab3e1ce53f96dbb9ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44575701c07147cc750cf93c3faa4d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d248fa3fd7d41cf8ea24d67fe9c3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fca355ee594c02a346a8f8b50278a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5beb9d74bbed2923ab9fa1981ff7ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935ac1a10e8048742a2b0a87a597036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefcd802de8481fa6542788a9445ac27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a97bea18f472f9875d1a461c06f938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c2134015df911bea568d652f64409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4bed07824590351c469127a4e0ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1392303a665248c817904149e21111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9405b134e534b827e255da34b5e9ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac86bb3ed1a6733ede62f7d0d5286613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c97b399b361a3059dec23144c28b0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f468acd9a6bd3d0229a36f797d953fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae5a74faf33b5db78b9c973707237d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecdbff20f2a961b43763798609fa9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db074316e0fb97151d2806b0cf60fdea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056470321fc1a4fff083b4f45101ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4289ed12af5ba248239de3daf7de820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958237bcb5312dd726c1fe215fb0af321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f349f95c539dd425ef46c1c5705c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dddb3d1e1fe4ea6bce5408dc619c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8303adbcfbf07de37f196444e415d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959a8c79ea52f07992b6639ef44fae225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac779ec4bab181c167726ce389c4e3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abd7926b54d2fcbcb31800dc1e92f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b6682abd56ca10e25513bcab22a7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c554727839de50a3eca5fccd1b6e5a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150e8ccf65adc8531b431601a43f2c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a605048d361a9751119383df311c46631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb7d91ba119a535320137672e09bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927120f817b449916322ac841156094c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39db31e37bb8cc6e8e4e89383a7ead734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b422cef26e36522bf5fb0d3beb5d4af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b2eaf7b43b6ea9c8c7951d6c7fbfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f070fc861059892f9d60affecc8014637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11dae84562329f528ca9b90d6976bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae91477b11f64b84f1437ef49c27f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42c20b99f28f38fa52bb428ee8e06040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7271ed238e327635e965a9eb4e72341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c122f56cfaea8719905cbe5e6dd07042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90937f2d7744e134553ff116c16a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db97885de55aa91d6d19bd59b9b1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1f7b4b06260c664b55fa76a291eba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1810c284b16af82f24ab3fc55cb2a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334d392df305cf5034443d26e9fb7df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769c0464fa35e41e2649067a52f76248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda91566e9f7a807f3bcce86f313e5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daec393d9628d765f1b9d1fee06626650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330090c212487e5a7606f97a5faa14b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e9b034e63bb6694495f2a70f4566b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a2057bbba5c1773c19bc6516a9b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a78380b3d03632132db354f690524454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13468c1337f41d625a4946f268d57f8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d507b38558e7fcadc0a2ed76ec8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595e70e2fd9ad1eba1d88b35b8dd96057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d55511e8f4c56a4653bd662b6ede5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31556e5aab08997b82e8a1d6d7a9edf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c2ee5a3b4aa9e69cd737f3c8ac9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4821181c978793e72fdc60b83211261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700e019d1286a009b4db9595747ed3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a3a842ac5b9bd784ed5286ba41ab863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922b3e8b0f80fa6a56a25410b074b3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe5a409a6d8943b025dc7bdd69cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce94682b1d308749cd3d9f2c9c663366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242202002dacbb5ea6d552449a7fe2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add97b252deeb1aaa3b89716f183e2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66272efedac37a7dff8dcd8fc7cc90b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933e9ab33a5f7805be6ff5ece5a9a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502606f55bc13214a3b06a6d2178e24e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd227c0abf7225be3720ea59a0b286472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d65297c0f1c3ec0e0e647826f3ac873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00eb209afcc4276c88fcffc14978ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b27d69bc28b1b5965442a36899e82275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cfaa572ca47cc1e777239fe9bdc4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd00c4e052e60f9f36515082458ac977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0623a834bb86fdebc13187c60ba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79036de9eba76b857b4aa01aa9d3bd179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e02cba536cc0cced2f3b032e0981080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590fb64bcc588dd6f1ef666f6bc7c6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57637530897aa6050f0dd07fba94e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afadf5ce15ac91f8bf1f52d137f8f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7006fe18749310fc52813c49d7a81d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b311513f200c6c5c44304526369a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31adca713f5256330d6095a19a0a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8201b8f03e25ad5727b5b6711ddbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562796c2deeff014fd520276576e8e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52212ce0470e402d20755cc6e25543e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7acc82333c587f7ec795094e1317ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38badcda5e902fbb54b7e5b2477a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1a09a8ae965bd5454d0ebd740c21992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d74ede9041d54f7e082b1a86dbc1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c91a03ad9381f3aab27592220cc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302bc95edcfa65c8032b13fd87f78095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b77bd7d1cbf0ee927c524e6d6b9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627da179f0cabbd240c543256f80a8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882920ce0310d29fdf3806cfe52e1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbe47b5ccf1e7444db67b90ad5335899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3cc2e7746e9673bb6cabafa2e0aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0cf4346a7ccb2a7fb9dff5072828a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197e9c5aadc3938e3187a9ca87fa69d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b01c23b4ae615a4b73a18a5c559b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf94a0ca8151b0e7317e41897cf98b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b79aab03d32e6683a1b3f5400f71b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69846d3569b3b352bb14cf5fcb7c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed89072bbe7adc4b4f77d549bb1fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294c65ff97a658030abc0ca6ad03ac2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43f9b1a47419a08fe9e6c5bcd1deb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaceda17781fc87e5da00ca3ec29e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314a8fa0e18a91985bf31a8b757af1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e57dc8d0a637179f841fb65dbac9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638014351d8433a37062412a8128f5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6030883159181d0e634d977d102759114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be938aa2e51982b20a03081ddc3bd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e833741a69cd642bd6fa7c80b1a8da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e569ded330f2a3f039a4de5402b6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f44d2c4ba9b713e31a323571eb72eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290367b60ef51813142956db6a5e0ce8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac299d3c70102e40deae3548615341120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c298f64e5142252bf54475ceaab64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a106dd3c94af28ac6ce7e509b51f6df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ba6567d08a57e04ca468ed9032f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9490c184cb2406fcf451f4c35ceea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484f983306a8f584c991ef227bfb298125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3fe9a125ef7384c27b9c7cd979c59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8d807eff75a5caf327b7feff4d54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef8c43e5e00d0deb34af1a05b0fc78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13831e3b86a5fe10b1d36a831b707d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006a0917fb44364546cabbdfb9efc75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f737f62282e4a08087a2c93467bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5ab06be962dc6b62add16167902f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425958b110d328c8dd2f554fa4520cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b99fde71cc163d9cef1a6cf02d25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f68a835f20605c72c05f411daf2c29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136311dfb9f6e02cdb9c3090afc1118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8988610a0b3b3ca65f029d1163817c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd243b91147db25237c6dd6f78589138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c87b7f6ba8cd43b5bc6bd79d11a0eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a454632582a444c58bcb4a4ab1f424140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684825ea2cdf75715f25b5bb8a5da23f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a152ced3702378f5345c12de43ed09b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056187987e9f7124fcd7c521b29cf4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969cffe9fc82192f2f797c55147315144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe87e56280a18ec68d00ac2f679713145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55b71b8d881b27e6907b43917c533146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea05efc1388ea982ee16c05c6c8fd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc91696f244266ec8d73b8b446de0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64d8813bb2759f83b80f18e208519149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274732fa5ce68caab4b264b976c185150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597747056bb29bd06d816f40f039b09e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215084dea0ac6ecfec789612374e05c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a312e552978a804dd5fc26ccdeb8fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7582c15a03ae16a6d2282865feba509154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c602eb0c6927e5617ed10eb6a0b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f6072a7c6a57e37acb68799d06dff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd75fb1ab008e08913ca7021dac40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1bd8485490e8cc26648af973c3a27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d63a1fc40455bee4744004d308a8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704a053601ef2029d7945e79f6b700f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156d6cd65b404da38ac5054e973dcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d041e220e819de80b807e20cfbcd54e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a084fc13175488825efb6099413f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0419feb86e7e11c443c4d7618a679164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24588be8ae2b024a37879415fb9aad9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7df6c3d25a458ba50854c5111154f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f31fd66f80c4c06389dd2fe051790a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9622a32904b7c94df8175d3fa4ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772e813d55744fa588f9514dbc308c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba0b6d100b76b76790cf8713e3566170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99a811dbc88c1725a49a9050f79f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9f568d590e754f624e130fe61445172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b0011bd14fa479a1fa20f629d2a0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f5ee4dd318dbb925ba68ddb728d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce919261a4050d8662f199deaf0a6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63827a0735e96600bd5c53d0bb9058a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64843212fac43b12c95e755f381e39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77760c6704f9ff6bbfb0f724b1098400178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc193f376e003ac45cbe542e4362d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d1b4f1bee5a28a635bd8aeea9452180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024658f594b64c3630cea68a91e46491181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a4ed74d74e34e653f1dff22fe0052182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995f9c2ce72a91b35311f225c5b5b49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf73e1bd6ea97747036a00a672815e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8373503b05c613ada529a07ffc66393185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdc86a4d40f468523078f917fdb1cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417a2723ebef207c803ff592a8615ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b73982611cc7ab21ba1e08986585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463c606af3605d94df3201ba54b0faa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f811a108c23d6aaf5da94d37d33527f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4bf01bff512ecc611c2211afbeab4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e84da0abc83a145e0365d24af5de2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d1132e97797f1953032ee4af24175193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed1cd222b15afd1b418fcaee6dff1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793b76e619a09b6b5bc10300d0c658195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c9b3d19a98e668b7d5b0987b80552196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb84385830097a5d149f01ebab3e35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87978ce265823d9d28436c076011bad1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d2dbbb00bf08d5b6d0a3e43c663d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c618e0fe4937472bd5ecb07f728397200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b757306837eb73489a3d626bc5e47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d1068b5980892540361e42fb80312202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142829a707b12f8daf6b72cd2e7dd5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a12f1ebc61aeb6cf0894919a5be28b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a929abd042e542fd24b72d0309e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4210f6893f9484cb509108c78f705206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560d42167f041beb5ad38eb26295e8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca011cc02e6d21b52ca06d203ebb03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a856c70f41e04f576865a3d43366209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400714ea7b66f9445548fb5843bd4aa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b39f3eaec1b12140cde13c665b960211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265331734f94fca4726d24ae10937c28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976e29da0ffde665acff4247e3362e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d009988a696072aaf4fcc99218950214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd70eed446374c2587973a1da5269f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b33cade156e1e747b191c91a97d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c791d6bb464b5c49200168958d003217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67cf5b95e9a73890d00e318f8805b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaa8825f2c8bfc18025b95fd74c0dc219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>