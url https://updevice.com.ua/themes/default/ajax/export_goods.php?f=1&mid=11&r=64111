--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a4181bc43517c003342214cfca891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e253a455e3879a2d57fc52010f55bb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93b6c3bf37abd71d935520f33744c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c928f05eb76c852d7f722ac6268f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c49b5e9a3d8e346a3550d8d5c8dfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be513164a92ce2a53dbda2cf205483d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa20e3f260cf60e393ec65e6736f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e9d3e4ed4da4fab14688212f613c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eed26e94e578fa765c36b5c07f7da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f360fd12e50fbc3caab6632f797e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c01149dc174b7a02412f66f5790c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee03c210c9dc3f9baea607209c4ebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f99b02228d0cb64005ac6867cfcf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af32161cd20902429c7431f98c83214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d23ba682efe1564574f90d41527015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760877d8d6ed8d7e34dfec60823db3b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e60354721f96efe5172dfab70e17617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3fd30a426041540ffb93a8576151418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd095f561897f992cf2cd387a528d4db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be520fd3b1bac562d528ba56c103f56a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f12768c68e23805f76fe6a173cbb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8198918ad6c4d378fd1cc5839690922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac049b12fdfc863f95a29e4596e78723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826791bfe2d712e287179a8a60d01be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50130d62e232a4eafd054238170ed0c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a10444ed4d2c43018ffdf7c8dde426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee5fe708a6a93b4a04a20f502c65127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a59d3ffdf63c29aecc8904e21f5f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995935b266143ca034af23a3d76f011c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3438159d9b3d9c8aba75c2b4804d9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f94a53ce206682b2d674f52b32b8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17986a303d77520437baee0b1d307b0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911ea6b4f1ebd40543230b4044e2a6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f2adbecd917ae10cdddd09fa6cdbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e0db3642212227771e1fa355f8fe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46ee4a002924f4f991836770c1c9db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42f94913b0b289014fe594216b60d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b8bab8c8a9df0ddd2fc594a4a475838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8734027c52469d742e8c0be227cb8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279308a9dcf787be06ea5dd4b9a92e7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702127407b66a552ec83b6e1ca111b9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c452eec6b2d3c270a345de1ac19db042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a7a0878cfd1539405762995b829f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770cb567565d24db73936b86b1eca4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988338a35e2ba87eb6398015d2cd342745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fba5c561e917b305698ca981e4b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4ccb95a3c71c624141468c65899ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a50de9592b54315d9c0f2e2b1e2ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a094f2e302bc759a352a6f46a77a2c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80a2c1ae70d2d53bf8a5061332f8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d63e5865b6ac25759d067f61451b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6a0fe065591457dfa5d13a6224c8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005fad575ca39a86f57f30c496b474553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50444b8d3c74f59db6f663486e6eb6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11ab67ad5eefb2419ec5e2fa822daf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf26c6ce0985ae23e55e51f03638af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4378821255e8ebc11dbe7922baa68657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0785265b4352e47391bb665233f15258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75ae3442196b3baca1ec1766c1b54f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8442cf04c8d7d23d8c41c16d823eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff681de5913e5f4465046f1b7a62cbce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9f2d1200e5aa48d279485f9473d1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e9f7811b3f497a526c03ac58052d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca144c594a9b7d1b9ae74a26c4fcbd5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e62cae72171f56b17c2076e5d90b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880a0c679b103136c0c8dda67ce69466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249adb0b07f340664c1dd4163bba87667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a4747887d9565a18588e7761f644868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8cd6b151526815c6e5e4baea51fd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30b0eed9ed66bb1b0e729d089160f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761598b6475119553c16ef0625c77b9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2da06efebfa3ba1cdd0920a981b3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cead7be2cc15852524f7c9329934073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0199702d3d401a1dcb61a122e5ffa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92115516577e020ce2b9d9470631b2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef790eedaadcd0e4df63658477db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbbc85b8e4e6f47434199f4574e71d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aba64ec8e542b8357f3ca6888bd0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b8625b8e8dab8b15b132235801ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeafa489fbf6f5b8bd9ccb2ed96f5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797849f45b5c5c5abc7a1461bc6820cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682c7ccdab27da4d1bf60681de399982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e045d251a694b84d4a8bf3011706dfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a9ce1cdae672e92f87711445a96a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f705c56c14d09195c38c34d8ed28685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a0f1c4aeaac8a41583dab34e9a8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1416e7dbadb59557f112c51ddc0f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adbfd93d187eca47b949da348538bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce0346f1f07da9e3ab4f8c99a838989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b669625b908ab0f9a9286f60c01ca190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd55ecf5dcfd333fa9e33a08756a0cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32701b4535f734eaa267726df680fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea30aa70572be9c1651677741ca6f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4f823332507f83de27faae81706a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0cda9ca03d47a053dddda7e1e07895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e42645ce727e8eb1c228a9d938b32c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5bc1a979fdd60f8b18fb08f0f1ef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cc1e33f009aeaf95f730796fe3a8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac587c5c2403eab0f6b8fafc266412899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c331d21b7680934cf808cbd73a2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f502ec62367f5dd5993ca2c4eb2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e81c8afc4d877c45958a090e952274102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74424e84a86ef48e6f76cac4df6c493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464874d327c8f3ddb912c160454b841e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18393ee3131fbca5e65c366cbb8cb0e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332909f6c487d9433becd4afb5d1ea37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71b881d697d76490251860162211fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c6b0eec4df3ff8497cbaa28d9fa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460382b7a727495e47ddc74ab2e8be9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125d09a5246cac0b64c12a85c0abc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582c8cfdd03652ba8164ea0c09dfd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f66320d76af54e2f4d90059057a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d6e5ba92e259314c0ad6e49ae47a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b510d3ff79adad87883cf611d7fe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5d435d7bcfb066eaae1f2644cb998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c28d9c2b504400eb884f2c6ebe8a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba1dc57077edb7d49b9071c7e379a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903181860ff0716bb762e0fcc61954a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d54b39813c3e5cbf7b3f83eba213b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e056b665b94f8455939adab19c7fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9570d2ebdb8799c572b27026df973a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e4e4e558c477fa4967e87661c23d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae5f040ac2c11de5547ead887cadd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80f5e85c91574ed7a6f87244324ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf588c70feba3b55ac45c6f596a68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f82b5e1860160e5c123c10137a53d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fad308f66676555a0648c0845f82d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233dbe4420d86b86b478254ee252c76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46b4ff42c0af4297dd310e3d5a2bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803fb8dcc3af8b239c9833db8b2145130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1668b4eddf22da8900d100169322f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e7c7d4351483eda68eaf9ff2be13f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53048ba5b1f011b816a3530c779bd5d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff802f1f1f6be4767cb33c7e744b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f7c7c76748fc1facccdcc89661d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9774b6108dc36e82cafdf9a05566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40db56a9dd10ebd5a8bfe182774ea6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf7a6209b46b78dcf0cc5c8fbb3a93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d105211b27979f02428da0c2053a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511711e0012e58527c5ecb63c9898b0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ece5ffc53e71a61e1d71f26e79748141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67c5240808c9150755c9fff74269a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad5d3f553f38065b813fc9492bcd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade53e81a8153f573121567297be6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d2139027c828d5e018322ab02ae7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a4a5e6b1c9c4b4df21d27ddfdca94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09977d95b3a06661cea5ddbfe67a769147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea56456dff7f761e78b6898b6a9a02f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd80ca9e365f8aed49979af7739c9a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ed38e9cb1a248d4d55933ba05a38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cced9f0f6495b1d6896c5c8fa566c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f3938ac34ead9320036ca43b512a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3438cbaf78c07dc5323c1ecaf2a1d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73a0cca5713c7f114a559b137ef39e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c118d0cbd9f98f12bcee1f427e843155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e83391e3d2d13100493e998903054156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26602af16dc7530a829309cee9f675157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d0ea587d9d06550d14ae49e5f5ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146f2c72169adc2d03a88c4fc332070159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ce25aee3bd3fa0ba922d9361c92a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaca345af7804c8de3de5bc0c13492c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc7281d0ebe9027f542596e034354e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9dde16bb34dbcef073f5a7526b070163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fbf47bec566686c1b79c5a2bb443d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fd073b3f04de90f3d04a577421748165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9d4e7f47028f853cbdc1af42b4e6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64d9b0e7d5a08b83ee1ba8e1a216e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e003dcd243de733a551dd82b0312d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c940b5369b66807ee574af9284d5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb792ca0d9e7e38c434d86f26d2f3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce545eca34d367f3bbfcbbbe4c15a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba78e7059a362657942840c05baf8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f20f9bce1a26044418ff7d2e2cc25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c385778cfda2d34af79854755a3621174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01539238cf4e257ded50f7b949c1a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23899621feaf8e922111e827b443635176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fff894d74872ee7d0cac39cb931e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c6518311396441c3b26298d658a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad17acf7db0c39fef425a4f1675c41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4e23fefe0813b32a02da9f2d334a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca293bfa8a78c600ce848f87b999d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf42d822e5ab94aafb4903278c130182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2a940ac6fd74680ff2592cb342eef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94340b2b88a5dca8b67e16bfee2482c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205bab60c4e0891f5f93d88a217f768185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35a123b5cc49f72494f30913139b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287bad1c0182606ab61ea139cc7fc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab4b1ef1fd24777bcce1501d90be46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581f2c71a9215c92e73d5872bf1b2f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6ab7e558c2ce9bfaf7fcbb76f7bb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b6a0ebd8a89f083359673eab01bd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96e98ce827c6ef69b818465842b0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118e686089e005df6af3c9ea8d8aeb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af7eb74436f75de5350693ce6f5dc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806a3cd2cc4c574e07260c4c92d57c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09425f9f9553f9c5247ba93d7d7f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101591cc9cd31f96ecabb54bbf3fc9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c789f119d8d478846239e78bd19c90f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39877f75eaedf76f71f3f096301a74c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf09e14050ae6bde7acfb48c4a7d42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ae18e04aee7ca8316e678f8ed93d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ff6130a949fb9e66e99c70447ce48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b562f73dc6f2e61535a6955be7145b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5edf21d46ba02c5b8b3e53c741f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3d6c02451b05bbc1a0d6239a9abb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b6619c1560b6a5197853114d94c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12349c7bab39f179407a30df6c4b9cf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6f9f522ac5ff1a369cdf9850b43d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c7a0085a6dbb326a59d49d64d243209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723faf0f69d0b352f45543fb7cd2166210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044cc3627374cf0b2c051108b38c094211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9c03b9efdb0ed425bd8abcbc5052212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a1f804d229d2f1183666429167cc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaa2c5a8091ab55283b69df5fbe299214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40014dec2e8cf653ab7f0801cbb94075215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda583c1f7b9fb11b9621365e5a52e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ec60132221b79d5e88a8f64fe7be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1139866a7808ad03f97d4a76b7d67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5a5e82c15c39573216f1715f37ee219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0f8dfc4c7a74055fa1b8160bbca391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e730d56f3dd5b411022f752e1a862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98835eb3e179b4ceec58cef275186a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d39fcb2b68879b5ed89f713f3d2da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadfb15de4e6f7f06098fee1defa4825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e09e41bcfecc4f74ece48a7b73bb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb0f8f82405ecef8f8a548e6498027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950099e59bcdc324b64eb118877fa928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991efb07fe1b0e9f8fac176018d6bd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdab435e4241ac744232ef810b1324d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf71430501c2588d3bddc7d7015e1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f9bde9024490b24fd68781d289dbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f66661c9b6bf937727acf48088a8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f858c8e599ed6141cb25813826524314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0c1e6e44d9421469912662c8b33e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfed07f829dda1c68b173538dcfad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55c8fe78d2271dd6f728d76e194c8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ab3789c3f0505f2780febf1a636118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab27b54f50c7d8ea36d189decab54019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d815dd8239589733e09dce0fb1ef1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf706557efdc800bc3085f0ff9b76a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033881be62f25a3c9329ebb763a320f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603eae9717f29a847be6b61d9eaff5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd34b69d02f9e40951e39c192ee4b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f44841fa9fe092fd9a45fb7fda08b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1899a57b6e59f4956e3c56fb8b8fa6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecafc8477afd40e07a856f9336e395b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fad779d3389875a8a9377632e3f8e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb905c22b6c5daaefaf0d5914eed4ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720cc8f88f20130b0927e4f9b6e5feb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069dd98a88440d4c60b298c39eea19031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3648336cfd9ded3a6368854acbc54932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cce2c2e9eacb1f8634b99769e5f7dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4fd92b3ff41f5ea6f887816e9adca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae983871c8043401b79b5e15850f7a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40fd7a2374ec3fdc262b693a40223036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fad9c318cfb387244d2f73439273237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541e9fbc1c2a891199b9e3b0dc0378838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7726c9ed8236e129873e21c45f82e0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d4970d6fd100b1db3b6b7850433de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99b78f6a573687dfc84aa651d6b7c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bda4cbd6dcd5ab48129bb37120bbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f3a71818d8dfc29207e31378785843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e48cb4f73a892e5aaa5163b020a8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf3ee326ec5dcc616d9321aa87617045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c86dc071380d1ba6a1582251aace046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c821f1fed710cc5f481e52f84b8b1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8548093e8777c299add29f849695048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3c1884b69ad96b9b189fc208f94b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1487199addfc74751ee2d494b80a0bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe139745cc965b8dfe925cb5c004a8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c3abd05fa952fb0729ebe9e422d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcb71decaf37d609abc0723c7494b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec63c8005398b93e0fedb292d15c2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c06f7cc31ea698611364882a08a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764847a6484eec5cb7aa4459061cfdda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a409039a555dac33e320ebb5f88b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e054538216dd4fa4622b1e4b680d0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377464baeea5230d09d87bb68c86fa259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca73023ef97a4983caab595f4120dd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449315c7137b4098bf5d764592f585061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd7f6bbbf54130752347e9493fa3d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd953d413c307a84a460bd6cc69ff9b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edadc7ad5c589d221b59d3c7bae25664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c532143bbc257160e6419389df5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56bdb5659212fff5fc1f3f4b26490a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327a781720790f3257e0b9e25c378aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d59230989c9a341752e9e7eb72dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0436c64691b30c4c7fc7ebfb9f3f4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa254a674bb72edaa12665c0edb8a87a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aa9483b34eab6a5a945816a951ac371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305994bb3c9e9c986e214c1f72651cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b5a70b7ae3f4f9aa5acb6967fd0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f48a9b242ec6db011a4538afaebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd49cad0a91b7d22ebc14a49480e40d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778646ca3670d315a3e677dbecc474476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a8bcaa01e222c75e5fe4335ed9c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e6cd49a5d9ef87b29ee0255da9c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ba24fc264b6311f930bafde94d0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4945273a914a378178c7aa74beb4ccf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a4ca352eb77f18c144934e3ab59e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5a79582403be2122c5b15e6a3e2a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d781edba747c4c6500c74d68e44f4dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52205880970df1027a38444942f65884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f691085f021dffac60721854be49b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f5fa9370b7dc20bf95211026caa6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea554428777fafa91009bd21948d65ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2db77fb25b89273f4e98e447881e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9408980a77c73482d55c710fc422089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da65f1ab6ae0665c9e20eb0bd77c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b14ecf60b1228c9092540606a2deb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb4a9805848bc0ec29e6b3499f237792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9bb22c570579658f6fedc71c0b29893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d15f4f1c272da92b9f966d1a1d8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b6c003add4c96b469753ec933cd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c046e3cf37d5b6c2193175b942d5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdb7e4dd01c6b130be6606b4c8ab2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e825bad7d7fb7d7ad6a054626291bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f75b326bb55908c7c99196301968299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592e04064c9a8cf76dae4095445539c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39d59d458d1c8ab80e81932db367dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617df85d5c5c3bd0229f543234e75211102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44344c8754943ad40d66cad773c5c785103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ca5a929f2c642c968fb16cd55a79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a302279340b25a917313da78c27cf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333f0027530a30722f05e1b7d77aefb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674137b3b15eb2691bfe6e5cdfe1764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1595da5855ad7bf196b0f89f82534fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b339045b4dc5ddcef0678dae524eb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c5db2434f129d346ee60962cbc637110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fde3b70e6bff6c31a5fbabdec0528111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58956aabb75da31192f0505aaac5cdc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf367267836c11b10a021f10886aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec687c4c96e55c356d8011da9960ca5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f8f6fa362cf589cc873cd6d4dc80c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac8203261615419a64f114edbe8b69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0443396b0eab893e83e4357783e6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086fc41573742ad8c0fa79b28e68f0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd5701331f10c57adb548f1fa73a2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d522d5d58a6d9b158f48d80689a3c9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83ac136b6e4c301c22d12512b23475121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52205bf42362735613365c20b7310f71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816da18808602d9499d2a7603058b598123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf53f621090f0cb3ec0ab8f26b575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab71fcb9a87aff83cacdb7058c3bb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c065c1e70aa54e2e74e7845a2c7887126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f664c210db4cd3712f85b45af0c4c96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d268f5569117eca0f9e9208c0553f5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b444f49d0c85264d0d4129e09552129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53792a17304d428e0f9bece9cc07ed0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421266b762c9f69e0708e7a2c933454131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fb7ca10f67b78005ca682f5980280132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835802fac9b7c73d139db33fa7c58c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf4ca577417a0728a3c76ad5e7b74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4dc9e685f5301c9e36c2102219036135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c74b30567f57b4d53597855b11aad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df7c9d79f542f01fe01343699e9b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74af1338c7a30aa45a1db7510eea8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b391ba88195662d51b007b7952df0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2330e3edf310be726d030d320b7b55e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7ce4ae399c81a3b380500097ad5a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda14c57c585d8795d59c2bf653ff93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1dc9abfd378a1e406106f8571adf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e417e351556fcdc8105855cf64de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa1b039dff8f6296b965b71df792c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e59a3afb9fcf5c64d09c8f98d47c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657a8a733708a41587148758dc6a7a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e11ae65963ac54863a306a9d54de4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b208e9af37a729edd3bd69ce26a312149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4221eb1c5c88f9b1b650cd8565c087b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e4e5cee9ead71a315fdc91939da40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c962e09734c67718b0f46d0d3bab9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a4f25985f202da13a6f52c4305a5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200219ae4391bfd211d3685f3116ae78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5026a926f806274b32a2c31b0420e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca23d1517db8a67ee77a093e82f3ee6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d95644d401e36118b46d51ede86ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690813deb4875ded445d9ebb5c013b1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbda2d95b149b654e0c14678f2690a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f597d9d623fe8e5f20bd1ea27b64bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb0ea3ebbefea91fcbc2e43033e45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130dc1d9996333ad78ff742bc86c527162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8bf18dd62bf8dcdbb4d0630e42841163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a725c6a955d82c079a70fa610b3b80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795dd262b9148fb9a19b34b31cb3f76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e09559caa1727d2bcc70dde7c533166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ab0bd37d02ef5cf65b0f8f55c32d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102c7ec5e8181764320b3f6c36cfd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56f3be076c78a2d2f9b3f231ace218169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0aa0df7182c7d5c8b56129e00d77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1c15791728e9a94de0a2623a257c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4b2f11e74aee6bd0154921662f074172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2cb1a3b107a8b2fc20c7c74293695173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc3c8f76afff1d92d0071040077c19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd34e02045f38b5c4e500637cf615175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6963424618b096123ef60c5bb4d2e29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe582b67791ca9c8f530f99fd9d581b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76fa2f29a0be4c84e37ddda932d046178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32adda3d34cbd7d1ace7105f024a13e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24aabd38cb7be84d97e43108effc98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52c48954f93245176c9c429d0da8bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e84b59fb4129b1f380defa63e67d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8933997b921c300c3475752505e0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a181bad73e46366e5973b40fd6a1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620927d886d1e3ee17f2bda2ee8251d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea47696a2f9e61579d4969b5690462186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683e879612a9d4bfd71cd203e08434187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec8077d6470ff98655ebd56db3362188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e40869057f0dab3927c5da59464c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4305cf105b552dc7671ab81cbbe2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cbd216b799b574107cdb1d759a338191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54583d6c95d2e4689ce6b150f2d010192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054008c4ea6c502bac1dd096a289dc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f80840d8e16f4f9a7158588f6b08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4510c9e04c024f6024368b43f4ea85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7660e3d1709a1b6d7b9418ad75c9cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68162ac5de0d216e5d97603478ba84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed769bedf386c1947c61f2ee6da45d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb75c86bf9e0919fc3493d2531d91e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f57187814d602899ffecf6d1709b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3540d52c38c2279d9ae9b476f813a4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac433c062d96a129ea806f01e3415ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32006898929feb60e61ed6c6550954203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be6f15e883feac21c62d24af5dbdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60e47adf6e403a79b531efedfd15c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489039742da8e245a6d8d3701c81e2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837f5b66f1c41403a0bd8763d09a99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e0fa0ec0860c9b70a91a87859ea7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab73099f84438cd566f32da2b8f49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8fb3f4ebf10a24518d9f840c95c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea956f75ca330d06921cef0fdb24bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ff41e7d5a224b2bd33e586a1e6ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b475a1d1911f148b604429bb6581521213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a14eb66f5766a960ec5425297513e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a601ad8a8181f8ddc2081781919eeec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f74f15420e8fbf3ceb5f28b00f2e8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e25e5029267f197224ee0bfb72293a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6fb876d3f65e2f0d9a58458167293218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179d004f39f06959588ae44a2ea324219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>