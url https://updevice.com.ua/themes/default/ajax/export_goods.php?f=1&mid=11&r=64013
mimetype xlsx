--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222683eab0efe41493acf4e47623b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959060e4d845a2836688f276e843662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30e355eefee3978aefa8927d88a5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674217f92f91223b9a78b70a5cdb77fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900ce0ebf9f62b1855cd00655392cce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9890d8a97eb7b1c280a215c179310d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87690f39ad69abe0a4aa839f4e1110117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf70ac15882d9a16f0e2be0aa7f2e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bae83e20cea57be8a38ef3182e9f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342b1a30862fcd7990135d57ad6bc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ebe3f166c337f96b34d104405a24711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d43c5516f05e534ac6e375463a65212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68733813030d19165abce1f1a64e9fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be399084ab8bf4bff77aa33d723f0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f4d0f7ce5aecec004765f213e69c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c7bd8b0f5aad5a0af057709fd686616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29d3481119c86f2ecd82738095e3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647291823604016c3d94438d052c34c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fef9dee147698a723ecf9251feab3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d66244dd6ffaeac341f2d5fdad2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6727b3029bb2c4acb145e55d36ad6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af75cde967f6650aa60cb365e1a5a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab99652da5a7e59e27285eae28a78d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde02d36e9c506bb7fe80eaebd53d0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f615021de27757e6d4a22ad472552e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8e56988fbb31fb4c4b3bfc2aadb1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde98d86c15607e24fefada1981ca327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01152ed156d593eb68820af1aa9ce4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe9dccda6b58513f4a61dad642a8b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ebaed0710bc3e8866b2a5449656130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265d3700244f66c33a70d754ed645d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99fd57bd3a710594d6f4341fb200dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f88bfd2f4c81d60c10763e9ced3b2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a0d2a5ac328a5d6564adc4236ecf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780bb50d50359f5c772d1fe41c9e8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba62c7ffb908b4934bda77a77a87836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e9772ede7be2c5b05a56c5b5ffbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7ee2e8129d14235244051e4ccd1d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e234e3c94bda5862daffa0ba1050439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46d2ba330d6869585ae0f85fd42d6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fedca822785dd244e3c9cdae0752341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f381990d3bbf2b5f210b0ef03f4c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670bdf4d9b02960e795fbb253ea683543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a827d03c5ff5142919ec31d025ff644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2fbd1800ebfe4ea4e81828cb9487345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71116664120f8405ff49d8355715810846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572bb004ffc5701160c95fa5b13fffc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7fb2a125b5aab7211b1bc34ae0f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed427d52b0104b302eaa3b58fcc35d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536544dc9175b4693f4a817fbc2d9d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e16349c0f07f78475b596c8eedce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb0d6f4aa4fbb687e138daebf6297052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd9fdbaa390066c8a269ee9419b4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a777caa623799f0c9bfe172249516d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748151459a1c2574305a34f67ab5a71155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d1b5898dd50e6a0527a52d58e7e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6069f00e02062a3ab2ebbe680820257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79ad6d5915b8cc51d9319063bd40758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f56939fcaae9e4ed5e0b386e3a2d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5887ad8a1f127226154a4bcc2fa994a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af896b25a3fb1c9032bf631677cc6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc656458bb418a63119146edd242c94e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e90cdb85e251f39aba5c8b25fa5c5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3d86ef2756771fc69b2b2ab1e9df564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f5c54cc24cd302d57030f1b0b93865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92473bc9de6da7ae07f1e64a028438ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707afd45a96e7582ae37222646d94b9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c55dddd3a6689cabf451774794a4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f49f7ee70d895761b5a8e49adccd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69375f867d646ffcc6355b1a50b862670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ebf2b04d89d22b99e6fd6970762171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c68476d8f4d5984e05c43c30beef9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f0c94641a4b79d6a87a4279e5cded73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e41467d7107504694354175ffbd0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15937289b97dc6375da337bb46d64c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279046f3e8a465225137e1df79933d1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3418f621dc9e135345fa76c6f736cbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f08cd904b81869c9751a8450598ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9c9f684699b2d10bcadc27c6b620c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc77b7e6d43ed0a74a01000b091e7e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7656f4d41555963a13109ccc7e78a9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80de4fde7718f458bbfc83fe41c3e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb8bc558b9d85bf652a2b3259a6be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e204f40f66eeea99dfacfbf3b15fab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f8ef57dc7b47d5733a0f55735bfee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603110a69d2c38b93fed727e6853e8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059798f2acb6c79f0297a13b1dc4e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18771192c44b4a3d5a4b394002983688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa495c5e21a7a41ffb73252650776a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59876236e33dff8e8544685f714b25890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70807fa0f5b39a959f85692228488d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b70ee5aac92279107e92726152ec9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee45d0dd4bacefe259e8f3418791ad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c6d0404af25610807f422be5b18b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59d343a147cc3ad7d726ed1046550895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd56a8d333c33c7e33658de3810bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75943944e04788931b701cbd3a6cd9a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c5462f4c40458f1141d807ad7c7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959e30323c848533867b9ab711058e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c685ece4715250dcc5901365a1ff2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c2a7cb594964b797d4f32d47f792f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767cf208195b266aed0a8570d917458102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc0327a9405c55aba5e0ebf2de496d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496145e1e08f513e3b7cf44ed1dbb3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75434845539c0dfc1f91a35ceda2b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76259ef77ad1f8e125cd99bd15483d58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a4c85ceb238cc120c42620a1e623107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080604c9dcb94b27f493a2520302bd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b63b6c516c20c748d24247fe8cc60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6203ae263fea801a3122e00f83ac0c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d8fe477920a9b6da7739edf344704111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11c314cf334c42f8b92c950ca69595112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e8332a1355fd7cd9f98a1631f1440113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e81ed13eb447414eb2c8ace32ee7b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc3e5f503479795dc626fa1195a964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a7e008b51f1dc200aa81be3799b37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03195afd44ef301f73f6afac477ebb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52deb1073495073055958fba750f75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5259f57ea53dbf1a1b95a24d66d67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884d7bba3b4da21342e39c512c967a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f31f7c78f879a187748c65f14796121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb07b2294ef9b1368f0f179d0a56f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cb38bf0646b831c95bf0256e9d562123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fc8d5ed820083cff09025865c2a4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d125c709573e63ae6d4a9a08b1f2a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d96b814f84b02ed565d84b3022545126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a4050fb8c2dd3e65748a5143ce856127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccda506c16e10a61ceba5bf1a76dfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f712ff645c8b722658613db8c049129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543d0b95a875a8dc021f992d4782ac7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294add56b57579ba0859f360f66dbf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172ea437232d6a007d3c755068afff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f95058fffd2c52ff1a96cd0e6374133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ac8705aa8e1fe5881b361eaa3034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d38bac2b8ebad62711ac9702f9ef2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1784f4415d015979b381daf3a43b11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977f2210aa4f0122490921d14e85bfc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229f00e35848c2ac83737c0046993b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6552e9829d08b624ffa533f6da6c25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c627d910755b321e2eb0e7b8fafd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cac723da36f99f239eea297b43999141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7692ba77d1cbac394f0abf22095b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a8909fd09f94162d63120d687085e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718370bdbb532c7000b53a1c29c5ce9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533feff6b76eb363e67e0c1e38e4b5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032416ceaa1e32f41a0428bf94a94932146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5842786604d19b9c4474372681257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e371892dd5d7ed6359d7ea7a5edd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f3f37c29484c091d361e0266cfb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740ed52ba6399c618a4c46f6376926c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac388c9cc2fba598bd36dd22da3ed2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8bfa7c8f1b1aa84283c514f615a5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a93dd4a04456bab6dc696addfc590153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed463d5552adafa5f653c6fe2588e90a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2622c2b15e67224632da5cee3641525155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d40ca1d63b18f7196ff83d1c911458156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a318ecd8a3c46e6d6888346564fbe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e93d274166ad76aaf9cd57f94a5bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c304c6fa67aa182924b25de04f2e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5148ce6fe41d8f87031392979822160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d810c7a4809ab9fee0412986b92a96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766507251e735c48a71cbafb780d767162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fc38814ff6a32d834d44c2c26d1d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac28162d3740b501066a4a045cada3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae26155e7ee84ffeca6a77575dab8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b358107736ffb8c0f3e4353365583166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a79cd657f428667c60a779f351d6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf46497d1c3843d13e08dbefbebac01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dafcd9a79996d3a91efc0ae105c6e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820b1f4bdf25874ef625c6a60b6411170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38055702f7f711268f8336582f34e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d7e3badc561921fd3ad2e9eacd6e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126252fa46f16e3b9934f2e95da890173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb80c676cf15c16a313ae2cedf3fb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a0c2f2cf29e208bfa796b187de2be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a25312064c856fddaeb7c3f04b7e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4d66b4a665169f2e34f3fbd4f9d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d04b91e1e9068e5a120ce241a915178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b478bd48959414ab685b9c6866b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c95fe0e38e485eb8a05adc1298665d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291b7271c74b46e0f2257f412c173bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc067e20e115bc68334d1c031bd1059182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7fcc55ed1bae38c6f5ae5651026b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471ddd87d6d96eef1e8b8ba545fc14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539dd8441be691c7240060cd9292be6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f2068d0f4825cd3fdfacdd739f18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cf16cd775a54540797f8397e076e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a03e2b770227a1600bfc73a69a48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df858b8ef221b7666438eb2c78fa146189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece27705607f20ae7c3dd2db00d0e07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e5b5a9f3c953fd2844554d62bf263191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e610655efbb3c968a316ef830e317c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912c87054fe48b2f019188bff438f6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259cea9997b921e39f9121b402459c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc66ad1b8087942795f1e0eaba5702195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb604e8dba08b1cfaf64ee9f13ac1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0175047577cf82a8a72aae89fed2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc2014ec21676f2863b31416aa1e71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5925c6f8ea1e1bdf69a6f3af3f36f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafdf0be6a71ff8ad852b5d68908786200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc69de3716d29921b3e6056450616201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a0f3ec34322717ffbf6c8b6b8f10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e9cf3a0a57a38f3695d6d6a800804203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca1920f0dcc05ab5ddcf9422695b1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5f2eb1d2f06dfe95b777a5043c525205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e76968da65e4d32fe2fc22e5637e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64484e67ac3b10b4ec48b387f119a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca0008bb3b7c6994bd5adff579247c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e755d4b6f603a544038587ceca0255b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb1bbb484b1ac455fc3208b0a81e14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75567b2e8b85c4463d8077652738084211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f5c04f23319d0119235aadfacc77d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22428fe8aae82939423fccb4c8a2fd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cbbc1567408cd1a193ace0ca47041214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed83c5fe408766c6159162cde8b9dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512201700762832667348b272a622aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175d3480d0a6fc28f191cfa8041d8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dbf15137387d5a3234d4a7c4c8559218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515b979154838844c7f3eba64e77523219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f54a4944544da509ae52a90ed0ca81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628fd0ad41049902a25aab8c01040882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8e06a55836a28940d9827485579593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f8a288e8c3ff3f8b856305a5e3e654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b4c699376829026336f069f5f0c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86df550a53da059d76c9bb0876c40a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dac55481fb1f849c24d920cbd5b1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91926b6ddb33031356fa517cd1ab6ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b39c12bf4c82b7dba05fcfabe28e609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3d66150bad729ca2add85308dd34e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fae4653caa280b63e49c539223d1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23764552671949dfd8361cf6bb81c74712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bad2ece00dd79c89204f9779b676b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a98d742820974d64933136e04d17114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218c046f84829a538864e7b38e220515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ab5eff5ff210ca681e8172a3a9eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff24d9ba1fe40ffae149d108b9f7b4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1fd807c1e1ca9875a7f934b9b266918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8147b1faaf18215fb7bc83cd5e96a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb25df58fe275f1bc7929a243ba6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca47413fa25b56b575bc5a1d4c960821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42769db26d2d11d87336f5c6d6a44822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c547b7d4cccf4ebe5b6d60afe267723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b41e78342ab5620230499ac6ffe9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c97cd6a5717b4c1a29a8f99be3f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c106c4afb207eaea73941e789005226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d39e3d7bce23d0c91466462fd8bd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d029654153195386c7b6eefb74f991028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc5bd51a60d01aaa4619c05744f3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51b30c81a7ec005dcff6f29f6228c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392536f563affc89954b65be84c1055a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db3ea9f8175de090a86459bd40bb1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e43c684a2356d3457cef4c57e41f3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d14c0b7fe55697132f0e87c001d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7217842a9d0816e500548208e0a2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc7dbea17350c40f4becd8f17bad536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b0eb1b3a4f9230aa81afd0505ea4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882d470b2612ebd5ed154c890f0744a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3f15449416784284492aa104eae5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f4aac191ed3932cdfced1a1ebe57e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bcb93e47501d66f73645de8376c2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79519423d2a992f49cc404c03ea5fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001566876fbc97a78d51339d0c4ad61e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd258817aeca7f275447cb6bcc10f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d406498458e86b98b3a677ff85550d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d0b75e70694c629b5a0801d84e0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d53b8303f8fe5e3ad22d568d8666347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd6c1d3d561a3a67a6647ea589036d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc0a80f255491891a23728e041576c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ff62aa9b766e1772b86cfd167d98450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2368579267e7d3bb95956ba8c52151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae9ab39b4b441bb567e04248df7a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb1c1a909974d135e3131c21e2f4e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9438f8c8650a3d5170f7541a1a2b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276e81f088e292403a550a22fa65d8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3bebe66556bdb57a40a2edb0c34556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565b10a74414f1c9e916763130537a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc2344429a998aa2eea7da243ac1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9b70a82f652bd3cde4e2840825f4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508223651d7c8a8b1687bfe9b09092f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eefe5773568252e75e7e575c97ce961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061ec9e5490fb2a85048c9cc18a8d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3220b30bf3c995fa6f18ce079d0d8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd0588054823cbae2369b3c67d73164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a4b626d72aba8fe3c16e6052b627465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa791cc07123594e3056338dd46b89266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b78e7feb75c2259b3fd781ad89a2db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffa7aa264fa3cb2e5d81d3a03c81b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327bde8bb923d1a55ab1bf274db35269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5c75e7cef410141e652a68f563c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b20e8a70ce8baa831214b01258e45e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573bcda151c5a237c0d83c5ea0619a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbf86ea6124f7dcdb05b36b261103773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28952c1deb8f993dc4015bfdd1104174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabb68c386d672a8ad011d70fb05ebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce248039740289ec31a04bf0b70b9aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9ec009e88c51afba264d8c6abd04977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954b8d399b9ca060600be8403d3958878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85293ff6968ae5345fbb7e4a3e07859a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414285c55caa4002e7ad0ba63fcab06080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3206b13d698a99da0114d9070851581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc09301e1a16d7b1c5d01b7b46cd82782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f4731d3561984e271f2016e1f0ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64516c291a452a2bd3b23f33b12e3ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9f4df5f36942882da80420d9b4de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0c044263727cfda0c6143c31c54c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315cd8a0140184add827c13565a1cf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc69ed606d2f4e5905b437d3904f78188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430caefa556ecd4ecffbf1a54ae8269489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3f040528591775717bfef6570c72c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b1548fabea49c28bf67333f0cc26a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e5159481765a3cd8b92724c83b2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a43d4a32ae3ec87e0f90efebeaed9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4498101a44a42a7ac448eae1bad7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8c72d4c8fd2fe838c8a7ddc68c8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60cee601c11b459520220d58131ca796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bdc761202d2351f14f8444f577f9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fa1e72aee73c6e5d3710967b97bf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ba276a60b9458c7cade47f9b81e1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf599d0cc500683e8e7b8538a29bd98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d37eff8d73b00e521d6488b25251101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48cd6ca2e418bb7b16c95692a6a324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059558bec72cf3823a2c32efd3f28883103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c152fd2af57bce2587c13fe955bb10a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96158accbd2a5539218027982523762a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88288781757d734ead05a02a9006e4b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e7974f3623f12914094d05b61f279107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21022e92084a326fe97364c9e4068d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7459ae7083f0790064ce167aa0f095e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d3d851d304d6baed70d50a430cb95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89954e84752d67c74de9d4c720027ed3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34ddf897cd073f455184d1d1a53a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d316e2342f9d7db42de7ff9e7bacef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffb33581d85238b34a614f4a706bf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c925a57a74aee6976cb74a3146bd39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f799abefbe467494fd8ce9026e8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a96a5c7d8c99019d95fa60e71aa29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfdbd5eb1da6b897f3fed3d582ece8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19b09471aca1b8c61a5b4eaeb28614119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3ecadc8aaafb7a1a6d438956a975b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36535f365e74f3dcfe948d4c92ce455121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea7e9c3e15f404231a88f3631dc3b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc022b3c39efbc7ac40a186036a4eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e45bf15205ebedcf3b5a0b9f459af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9067995c86e170e5238cfa47d76e49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c99270855157e0e1c44871d7534f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960811ccca6f78fc401c2bf85676284127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301988a221b6e18b2c4c74b63ad37f3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc629f120c22eba6c5a573d9e473fb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb7bde591a1c0e770a0c97c8ecf74f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0adea79fdbe27d81829b4f5de96c82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4e513ba1ce5311e732327ec7ff28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d7405efc631d55c726f9f1811f130133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354efb6c39e1b0f38a09278861a4fb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eaf9f53b9ebb0ec217f38b1823c10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf12533b5286753eb4185f7ffe95d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4baad2f90b35a8b84da643a0a16613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ebd0544fc0600971e244e6a4e8468138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aa1d6f29890ee40e0465b527379bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813094d7a5b5240f8ba62bf1741687da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4932b73214baa66bc52c849874c65c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da90f306f14e0dcd76ab19cb690393142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35314083d85193568f2c7d2778fc3866143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a133175e1f241e620756a0f526c00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceab79bae36037e3fb2a9c0e0c7144145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd9d2d3f721deb08bb101258f88ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c75b84386dedf0625f870f98778747147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449c6dffbbaec2eb55fd139cf3a265148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ed6cc6b2ce8f7e845596f41e1f40d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3019c90089bd97c756d9a792c9a4a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f61e0b471d3bb9c3e667a150c11ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8df861de36c77a82d41cda0b9a8d3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e45b57848345c4bde93dc1b095b08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9d6cc251af06bfa921884c7ffe89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e53b17b0730e45f75b9e0ee529c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87852452ea9a2447ab30f4df29cf16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e15d863157862c730e2d0e11cb250157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921bede10d3baf303e20dfba8098389158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6c89d3308bf6f2603853a23321c57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe4c67cdb60b57c3de58d69c7f43a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bacc653385f9266faeb1a3379f86c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d2af1efcaa0e96873cc7c3082f49f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1a690bc7ae3e523cb27b31521974163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b59f7ce6cfe851096c5e9e1d4b3788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41092485c5df3c3dec2673c649d8636165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a50afde5984e8bdda8210019fd94af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16842fbc7ee6015cb90c2c9b694c70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8d4a60b2d327b9a276b73abca09fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327af17de13a9ec18c0b57498ef79ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540b46a3e60df49a4126673c54126d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f104df55d6cdfff2812410054fdd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b48c35c45415af8353f6ced6b1f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23272c09886688c4b8818c37edd9b8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44150d88d656650735f0514baed5eed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4dddf568f1a7266f193beafe2bd9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63be3d81a2e97cae78d2c7a224230ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c46217ec12bb4620752800c52fef21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c1bec36597201be101dddceca3402178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0ec2c5c278a0654cf4681eab5a183179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c0a3f6a09e24b1cf717e591a0a73c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02016216b0c111aa1368995a109513a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676584917d20e46ec4d2598110e75b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf8fa00732f47f38df283cd7357dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270a8097c9a6cbcac44907e859e4de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d75d17b397bb306c1cbf83835f9d0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ab9fe726032d0fb54f872522fbad9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bd2d27d2d24153aab0a31d2cd5d24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7916da16faaafae4b2afb745d33933188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66bfe833c0cbdce223b26cb95d1b5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcc6fccd4f6084537f27595c26fd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73619be2efdea308a23d4ebd54ab9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7874fd6d516d5eab506f0e904e46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e73cf7f7ec746d8e8fd16b97fb8f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf0b424793a42b51479ada3265802d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b69b792dab1c03abeacbee9b12aacb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c71b7677c6e18a191cc2d2df18183e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73949cc862df0ddbd8581251331e2f75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595f0ce39fd11d32e47eb122a36547d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce8a09d15ffaa47f984e0f15ebedf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522ad7c50f26167e33014b20e31feb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12504cdf25bc6b1e1656885255fa5980201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6b32c5327fa11f0d5b53f7d2448f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c6002a98d212847aa23cb03cb6fd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c03d2a2d19f7d463644a7759f68cae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee81e13f76fd1fa857fc1370e74b4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdadbf78640ba9c9d0027a1fca8f2ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1fd573062eb33a0a853006d4a6fcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cca48625b61966f122daf7c42a8a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e8dc3fe359ff8b77ca7079dab5cf3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faed74afdb360fe474123664431925210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8335414a1be60930e75d4b4fe5f2697211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2220fc553a08019afadf25f290b00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b2d496b80165eea6003e68dfc507213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f71a2e40a9b5fcc312cb07a5670d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e02a1f32955e1ae6b7871a283b5f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d23cfcd2af40de80b435c48bfb9fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d09bef577f903d8f6bd133580e7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6baa6bee9e38314df9779deadbccb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73655c68124f9aaddf30cd44a760b97219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>