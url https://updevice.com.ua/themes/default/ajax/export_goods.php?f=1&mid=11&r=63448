--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de823f18e7b07644ee261f439a100731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566175f25e1064fb15425e574851219d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960475070608e4e24ab7464629eea6413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b2648d040f8b8f204866aa1caa614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da2d1635ed461191647525f656c045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340753d1e46b96b3bbf8912394a0c566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc53d533a905217074f771d0b3a9ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767fa6fcbce606c844ea9fccae28e478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d003a88677eb1104c30b93e6a14029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912ccd0b66d480cc12b6a01264fac3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01cb7c27f964cc4478be7e2be2463611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438a0a15e11877ec491c60ac9f2ccd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f7b4240448b2d23e17cd3ad4926c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fdc2b52f49cb3d4344e89ca45b16d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209e73a46cb00e23c2e6d065c964fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a08d613e4c617b4c71b37ea6bc0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb83efbab3402aa648d97debe75ad317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e094a6dec106022ebf8821c064396c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58325e2d7c41a1741df61a1785adb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440d2c96c3d5b8a6c4942e566fbcf9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38258875b902d8be7356c5cbc1c830f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a7d7670f2b565bec71316f7e133e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2052dfa21cd2155d0fdfa68ce606b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ba8f83c95667f3f6edeb36ccf61e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ee343803c61c167612b59b63f70525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de99a5679f9a2344f90a0a3e315b8a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e962f607b52be44e743f0a34836627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c78bb3382e3acb597994d915b640128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff700f1653baf72c8b1b9cdf7c9d30929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7ae6a9cc2bf9c2e4c5259334d9f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e9977ae7e96516a39c680bd338fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571c41e57e6c72b5170384c5d401a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306011b40e35bedeedfb65186451b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b493c58cf903f09fc2787f2e94f0b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76f460586d55883085553b8db5dd4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8dd4c8b3af29b8fdd1d126fb9bcc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e415d6d52d09ae80bd872e50373fc7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec35313cc5c6169c02ca8d6d02b3ceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d196c2cd4104ad2c547afafdc5d0db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba894273d9351becd0a963852b7f29940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1559c0b5a9c45f0dcdd437dfd1ff341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d7747ccc3073647113b8405de37242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3229f332544fdc24e8395c31ee8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b614ecaeb6a9dd2758bfc3c9887344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f66c6c860acd0ad4dcb1e0ac67b0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fd5ca19794542afdf3b9e8603394346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2759ff26c09c0a1f082a0411b46f5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82eff198931a18db286b1f4cd65fbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea683e80611527d6530bb31352221149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06662e9495c497b6e7ad729f637a1a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c591fa3cb3bc7644d2ea9c89c1ae4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ca6b49991fe1993376188a6dca8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd719b74221cabdcf5bd774f46938953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1e36f26bb461651be76a12cd2f9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44a31ba06cb767dd35d0c1748712955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da4b5026f8869764f4e1a18fe064e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d520323a40ca8e9f6e6e2623549857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793345d5e00d7a74626d852c653ec0d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba814fe81b59a8b29fc61ba8adb687f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3576399a534b33c0f08ceced477a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef503a14fd52a86f183523dd652a8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b0c40815a7c60ab22a224b0a5731562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b3b205425ec0ce1f54ff9df8633463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe84f834dde4931e4f38f5f8b6c96fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05972bc47636ce17f6a7dada7ae81465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c19886e39f82e93e473dc03ace53af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34528cf23ceea79f45761eab63cdfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280668b1652a655cc7531785bd35ea0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27839599af3b232c01ec87f3ab8821269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5e6ea34a05b972249cfe796a7be4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5665589650cfdf3b62613a74d245371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b55ae401c4021b89a448916ac340c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d03403f88030dbd2d709db6e7665173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd0013336310c82806d305773a87674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024784eb598d64aefde39dd9b7cd31e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4cc6ae0b3c591a07eca1225883da576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff8eb7e0d6117003e70831cead6b7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4830f875a2be5b843462c42472e94e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc660749a5c488876963c92468323b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad82839c50aa585ace27cba423aeee980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3618b17bc9be533f61ba4f65d0cdb8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8126736797969439c8ac6452d429f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea05b6dc8e2503395499de511974783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c0872d245e0865b152c949a67c1a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b506d199834360c53c2267ddfa9f3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256a7f6edb1ca61e99f991b4b1866186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1efd5002383a3f67e3b575eddc219887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4deb345087f13070388cab4ba1e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c62bddfc6ff917944d4e20df0aeea489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bbc6dc4fd035190460197ac7542c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2895f543c0f636f35a509a38a8ffe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c6e5a6c921d4c6ecacf960553c6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c6518a6795fe355783bdc762900ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa378889f1bc28cbb57764d5bf021b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54626f3821e1bc7ef9b707295351759f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef6ea8da9a08db7462c1de5465d6ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52149ef91494defcf932bdd21abb00f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5c846c7543274c294d7694c105d7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e149509bf10610e706bde028061a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60263ebd5eecc52bd1f3ad6f83515379100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70427c90eedb04cb5945689862fb5751101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79775feac50c606852f207eaf53730c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44123472c30c860f571edb704bbcf55c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f5e317ad035788d77dfa0e4f8c59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4865980fc642da17b55045477c288105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37299c2004220e4fe3a6e0da92d575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ff725a83bd9323bdfaa1dece46b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b74f53e04cbe276e940a9cfad7a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee00906d572bc7d5bdc538a662fcf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a7432906e7d40cd64722a6edee244110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa765909a1627d0bba56169561a77b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a68c7d366de6a3f0f92719392ba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd0e969d714c91aa1a76f8f17d9dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404fd55b2ba96aa7282c5bfc60cc480114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f48a9ac2de24b4af818c96ce4ef2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad6005c30dc2f731932d658d18f66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0600707d380e0fab414bd6fcb0cb7ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4bc0f69449b65f949a7d5e281899118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36bea2307770883769cdb9eff154bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851277ccef18c8028e7e7a720e03f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a349d21efe936da4432e3b727229cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178bd740a06bd57e3c9ef3d9a159a44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c37d64740857222d73c6fb85de88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799fa5f2766ce35e69b75048f9d35cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e39b88585bb2d6ff0a8da80c6c37e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e357f699ccf170bddd9c1c208f709f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bbd0396596c2354a9e79cee6f96ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e795488b48394e7761214d63a765c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d29fe949b4e089c5843c231d48e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5164b81cd2c44deb59ba28f92bdeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9349ffeeb9b3d8454aba473761dae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19ba244cb12b769beb6601f3977d34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f90f66863bfbcad52302010d287d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b60cbb1caf55165f809b983081de9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadfad5ef20504e3275086ddb8d3e8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcade51b578560104b58b3adae6525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38720c8e2f69687f326bffdc8d539901137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34bb690b4b7539fda339fe2a8253e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d738d34fd4fd23aff3fc29f9142c34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd68ce87354302ee9129e40b3376ef4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab97902606a8f63edf72dbd8c7af0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb367ad043e9a7beb3ccb6446fa1e07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9fc40c11320153317c0f5d40de1bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36860e8e27647f7f602e4ef37532f2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d242ee68cdbb1cee3a80327ed46ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f06278797b0f4c934f0cf7acb2e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2370dc41c28e6da230a78a5c919b313147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f207197f27c8808a1b85186c25e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838306d0d2e98df76e2d16f3741a1491149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520bda719cde5d7c0a5a47e0ab4d2e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9379fc885c663baf985e5de7b495d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65e3ff9009bdb036233a44b8c8cb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285178a5f57bf1d607123e058569790b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de30da233f8d994b5374dbd6d99d49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6687a8ae3b68bc322a3ef27d61bc134155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27a4271bf6b33aa19122850b8d7ad5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e7586fbbed653a162cb2b5fc432bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf980215082dfeca76c0389a0f82d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e34537316c2d2f3a4a5d35255a105159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d15bbe5c324c9463acb9696533d16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1648963952bf959cd301c579c4eb11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556500896e362e01e9dc2551cea397a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf902bfa94f320cd801562623d7f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febfd1bcf85157495e52c280a801b0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85242c5c91b39374cc622ce7dd4766b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16bfa75b415e3eba0bff532088170166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd412fee05ca0bd40ccd8c998dc4ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a4444e6f561d4ff888da5c3654c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66f3b73e8e4128fbdd09a498febff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52024fdc60a5fc06c9759eeb979920170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a4491dc1cbe260f8381c0cd1d07b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4b6f2ef83a9b30ce576290b77d4db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a451cec6c1ebc52fbbf8164056a39c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d53d654bd6ae882564c18f0f1c99b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943304d75ae62deffa6e5ec70d7fa71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ec1c5853e9fb4be78c8d02435a936176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcb4c81bfc90c6fbbe8512ecb59025177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ae84fb0bd3642d0fbd8c209998b46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdda18e6611cb67ab0128bd49695b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6bceb36f79d5eb83d548a2697ff3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b39a98b1ee65c39931d64d873f359181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a224c84d26e950b495c3e5c30d4556182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2328f407543b8f438519779a0a73fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6304035152e02c7904ffc5b9b43c1c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c81205a8883702827e74f8cbbad8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009950b4cc68a840aac25d5b3138436186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71328aefe50274b105fc73153f7366bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cd3287e2a91f2d07302a1d608b23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534d07251b28b412e1376c05c8ba9f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05802558dc3e3df75e1eb932e6f42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d72b1750148da9c5bb75050e0f068191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c153f35e791e6bcac5ac9abc42bd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc8963981c72111a525ab7390e3bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d71730b0dd2d46733d9692cea2eb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba182d54db3a93707cb2d325d3bd79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160f23983ff3cbca11ed5f8d4ab79df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c59d32c535c23abf5cc8796d2be35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8403f31bcb56a1bf9cd895c7842baa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c67ca61e980da32f21490a14e8d7dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d5b2a1067a0d31b47027b43f0d420200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec49efd22b9e6f090cd8a8b87b53fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b878a741ab67822bbf06be5225a343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f36500c639b6e5cac7f344b9e00a11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b798bbb2c532e6490ef33fbe18907dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebeb9b912c060767e2f0e5f17e11b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598bc8c6a58004f3e9ffabab91f4b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c776730e4b2ec183c6085ece9f92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac750b85dc0047a084e65ba46f852208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3170e6c6d0a158ca35bc2d08b8f390209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779481d20bb9b907553eeb1c01eedc71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1759e9ca232ce8ad8c000bed01624211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f215f1ad5c27dec297334e2826eb26d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b050e41fb922e506620c57ea60425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a987828745d2db0ad80a12b9095898214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da686be4e5e4c2c16ba338e9ed7e6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f5dc61016b58f7742afdca360ec6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554af02f5129d6bb0b2525811ba9eaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264ccdfbea5f82b84454ec9eefef8ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b67c1978ae1eae2b0e6d344d7cac219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a5e3afddd09885d3f6d165f2b98b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3164c8b73f8e1c80d0773edb5de5012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a2d13fbe913352cee4eac61b6e6253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc97e7e0cd4c680720bb0e65698abb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528442d9095a0ea1de8b7bbb2e76baa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1968b4653f101e3e8785ac29b49346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e74b0ba214ea5ac804cfb58afbd2627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdad4e2a48470f9135acaceecc6b5d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255010b154bd4556c305c3027ac69a969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722bd508e30c337ec9edcfcb9cc9eaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1d7f07a0897edc00063ac9da53f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040fd7d4cd4d495de6374862e0293b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3b852b1e4477afcfe54d577e80b0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e81ad717345fb37a4055f71df79b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d265b249f09f343f9714efdc391a0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0996c491b7abc5cec2c9fbe209f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6237bae8740fa2808494469ecb61117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639627818a083a0e69326ac244637c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5461edd1cc663b08c6e1d7d3e04c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128e8761fd7d350bbbff5bdc8755a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bcbb5d4951f22531514a129fde63321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58537695e59f74f136afd0a9123d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7522a156810b948238cf37f167b7cd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc278d63f6173c58dc5fc0fe85092f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e3233538eed45828de6c8b5af550425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac524a424d4889ff7238c9309f2d1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a0e6272b9298ef5d35ad60a7085027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82843d7e7fd7b71b1848c226e93bc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d8f03eb8586fc2cc71e1f7283e27729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd80c8d6af2c9e879f25957f15764d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143bde105cb562c6e19609943b9a69031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b51b3fd1d366d17383c560d208b4c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc5f3e3ad55108b3633974b12ae7e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999ad087995241c9982ebee80b257734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917853894f24a8bb6f57cf6863437d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef358bacdef00eacac26cb15b4dc3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a18df974938324502cf07d2e540737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f70c6377a1dc42f3560dd4c16000c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0f04ab9e9f4e1593d9a0eeb4d6df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c4e11bae64f52ac9f9db065a3385440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e4046bcf549f3d8982553874fdb5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd2c5c1ab7e81cfa811f6cf31ec58442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b0c81be965d4aa043a3e8b9da17f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054b082b9cae70b196ce1d84c1229544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3e1d1702d76d1f6671b1885ece65645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95e480ae8ee8bb04d5cca665d010fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997891474751e5823abf8307e2a57f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d919b888fd9fb0b8afafb48a2aad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1a0205201bd654e61fe6bcd428f0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccc57bbeaa5a31f7ee8dc459be2b8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45db80a6f73d6116b9192675be8a54651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89095bdd433834788ca107fe9e4fb3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a383637c8c647df02caa84f3a982653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766b72ecdce96c2757f939952f2df0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e5e53ca6ec0dcc7eea06787a0f2e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827e089dd496188e36a1e96b03408956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70393745c54eab85b68875234c0d580b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe84070f6d3feff50cb77c7eec64fbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41053f306c65cc715f7332c9e6997559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa25dc29e868163e8cefb56ecfcd4cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb93a282e7dd9a47174ad7beb9e05661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7267237ff75fb2d0fa6e34ced642262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa63d0eca6a22518eb9c3866b80f93d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0a64ac46539c6579187bb4c35f5b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3932304f32365a75ecd75ec5c92a4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b445949f94d092f28abf9d9503c3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7722add19b740ab3672a3626d340f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020e19bfce84e3cc1ccdff5f0234e1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540cf9260d87f2e6274383f47b6010c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107aefc19a50ef466ce98d2547b0b8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51540ef83d8738a7caa21cef3b10e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe39ab273e44d1df439f5e5242f358272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d7b8a6885290df497dbdfc73eaca673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fefd5d7c02290b88918688687076bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c67abff46cd23b02b3d9f486e731f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a23d92960e59e8c87bd76e5a4b749876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a6ad454a8cbfd883a4585b9598c9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d03fa31332925c308fbec04a1c5c4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6b6eb4ecccdb36035916e541d994679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cea763e85e5cb097b90f9c00a4b9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a8c2936887411d166c83729952a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e84742cd1e30bd4ff80a116d71d7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619e8b14a12f1336cf62ebd0d19df483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2e0c6c905090057bb6c3bc202517c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9010b97e2b09618e456648f115d21185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac0e03cc90a7d1ea420f79164e07686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db21f010642d836f4a541ed6823caf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d1e2bc6509d61e03e07edac40d5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872956cbca17f466f8a9030838ea91d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac2e083a8124a57cef26ee0726fea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338bb4c1b688f08dafdd5259d061c0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503fd0824ea03e2e3ac3a1fc5a96aa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e5a089e8946f86a39649f607cdadd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d93c622c1d1a90c28da94c68f6e2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3655c093d34e12e8043d855d26f5a3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a47de65f14638f9aa1c7555822e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c227d2012c5538eb28069e32afcf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6270e6359afe4007d8d75bd7a58e16d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94ee9930691f7aad4249f99fd6e66e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028b654bd40bf20a76d318bea322f51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e55ecbc891c7349bf1722bceb8c16e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edf17bff257b834c8693b94cb73023102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5cce2c6f17def4ea54cd81b391f69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202b6884c418f49fbf6e63f00825acb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2fd9b58ed67e7112c6fdbb0a1dbf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30335dcf69663f567edc1b39f68315106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029f843649d206d8fe78dac6bad670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3701761e3c6fc0bb7eb028ef228f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9661b4fe63e13c67c33659ce10987109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1517c046d6a846b3f5850f57815822a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9bcff93861eaddbcd1082b290e0b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c36490dcb2c8f532fd5ef22fdf1ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7107c3f9b09f70becd1726d95c3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60bc327c968ddfd4a56ba4a1b38921114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e411d075a277f6ba3d4f7ea56bd9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c676aa6c0a138dad5cc80e35411aec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad2304621ec5e68aa6466b5e1ab8f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074598bcb26f7d585035f1449bb4191e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bc62b036e72f6f1860ef31209cf7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89626ee5057c48d0f9859d99a43a9b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829756165b62141af66c8f614f5f5fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c1dc248d27f9957c70a820caba4f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c000b1334dec7d3057c2f3d86ac780e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af10aefbad1a347868d7b26fc6a573d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e414335c03f5eda2d0e26ce6154603125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5427097b4f60133575122a09e8b53cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940e4600785a7e66ecb4c1a3ed2e5f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3400e0afe217ee7c238c9c7a3335769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e6bf56723cf23e3cc462b09f4b84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db396f957c1f6efc6c5a8500d45078130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694b1076c337b08f5b02ee8f23f27d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cb8add7678c6a1b7becf46977754f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036117c4d0a318bbbc55fdeb16721ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fc8938330a5c2e064412f880a16f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781104451394d3dda266fd8b72b7c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e739db90a3bb7501e6bc3c4ce8d522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8358158cb6e47db6d8253dc6de0a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cadd39b6d0b11407ab85fa5aae40b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56acaf5aecddd94d90a0147e0ffdf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90428afba5d90d6b1a674c6b950585140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c3b0fe21307785caa745e857c8b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b88c9dfd9c5b7731567169b171908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd8bb39c5b104ce9dc92bff1e721c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44305e0efa19cf626327b73fac92d98b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801ef12d2ff3c207326ab89bd51dfcd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564e0a729d796423a9f3f21a6cc798f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d001d13ba668551867722c65fa8a36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af4cfd93aee4c8550c627c557b6e36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613918674e2e21113b8ae98a4ce721d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050e58dd409c17a1604ea4aa1986ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e86af2d4af7ab9a605188b07ef61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faac81a7eef9ddc7ffde1a7a5f2c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0163bf237761e8662f954a5c3218e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a3f4e12fcf69eaec7cd8bca168ca7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840df8e2a560d7d5a8f2be8be40a004155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f5b92191c7063e1bfa69f7f9e31fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54558aafdc9f4ffaa77843daacd0fe21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b4e1f88d7a847628a1bfb832a31a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049380312fc1b49ead76680d769ebe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831463bf28d33b6b6fa600ca27a1e88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fe5ed7c59926ae73b4b3fa7c3d05b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba067b7cee397061acf436a3dc8eac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d3c6275ff420f8d8e7704d383d355163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c717bf29eaac424464c8a29f63b2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d948b30c1a78f9a292701f8fc4781a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d0a70244286e6238088c1d89b2f5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da7e1e4d88d050fa6b334d6fe4a1dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6682f858146e8db5486db011c56c64d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ae3eca4188793810734e7dc4d2e04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad074f32dfc3cbfba294b23785b485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa85fb81191c1799d37730598db32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a943520a0a78b5a64f176ba754d2724172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668a95ef1d72a6d1275e5c6ab974b5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e7f29cf42e4675b18862b9af535e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056623e00a9f5ec5ecf17817026b436175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1b493af72b44a5b00fbd61da9eb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e4ed0b3443c5c018c6b35b2f9485f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e709a228525c0a4a26058fa5ec4df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e423d93e5199cdcec6265bef340ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d48360f5db2a817aca04532aeda4e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b81177e3bc0ebfa340888930d5c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ed8fc091c22b373c08040739d9826182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58d43200805a1278ab0c9e77f5732183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d08b19ba53bbc698af91c5f23c6771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea7288b592aca6dd1fb41e076505c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3bac7f5d28d75caa8d2ad84c3ba5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce30e07025d743033be04ff73bf4e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41467eb4697337d53ed91c811f64043b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b668afa5551df6695211319d4c6646f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d51f989503272aa0f1ebfc764c499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416caf93192c3f85d9cff3f46fc66003191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f808d903a8539eb32f692a13e8f1ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210764f8350161c7b4b6a958c10a5fe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05556e76dc38c91ee1830937e8c55b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85fc17ad661d7b49012660843791da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d81c6f87e44c3f42b0b3cf20152de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3bf0505ede3d9306eac3d083f7ba8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6db83b965de8061921af79e81474d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e200d9e424c1d7cedf091b75b3d1e47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46dcb9e6d9c15f9118c66601b4e2e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed0bb6d1e0a7064806c13a510aa4f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25722698ff52b3c0f6e730420e73150202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea1da63430c76ac91deb82b928870203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7357abe6f028761d92b45f95b2735204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e862cd0fd44de9e1c7162c0ff1ef7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cecb8257e1fd814220893748ea6f97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b44ce1249bb19a2363ec65b266c41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ada819ca1b49f67a9a205653f978e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec125f6bbffa678b57778f7f51dfad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ade04105f83ef01217bb12f53581f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b28bef54fd7a9e986b8ab5bf7e90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf667d1c5ea3f88fbfffa55df6cba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69065ea71db31fb9bdf246b9ad1a9d14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec75ea827b253b06c3dd68c6f38485214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e1b6f7775c85272016c50ded0b4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff286e0f279fd5abb0e888276198d2bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa41db445807c99685e4798a52e519217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf00898cc8dbd8a8c324eb2c39f348218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ea3e3f1243b52b0032d270d2675b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>