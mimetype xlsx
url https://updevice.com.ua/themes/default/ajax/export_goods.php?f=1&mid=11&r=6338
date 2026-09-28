--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2cde5b7c7bd91d9d7fae71d6ef00e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e938c4c11531b2351463bca7c7681a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90b8aed993a6bd091f593a62351d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb3069afdcd0f2728efb9ced008e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60007f1994711f5614b318144eb653d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4281fdbc56fcdc57fd3129a4df18c4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a085a9f4310a60f0843830d976c1e3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e02288855c998678dc93734d31e668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca8b2ce6db40a81fcb076305b69b279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62197fb400f5bd591626b41219a98010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed02a3a77f7dcaf75682ab698a4bb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b2b6bc85705a0dde8c3854aaab8a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c405e069d64abae0b758f83286ea513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795e19649c1abf2e166b891ff19a88314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd0597ae20d02b4593fc35593c8ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bba8934b8605aaf1aba392e86888e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea5a6f5f5af87dc5fa6131a1a4cd8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c699462940d6f41b481f1e301f717618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e16272a63074179e5e3f8fa3e851519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ed041f085ea5048cc101b8c425cc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310c4764c2187b3820ecbb9d0917ff721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee846640565e117d28d9d8af2c7da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa472c5976854d5fcadb4b659a1967223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f63589381552be8022d34bc39a3faa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00608e4b741a64e7beb16ca33b002ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14f2fa482f9a7a8bc5e6d5242536426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cb6a5bd299d11fd0a8e5b9535c15927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b5983bfac786ce16a00d1cd09c80528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a11561828e383755ca25dd07318fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d2db92f5b4ed05349eb6bb81108cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50ae8165a093bca009f743108b8b6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94db558680c26dc58bc667ef33c54b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f7380e0891552d4a0378d0e21764c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f98b0a5e59fcb6aeb2e8db0e66f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004cad0d8671e3932c7cc8c07a1040935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f32a109095cac75d586e4161ed8de536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568863c933d3a4e51e73cdd8e89f897d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554dbe6dd7a837e9169d8d4bb35f0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55230d919ce054214956ea5f2ffed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54b01e73978cc0f3fd4c8fba366b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca56a164db6d1ffda764463b44451a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a620dadadc1ada969eee1b672729442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbbbb8390bfc0d1768b8f73128e6de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee22ab8867a0f6fc252de1bac273d5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b6a199e847a76c20aaff404814fa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d5acd31f298a05540b8f5209650246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a61f8fdac09217979eeee086cf7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728c8c48e020e4fbb0570490d0b02348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ec5f2c2fb38b312105a96d683c00949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee63d5a9f39b2c028e570ea5e01ec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef9ff9e0a0c9ebc3a95719ef1cbb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366b59ac5284aa144eb6e4b03d0511652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e28c1c21a92ba06f6de4b787a35e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8b3f348ff280c4ab47ba21892b27754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13720b15ad016ebce11e7354db45ae0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c2bd1c31fd6ba4e968a03d18869b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701f0ae7cd05723f6c7150e903014bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981c97d5c4ee339ac0d6d06e84abcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de1a79f0e389c7f62c06d88ee42bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76130507e809708b265f744ca86c19ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba051864e6524adc7ecb64e011a8ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ecb458f2c67ae3701f8639b94fe962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d80c9fdd0c0067507f887377246ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e84b8352e0a41cbef404769feb01b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9235e0a3d6ae2e28a28cd7fd1d96ae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dee26e01c58280b304e551414bf9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099a8f1c697fef8cef674a76a11157f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edbfeceaf8d59118d889f28608590568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14badd2457938992294666578b8d053069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4be804b345ed39cc11934ed3e9ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b48d8b23c5b28a8a7e1419ba03a48b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e227ee0292508abe05bca236bc6ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af53a29b16c6307a92d5dbc0a4c116773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ee583ae11825b01aefbef4dc11d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740a3e9cd89bc504c602ff172b0b1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58bf093b8b5faef9d4b27e32a2f8f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f4882e8ce89676be9ff9a70a2e0ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576447875646ad9df7a98b19a3faad2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c244aa9fb68728c77fcddd0d09bc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5347b7a882c08ccb8a57dd6f0b37cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0a0d80ba42abdfd240d91f6b111de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4aa3a24589cb13cfb5ddce8e6410282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa66e0d74ba73725df25b30450b1ac183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8716a726e4f739f80106b2e394a04084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41bd3383d329bf470a6f79bafdb49a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca4c4e475ab2a86d0527ec6dc351186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234e1ee660526845dfff7d32cd54d0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d100ff54a5bed7f370660c7b152005888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9adf9a0931d889961f0b72a9e6a33c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc9db6f1dc9acff0cf5dd75f3894390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe49e66a0a8b86741d33541b919fad591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c03e0b7505e36793afebabafb82b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b56e1ecaeb35825be4d21371f25de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab3c1f7b2ea3c8379840ac11d28b4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739c44063c0e5df6d77a9e7bdba2f6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e40da97604b3eb7eecb2a4bac8d3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a586ae1e0c278d638327da000cea3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552102127c4d0ec1c46a3379022017d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069895176d96c144b8df06e35c592fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a6f731ba656bc8f992794aa87678d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30bc857668d1753e99ada162e01b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951d3377e7d5c45528dde48bb9a2f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98c7d584ece1d7818b10b0e801c13c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cbf9f0684d48c9cc372017672125d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f958809fd12a585c0a06af4759705105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a64cc5488b83b704a7c03273bd00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5531652d064bcf7c0c55b0f695a40c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded39d03a9c1d00e50d4dbcc7a10448108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24cdc028eb31ac2e5bbe20ddb76a52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb9e88b141d9464b9944c7ffe2ea5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9a2cc6a428fdeb3175b348feeaa1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681dce6f286a68b0ab77c9fb3a82916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012ae52645caa0570f3f71a26f083c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0d893dcb317d3667ca31d1e59ffb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b1994be831fd335d43ad1d93ea6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea8011021cca94a994bb32e790fa6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81afc0a677f29a0b9338da43112cca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17e4873429107bbc4141e7cccf7a09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3ef907775ba0d33014f3d404a082119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc65cc736cb29612365d5a3ed072b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39994941f21d0dcf7484d6759389e522121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85213799ac92bb25c124c42094db9122122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2bfef047fc35095161bea87d1742f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae6a233c2b9eaadee28a3d1585e22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4149e81929766a88f1416057b8a4c15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406b85a7e3f7ed167c2dcf5b742fc81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb07b02198535ab20fbd884e6e0ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f521c999e989dcf502d781ca1903ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17146841513567aa183e1ccd6946a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b142ad91d0148de9cce258ef383365130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7550d86610fc85ec252e1aa9a7921af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd769c9d5ad2d4f9cb8b03987e6d76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a9170fe30c4f92fcc9964d26f67c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bdc41700f991eefa73005e92a3d63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ae353d2e2b57db4d63759c7875da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebfcba524ba7028efb0d4d6c914362136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f729b15c1d286a41a24280256362137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177e09bd4884c6154568531dd884647138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14de676bb2121b3adff9af241b4f5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87627de48cfb73881609b05bdf8770bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d415bb408dd00ae2718d97e89c63466141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e81f37b8a075d21e966e2b8ab22259142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f4afff189871d95ced988d0d934f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d8cd05a4aec799d0860235cba2412144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e04dae14ac0f2d3ebe61cf1960ce94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b860cdf5ca365c377569b7f09c21730146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb17b4430eddd727d91dd818a73b3a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42eeff23a89a3eefaea70e9296e77e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310c6a5bd2f5b30402cc0a38e75bff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d3d10679577e661867316b41035a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14426cc6ae97fb0cec5cbde8d5090cac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb931bfaac649d10759ae5158104bdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec681385f146a4128a96b97af0f886a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9855743d0de4f20890e12d6f30c7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf997901dd6b38092142c5b677ec1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc4db5ed31ac57e71a9682d6b41ee1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b6cd9323bf95fcdbe50714d40acb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a0af44e92bb6dc27f2d2fa47fa43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866f31d5acf2d5ebfea547833f019f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be137f5dda4b38b7e1577b615949c100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c282e554f4a87834e349b2cab9f108161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746f9365779b8edbfb45e53768d77e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb7290f4e2d0a0c5e39274722ae370163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d394afb4122bf4c36f89b186950f59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41937bc75a4777728f611e1b4b0f1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d0b68a2cbb13335f69295d9259c25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a312b04a6648b5308e867854285f0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc41975b1b8222dc8d8a15b368669168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14206797482849e3d68a0ca98e31f5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67215535f4752c2f8a58bd523fb04ba2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e4b467e3154509381471435b4054e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12fdd052441ff78eec5dabaaf363b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c46f78e4f28522574a7eb66076caa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07734a82a957112a2814e0ecacd82718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec014c4fc8e661a5f0460de258755aa5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143f2dd7d37ffdbd122bb440d0d828b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92996406a2a2d599d177a1490428f352177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11168dbd6290f04a1a92c2812a3803d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eec6dfffb173d024b4db73f75451d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc9b4976f9210f0866b0d7932dc6e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653aa1c81ebdc7d73643e6be1c42112181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ecb9aed8af5c3878fb64b17160b56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a91c622e5a4ed076e206c646bb2d4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd854ec2353b90de754ff3e59178429184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3646b723144a606306fa7e6fdbe6bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ef42b448ca68135b5757466517f4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bba1d1bf3ef8c57b02935503c41fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de878688de9c0193f36501c71f89f02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14d09f018728eb5ff6332c8a6e884189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61bf10152ab10499a714bdb288eee0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242401a1c87d49c324acd96f91e0266a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f471b995122f8e6e7116c9b8a3ec15a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e713084b3a5b987220042a2bfac2c53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9596906ba680f836fed435c5e5918e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e345885d6ac907152978d7803d89f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6cfa541b129d682e0e999a76a4ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee680aa33c8951821a22b416c9013197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3e92e7890a3a7219cf026419ff1d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e3d34d427a5b6242df6a17d382e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60651e73e9c2d5cd004fdaaefdd86bd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a676789328238f4db1e8909ca43d64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d8f4d8458d7e09e4140a171fde26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198d9ce3c49aebd6f45141b227ec5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf26d7ba24ebb267eba4875c85f9d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c110954eee1a7afd5d1757690cdb2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc98fbd45754fc3ad2151cffc02b55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ecee02fc3bfc668e3d998ec741ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bfa5383fd20f5a72fd8597751beaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6fe408461fa82db396f308efc5c7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84c99242370af3570088291bf4013210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287281ee023edcbde71118fdf7a2480e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a34043b1e22480d1ba3201f5bdcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b55096a9de25bb228af64aa7d9fe57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971625857eb872554a1cf5c4732c6b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdd2f17b2e085c79824bd6c6a98ecb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922e5c000a1aed226328e99bfbc8d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b44d2fff881d8f36b8628389d01ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b47bbc884edd3b77035e8088cdda6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab00da548cc98539d56010aee90af7219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e0c1136af623cf1acbb789c860bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab945bdb7282fafbe5972fd3ac62522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e871da85e914b898aeadeba340d9da53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e35a2422431c77c8dda9588100e554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a6eef0c80e5d62d9470bda01c2a4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3192523d5627b886d493aad3723ccf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6eb5eb9177f72ef987923b82218f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a419671b972dafe26ffa4bf1e2028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc8088503a08e43235542f4366ea99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b379ba3ed2b854cbc4591b3b05b5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97cd86f126d6c750cdf75a4d809e3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0982ee696cbac96b258e250d4b4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3915bd90eb9676c49e3eea1531a2cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d4c17a4b43682e77dfbfc54db4f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a8281b93c88a1cd1bc2d700cb04015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bde1d5ea4df70e3c3a23c549767f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3625adf9ad16d23cff5606823f840617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88f43f4c7ace49a42d10ad6021526318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c5430515f0511f42e9df2229e75619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb930a2126c7cf3c82033ff0a8cd3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b503ab1759a98a735abaa73499d4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a41c0445e3b2690741116a29f200222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaaf0c35b3d5111837b433ee8a2c4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb094942f90be29285fb9544eb30ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b88d4bde2cf9d0d23d3ed76ce08a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978810ecd10e8f544a1b91dd1fa786a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462537cd33cc1dff7362d34902ce4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d17e4fac08a8a9fae093673d0d75a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c9a5c492774937295f8202f42c2f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc970c7fde82121b288c6a1e9bfa0b0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae79c7f9b16a5db0394b4b4be32c52031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6f3f438f6509f2b0af8e56ec9508632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482918ac0dbb398b04c3f249a04e24b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cd2d5db4b79c3c22c21f0d4d555a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473aad52ce49057672ef7133e7b5bd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf85de5130204fbeda35128f7b1a5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd4ce69044b6f0b0eec12c2b90ae6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0bbb6d6c2e214bb1d2ddb0d90e91738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f11c41315fae6c4e8db6ed27f77fd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeecdd035823ceb709f99ef0932eb5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1473fbb2c185a8f045a81c4d6d5c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511dfd2bf4d518fc67e9faee2d0f4e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67246d568e670f77a0ff3e5b0df08443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83923f7019ca18684e2fb17bb500cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f436857a23de5a4f0053c343679d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab3d299402e6275d32539cde13c4dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131b1236a87d4230b80819aec7d952647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c4d01fa899da1beadc24fc2a9c6c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5361bcc33170f4b4cca4d56ed7c2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c31c4b43af2f323c330ab47b7a2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ce300814f0b4834731703a3d6ee051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7da4829abc16df7c156533fe2374152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9369bad71d98c9f4049a2928a8236053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2301c0a1ec4c979ed81bcadf6d0f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d120fa5fefbc5637b8ad6c81265cae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce8cd856ef0a4633e38b6d95d7d10156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e311502a6f1025b61ff01bf8ff1fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b075b3c9a2f6cc9fd635e6f19f3eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92a054b1aaf4ae64640e7d9d51405d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7987ff962ee7b80fc5a42e9ab69740060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899df21a2862acb9c36a76f17c4e84f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418adce44a8527cc2bcddd86a5bf2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e24466e5749033bb3bca2fb21baf1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba48f06f34bd35df9a8f8a3e4006bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71254ea9f251c78ed55aaa11584f2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149404557d9cf1f023579405c6bf953866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50cd9167410d9173ee9e19f7abc48a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db5f8d1618034920991487d10ce32468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c065acbeff912b5e6c2b14bef0fb4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bee7ac4081caa9cb64c745aef0def70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f67e9e380c7a97fdacd5118ff0d4a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c2b52eea0bdeea5a1e40df8041ea572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fae14464abd83e316d98ffb94a9b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44d75549b6fe5041963ae557b295674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365857e69b99d8243136629185acdb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33215b898912db6768d6430a74c850f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3dd7efc80000231f450067d39590e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b27e7083b5e8dcb91dfff534edc5cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995c484cc205cf2f182aee74071e1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6a451d449dce3def4e20f049352c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2829b7dccc2f4120e81cb5c8fe4892981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f3658c3c655e51f5a84f714d0c5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc09b9f1ef0e4b2ae0e2e248bbe5bce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdcb095a0516e15e27398b79e9357a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50724ea6c37d1a57da5ce7263153227785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8dbe82005eea2bd9e8e2ef74abfa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afd7c3970f0bc90160fb5dc3c0841487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800a18a0db00739ead1e9429c94b9be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea507067861e09808bf3d1fa36205e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a7a0598bc70749bbdd59e4ec601a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a037975f8b72ff21721eaeb5f95791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133233d874859ff8df8dacbe771e9f0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a622c480b1adcd629f53098ba419293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ffef57fc5c8090e762c423230fb6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477f1cf56fa9a1997e3ee3a2856ac7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61caaa0b32f7774ba63d4852d941e0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf599b4f3e8914897eee93c46b0a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10257f578db92b58a2fae4cf4093d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c892af97944b231c252701e0913299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b765d7332b1a44965138134db564100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d145d746378eebd979d6a13f973b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b0511276fa50538c3d0a9e36fe407102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199717e35049b36e36177862360fda6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63979a6196e41a17df19c09a109ef1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facf7ff92eae59a58550715a713936a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918544098e6fed0b69dc6b2a658a493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4780b245431c75066aaf6823c03d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561431e795b3abe5005cf067e5b488b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea3b95cf766c0b18175ad9e6ed3c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732566ad44756dc9b24d6c344dc1c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa2f511dea4da74ad10805f9da7898111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31910deeef6dd5a6f4fe4c2360737e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0018b470ee87b104e19dd7793723856113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f232d5787bce478460f2f7abede8b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f4b1cd59c37143a660f16378147bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17464650239516c531d9f252e16bd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b1a8cb4e6ad8b3f8eacb5cf40603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437c22376ce9cbe6ce48dc8bc09319118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c82efc290a526e3e81ab3991650928119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5d799d0d786c12b8d59cb3d4f56b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f0d442d1dbce71cd4ea691fe3e242121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d1a6ead0362280f4788ae62708c1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f91e24a494f5e7e743ba53276da6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70ce5c501e95121fda18153d7aaeb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337366aca1fbdc53e4d0ea928645189b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c4adf6af816bc5dd9689bfc272e35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fb3abb55be5c4a7bb8eb3f6816df6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3fcc89a0e198e0709143cd7153b68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d2016ff6dbad48fdcfa429d3b7499129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61b26d57b432709fb220b178b37bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4053cdfe827cccc7798a48f9a12adf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506860f8cc91b527cf2b19385051a8f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a9bae88bd722b1d1013c967c2e872133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae2ff0a7c2aa8df6aa72188919b0c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb45bdd8e0ef3791173745e310c6a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef16549dcc81cbf21c76f4494f01fef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6526dfabcae216b0b141fe4a04abc0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032287542bed4b8dcbc96961119617c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1739a18b73fd00a91b7c863b1cf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6431838eda7a5dce3b77d8990292d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c25bbb8f55ae18c7b3943036401d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97f39fdab981ff58c9e58e9a074f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269ab95e1d1ba9399e3c428a256284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35492c90cc2bd5fddd6dfdab141303144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f78c7713316d02b9f94fe6ce2d472145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d94496bddb3a3f069fc6681097f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32468911bac2994d01c8ad84c52fb6da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e403ca35c2086676c9f28130079b79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1537cc4c882bcc652cd4d626d1de5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597735e90cd5298e876cc9f4a857035e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a34e924affb7463ae498c4ccf0187151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9891e27122eab3b5e67e2b0d5630aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf453c9452a6ee20b8f9a913d2d507153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adf9532553c0a6befdaadfde141e83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce864818d5d640303bf970a2635ec28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894be92153bf99fb1a35d8de2cc7ebb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416978e795750f2ee2c22d457699cd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb75a5c55e5f9a725f6b17b12445b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475da78f4c9bf316a15441851e89e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1c455dd404c88de826a2381951ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175f1ca2e48f33d4751c9681ee718d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6956562cf7f89b22a276688fb3dac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd475ce3458492f207e246ef074d3a9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8ec7d41cab3df35bf4dc4a86c7b58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceba8dbaae3acf116e0455f86c0141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a77be390f64cdadb2ba6799855891166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83af42ebed4722ac473d6dc710769da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f45a9b543b780f49cf45b598f7c236168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a37ba421846e05ee99aad033a3b76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d24e25f7aa966bec6cd833c207ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7950e1661511044680d38213ba0c88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73617aa0533bb4d30d3084259a9e9bac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514e4c607e2d7e7371f38490193a0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711054d9b95cc91a2a41f873070c425174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aa04df12339db6ae898465dda4273175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab929dc1a613dada94f8031888fc4e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d057888100f695412babcaa644490177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a65247c1db191c008e4d5263df813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5616ed1065027485c6efadeeaae96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a477504db18fa4164c5ae476db90e46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc13f4308bcea1be317a5e84fea30e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60da5ddc8d22a6633f4e633a46d314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946b781696a3a5bc0e463eb8e639f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d244f78332a8617a4bac219a7eb61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d8108ecf33ba1a322c990f890d20f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397d7b51ae836afb1ea45c5899b1ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8f5d1f6b5babd8e7355827dff19f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6eaaece217ee3143cf658b0ccdae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0ed6370180755b90c78d6ba4a27d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694226ece00a1ad47a6f0dbfc410a74c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712993ee6be2ee5a247e11c9d8f893bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5161463b31e773d8d6283ad9377ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec6804eaff87ef03abe3c5383e4125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6bc57db7f8aa4ec151ffcc6ed586d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdba789ca9e0309130cae3fa046bc94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e3796d3ebad95a60c8ab4e4532b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd25757c4646811beb442d537d72dac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf2dbe7875c225b0cc305eb06ec22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba71df6205a5c2c61aa461f6d8aff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446048c09af22ff02e78b7039c11a1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161bd64f3356ac9aaa8c83d59d59b04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7b86b3e35493ffc1ce0c48a566158202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3120053c5e0ed31e9a95c02fa90163203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32762cd97bbb818bbf913cfece51a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f33590f695a38403538941a05ee9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ce56860ed4b49909a0185c0348b3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150600aac09d8035997414e8b3996879207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619438fdb2b7b425e536302e3573503208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e903a142ba96a58c621d20820e47a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4e228c0567c546a035b991018713210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739255b1eff97a874df301a019063b55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283877554f7cc42c5017d3649b3a3b15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5b70fdcf61925541ce3b41825fda4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa5c8da9e26ec09468b2654a76e97b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c58a2efd0650d1ccec4407fd778d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb3005e8de3b7d18c0bc62e3c245d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b88c52f5911c74fbe37cb6c8fb5ab9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7d0baed1d433f0c8728439a14a30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d570c76136d731aac3c575cf9ece4f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>