--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03712d31f2fa1f7941afea874c134be91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14988d13adb99cc450a8c0ea5a612282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee612f7d3cf35321ac9cfb2915b2103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395c4bfb4a364cb1f0aeaf3f4606ee24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fe1cd9880ccfbb82e578f038883ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f563c84e6f88ed2cd0966c851825316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2486e7dcdfb55a5a029e99d5684837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1fb5ca015320f90377e714cf0ad598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40daac6c8a92c93dd1b8acd2392bbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd49d1d84296ebf220663d275d68a4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183468367bdf8de8ef22539af0a41b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be9966e500d09b5a368589e82e98a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcc4bec60fd38cc5fd0aeb4d10abd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c6a629fc4c412604d6e69aed6865214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81054a3a6a01f4fd18626a5b2d0b534215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374a53f66a05d1fd1de5993333e5b8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc0ce3452e9bb4847852472559acd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c986e1552205ced4cea2db46360918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c56ed9c1224ca16d79e115336517f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829f02b5f72e7b444f38f72a16f1c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2bd5e1e7f3524c0227519ed91412a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865090ae97acfdbfbde2017cc70d85e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c55b23c39f28f874dcd2b89d2441c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343df8e86a5319ed8bf35ad992a13ef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecc01956ce0c4cd322cf33f172826825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c9addf0d3b751c76abad98afe72426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64641be62f9a60aae58c7ba8f8a06fee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba36e4be04b28a0b0352e6c90012b3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586852f5f882c586924bd9921b2358d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76037fbb27f00c367e78ac1295ad430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee21a6f5fce5b41f0d4dbfb49a80c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695d9b8bef18736e9e4a9f8315e71f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619847ee871311f729f9bbc7ffc53efe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e22b334c7805828be60561b662038d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257fc5680c84acc9fc8a23a7d4af5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bac9ab72c76aa414b336f93987ece536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35c092fad4a883a0c7258c7443a18037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33c979ef4422e7200d81b23bd80ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620a0023579f3832fa90e813d57d20f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374edd33e9f2cd05adca1c5b77b19a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36188a77748e2665ac64140c043d8d9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caca2f07b2150c887fb5152a93ec45a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a70ace96a4fa7a633b9d9e670d3a9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790c555dd366831459463ac20e5cf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0075e51befe55a5a2ffda5bdc6478045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb804440d0e2024d070876c095b0d9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b498331477b35f03a43cb45d3adb1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc19df9016ecc61e5d22cf3d8fa8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805354971f86eea1c86fa69fdde7328049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9ffabeb590d9fd86f51126cac51150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc098c90421b187e1d28a923a44c3c6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5652a99b02af080c14de255610f4c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817821f574f076129bb8de5b353593f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365abfdd773f6e6fee17bb038d4bfb1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca554fedde18ff00189d676fbdf4362655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a4153b0a060126e02e233ee6e93756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84fa0b527f77edb2a6d62795d608ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84f26c65eb04dbe1f24a66ebfe59d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c5f700b90d99dd50b50faed6a370c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b59c7aabb95c6138e3a2f3f2b544360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f740d5f7d6db70d700860370ae149961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17d0ed1c35a45ef2a0534f049bc2f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31920da4de88af27d7b00819bf4744363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f388ab043146ce42e071e3d6f76d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d9e3db63bca4257fd0fac7fa8a68765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe2aa66fd34b05c0f82c566315ca266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953bb97482e83a96eaf4781b18d396367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4655afe42979028306522d114c9a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bfba9095392d615950aec2956dd2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa97a82ab2c0333c510f0505c66d7ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455270bc443cc18c3e4418805f9cbbff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd528667c13ba334524142c4d9ea20c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83428166a265cc1d3dd84fd3aaf95573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702e24b4c519d9fe68634f35878323074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d41ae117d62f3f73c9cfdb7fab5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89774b634c4e1fdaf6d746b5556270e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727afc54dbca8b0cae9bfee176174d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91056d88707acc7fa03038666b97ab0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da601b2e7a1e0c13526c566c6c87d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106b4676b35fa2465befe5082e1dd6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf58af4cf193e565c865b4446fa75881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45435072a9800c3fae544826a3fb622082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7995406f637dd5d2cbe9c2984a55083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beba238571713807baab0f6e0d6d85784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940475a4f0532531e80431cedcc7de2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447ba2a213ec89d81d0ad257685e5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a4492eb7c520df33ac3656c84b78d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f05431529fd688e0c5a6ea7bdcd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd02433e4c49ca5ce73dce2843ca8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646ba1d44f76f64696e403ed0e842d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed50e6f4b834b1983cc1c7fb17c0ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd007f667862407e66dc50289261a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949af7c85df4962c148dd660d82c90393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cc52e141e5365d871b8f4c713a4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb39649cd6eb146f792ccb57b4604295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d134254a3aca2f0fe5a3be5fc0ca096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce07601a57e64fe6c567e31607151697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf687ef3a143b3343e483cd80bdd2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a56346255cecbdaa57b3373bc9b0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712289dc63ef08198ef233d7418213bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d40d549d388a9341a8474cc6a732a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0a750d677bf5654e50f791c98465d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee56ec4c2c22bf999d2f25a0db7d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15648722053d2082e342a7cdad202743104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448429b879d913f3d8a6fceb0cbc04b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fea83d338aa1d6933811d67d22d3a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec438306d6cb10414243bd692995d80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878049c9ae69fe2746192197df27cac8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5406cedbe53aab257b273b4a2028109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd640e06fbc666247d5f77b2e17bbee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b51aa5acec66125b4fc1a7efbb2cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24538881f199004704bb5d66a490cebb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31222961a7f1adb14433e628ca329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915729bc4f45b7fd25a7b476236a263114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b958e51451926df667bf4c8e6daab08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf509757bb2283dcbb9e5115f97ae9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9da49768ef9db2b461bd9b9fa9bb15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8369f992f9fbd8c73e43b20f0b1c8dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d434305f39a17478be662608fa7e6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d3ea847fefcef1ad94bedbf56f3f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26616a4273b399aee3bee81d42d1d9e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a10964934b5ca25c4e75125d383259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b4ca8fe1ed4f7396053f7300576b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3670a5d2a393fa706ef898b4bd8fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb6804347f128bf37f71dc03d6543f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cef18b543495a06efc842df3e9c86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9717cd230ea22123fc89c404dab5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a8142c7f18615813fd0edba7c909d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b6a93945c89a6d7f961c13e09027129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e052990bea12f9e945a47ba158b2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c26c265310ca2781dd1a7c1b8df09a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2058255bc5d495fa96df0e94f149b76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e9680d5982edbf92248108485b711133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cff5c4d170c5786cd1822525bd69d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254578d6a3a2951dbfbc62a2b69d91d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36880d84f34af869881eaf95bcee058e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf8291534d1a49ce02b074efa92871137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90d3a7b7ba821a6f69ddea875e03ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15780e2a34266148664e2a2ff08f7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76580f736eb840255189a8cc73d0d270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8989759b5a4ecfa0c6466ac616b8537141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468828212e513ca915f0fdd9a26d2b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f31b20059c7d24d6a545f040efd35f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c58d3e4177cae278460b4ee21954c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5fedf44e0321e0a63e5a9f7689e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db41e95e030d6d5e14eda81b90d1c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d33e8b2aa716a96a3de5cc796737147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f981682e46a2d5a444e90861f12f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8716a6e6f43d3a9b3a37c58e9642149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca9b1391187711d351eb3df2462d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c1deb4a0efe307e468bb9f6810cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634694f0195b802f4739dbbb6fc18e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0297d5e8843573cff36edaac2113aae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8bef9580c9b205533ae7b2e63c38a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06995b2b9515ec2ef53f57864fa78e1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2175b7e47bf1f7a3a19adf30c894993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef29947d14bf23f66735aed6a77730e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009b9ba6c4d52b68f6d8ad64f8b58bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5425a16f6c75e28c6750ece979c739159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19452fab3e5074c7de66587a9dd35f2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8835ac4b58c4279b424f01e87fe12c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fce39835b29e02678bd617b38ea61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473347327a824efa7712e44c6a35ac6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905fd03df73b0e942cd65210834741164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ec4c896f8988b911593e07b626b0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005baa7ab7f04ad3de2d38d1e3e02a41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526293c6b3efd00efbbb5e99d39fcdac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88a81d883633ba75424c9a04af355b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a384eebc1e238b66ec3d98df2632aea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039031af850aab1900a2fc31dd311d58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f431440a76811e30ddf93e7e04db942171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0de04e25e24417e32c03e7da18888172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f6593adc7f30a1cde4b1bab950fe1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3f9ed65427cc70845c7f62ae57ec5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20c302ad9d32a90640691c8ced2e67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c4bfa44e6fcbe0aedb9840f0b1554176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b65392ba269668a74fc05825d427f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc3fed4103fa4fe684399a11d0fd15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cccd2a2258dc7656c8a88c1dc41c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a696c8d8750e12b273fe4a6a2b1c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0fa7da497cc24f52f1e3d8b22613b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9cd9cbbc3e12bdbe01bd95c3db78a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3030d6d63b2963f449534458311b6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc5dca64c0fb2bc80433385106d590184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef677f45b4a50e14462285c6089c121185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b0906d3985a3375d502f583700042186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2eb611f658828884587b1097430c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c376fb9208a6c0b523ae74e5a22336e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09d617d1ed090ab35089c4bbe527d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8340390cb204cfa10e88c67ba500190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda9ecebd29ae3c16c29292dde1cf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9782a6c56393e6eb5ce6705e5eb31c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccb909be23da62aff2a03bdcf82e23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dc03d9f09c62aa44fbe77ef8a0e9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f58c0b3bce155284ee466ef64257195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885c4922f787ce8faed64f5151cc8eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38370027c6b6f4c8b82c98d52de37e5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acc508fbdf58d513fcfc927c6e1de5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcc9a6564e09db54a6127fd7f24f08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027966b890213c081f4f919706bc311200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4aa561dafe97b251b0721d2403563201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d38eac9cb192b6ad0a6c8f1eb9ca3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ffbe836bac2eda80f481c03e41eb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f2408b9584f022cccc2c58d7bdec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1a4e9a5c2ee0e93e5f855369f936e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c2ee88f7b290b5447c74c31636651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf116e2d29ceefee71cd9e1a86c846e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae20412ed9f18c737fd4e00335b8259208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec54e286fe25ecca7989be8ca1d4e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fa46646ed48902f37f2fa05707f42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3358d9704bab79846c1d5555b52b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d224beb655531048e7a31a00b261212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3978df4db290e9cc9d2e0a846899740213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa22456b99a0e3881a270ab7f09d2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f34b09b63d223633967e97ca2a5bdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9959984a8ca6e7a4b597d5c283983216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7189ca4e74166e3361f804a559ed1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b388cfab0c5c2d9c2a3a688653182c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65346986087a32fc8a8125ca4a6061e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4b90ed44767fc130c54c2953d99671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d9fdac54d5b7b4a21fd7e1e099d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba056edd2bfaf2c723a400279112a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d330f7ad32b116be7cce9f644a384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2e085b13ebb854ef8da218a7c40c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a55a2680a52c02a11523fb9383fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564270e4bb75da48cf3b8e21a365c6687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f8ffc123f5a65a44e12ea804b8308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee28a6a209fd24cc92f06c44b48f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910048098fe6a071cb60108d99e24e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b06b58b58076887c318f8cc8efb0a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002ab4e344677dde6b3f952961cdd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9ec694cbe42494a9f1f0cf5987eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cff2119f78f40ac46d3b84870aa3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a932d308e786db0e8548628323b6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e2820fd1d5a95f4418e4ec9fdb6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b60ae21931bf7abc7a98235d2e66017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c6aaea96ed1c22e3608d4c98af3e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e760f9b8c7a0e9eed1ac015f49158919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55252d4772cee1636e7b58715a34eb6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0e82917e46b623ca7481129aa9e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e925717a1983eb0f267dbdc30db3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d31293c40bc02d5de3c2c8d1301d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e75d726e7b985b1990871258b9ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a15a5e119d6b1358266040bc0ce8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd6588a3f73833a673dc5c43d8a66026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4319365f75ca15c800199a558b51527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23390622ac93e5dfd084233849b7de7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b20b7e28d4c8977258372ed933f0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556a630acfd475a0eb902b57b65530730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ebb9312327de55b977c3125ed5cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca08f8247e4c54f8c3ff16e5327bbbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6535cdaec291c26cca485101722c42833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c35cc87e67e6a00dedd10a0b466534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe21b8e03f68cbc03a7242d74f8d2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d3007e3226037a3045fe21dc85b3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588368c31f6b01da9da7a593e5a32cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9660a58a70e71b276171f358cd188f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e9338d135650ec53bffe25385ebe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b78cad7e3ca4ad2d208a372a0528640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35c14742f88008dd8307317392f3e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2e8b866b3170f3ad04eb4cfed323942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cceeff467f908cb21cb11353406b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7ebb4795ae5e8c67857e9c37736f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3e0ccf578e52e1e26271c03679b4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ab3efd833855323c71a969778f51846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc1c5db20ed670e090dcb00dff6ef047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e947d612d909d2873294fb2fa7a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2092a1058d1c0e6307c9b9e65c00e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf7fd30eb1bab70e627105f7b808bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a6c174ea5cb4cd741f63681be6bdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e0a65ef5cdaf31bd752d3b75a96c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d63a3d49739f49381ce5815c99c5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31348f5452b694c9b0ab7c1b31bb53c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e2322f21daee32f521505c18bb5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d8cdf88210ff7c48e73143ad34a9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d4790d6cefa91040c051c270315df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40720612340549248f7ac258bab5a1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2251e3b10a3b2cc707d0c94a0488b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54747ddf206be7d47eff2766b19ac31460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599ec9861ac93b2eff7c27434db735d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b87c7d9de9d595450b3a373d60bcae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d6c3c6aa13929a6769fe4d15a6ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8103edd2c40e4246c3a9f40865c9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01a835ca063e9a01b018416ac4dec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c77b5a68283bb4ca04b584cc8e3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97c797ee805778cf8e8ea2efbbdc7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1cd242be7a2d4e5fd2f52c66ef0b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40117e6ccee3c68425acde11cac0249969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02d338325a2ab3d9ce2e4dcdb9f21770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110aeb34758ead4620cf58e795bab8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5b7ad21f63fc53089daa18b6f832272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f809719d365d87a9a82ea1e829b3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e5fcdb328bcdb90d3ce9af2db107e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935914ed9f14a10ca3a07268fec187675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9c2ed5f9c7bcdd25b52002c81b48876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c6bc7febdf7f773b7d05caf503fb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e0e1c2445af6d00c4a9215b9fdc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d470d34fe1cc6b3169abb7fa8baa679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edddf7e2e00a07401c3e2257bcade4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b6b2a6a0ac516424db3c08867690e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597ae031385395d2afc7686de49733a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5438b6e43ffb2e6fa4f7eaef86ec483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f3f40b5a3c786dd88d867b40839284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902fb379e8b81d4b8f4c6621b59c7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c07fe641a506c287f8319866cd468086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4623d279a521c77e398b2b7a4f67b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5d3ae0e65fd91ac5f6ed928952d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b48f3369251af454088dc1628bd25f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b822fdaf22ed3704c3e84d73cba6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29b37bf51dae73cf44e2ea6e682c6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ad2bec471539b8c386674b84cd2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce6a43c464dcc122a4d01a210ca2aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c1510969b1afe0bae49a779aec7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8acd981642d07b201bba0177c09de395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bc59546774db79941ab54bcfe220996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dfe5854f69d8bf66107803f24a61a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fe60979b5d754a4051e309bd4543198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081196effab4f418403628ade474173999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb107a738eb4422f3d16c0615ebdffb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1553da3217128cb30afba387264926101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296bf1e2ef1519dc8ccfe072ff537fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46933330251ec55d5b7343157f803f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b031b67ed085d101f8056c78a08c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc7d7892b9ca50f2ca9384c4d69adf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddebc6ed179938bdf9aa8f97ba8656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea692f68788fd223abdbb69896e9b1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05818d14d2ea879a7c002a8cbdb20efb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a204cdcede8561f4f31f24b42faf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed19096b47222ee9fa86f639301f95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a5f55ff1490e17233276b7e54b509111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5fcc6108efa2bf68753bc9b68332a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf683e650bbf5c19ccb41a69f3d0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a8791b9274b6f6be42ced0cf87a8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d5c24b32d79b9e21f8d8fe08d0fae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263582597b0b92f55eba9f4312a5b4cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d559fb610824e10d4445d89fdba3b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ab59a181eeab114dcd8ce8374d96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eaae4d9ef7339bab76b9cc0f8b6dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25431d45dd4283ad5fc78f4d0769f69b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40875d1ecf1f90bd47ea4a00ffed366d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d21c00c9ea4de52a3362e5f14110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db57b576ad3d75c668ff0ce4f8fb59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef64298c17d94cdb5e2234c4fbbe6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88f32a3fc902fb44e04f085ef62df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe224953f497bbfa55a8a2fc3e821c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf11b4c9faf61e482673056d905b0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838b4188dccfd21d00a9c072d2afaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab214d34151b644c1f4caca3f7879c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a533e5cef52e6dda3788242683417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d15121bc8ed21d4da043a633d31aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012833cb7c227efea066b7384e538f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b6b456c0fb43dd65615ac304f5fda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501090485b771bf0df12bf13791c6ecf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ed17f8a321125681799a25e91ea5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00e27813365a1cc8715bb7e69ad084136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a501ae072c55662a2b263c87c14a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf226a8bb2158939315c9bc1d73af5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b11871b8d19c53963ecbaba87fbfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c64a65b1bb614dfe9ef7548399975140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b690269059a3caa7f67736e9f90f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fb6f38af986ff6f442befde921d96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679497b09198c3851fdb031e80d1e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550adf07fe89390cb6f5aa506953de3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270bd5b9ee831082745d2a5606622f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26754851cbceef9d9a4a25fe6d28672c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367e0cd884e9053f9b4c5bde7ef716c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407fe33dffec98a182b3a06d2d1b41d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f2e1b6d19c172218ebc508875afd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a79e2ae1e8fe20cd425017f040c153150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcf7c690faaf033c09e89ed27a8049151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc3ddf871f3a90af25fafbf8ed45d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e049a6bf80d3a65b091f228cd6146153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8ad32dc41187dff9d86243b9e1840154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf20b66cfbe6d4a97ab498236938c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f45bba8000514e28c415d0e1bf616e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad2ff2d900e9b1e1f6320fdceb37e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f27307befc7a247d244fc29f2e97f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d89317b9679bbbd7249dea0901c9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe6b2f85d625613cfea220980c37c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c407673462118d7d25ff2c19403abe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5ab1a1ffbed54dcd1e98e3f41b26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f299083e614b5708bf9b484aab6675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab0c347f6b1c009f34c8c38f996624164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d394501da690fcfb34ddfd0d0326b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbe7d6968c6377f3719e141843930e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96f03d27b428e6ce8aa5b8917c1e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f238f6693d552d739037789437075168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3378452861ffbbcc9b8c44fc087146169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae1740159c2e2c366f2d262a7a457170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b62e340ce47389d771f44566e9c3a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20511dca53f66616fc3600a1d946e422172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac0aa19b76896aeb2aae600de0acdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84710ff1c751b1f92510c8cefc99a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49cb60e19a432676a59efed8208b9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb710f71571d88f0054058b2ebf5b1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e965e224fab3f6f1f6c1bdc5b80b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f0d402af29b150d1e85127e936c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e9a3919b90bb519cf3a616dd5c3da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2f11309b86be89983ef2c30aa7656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0456b550e7b258833636febe016e882181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d473110f706d01ad40d85b90f958182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853b65479db1fcb5bc42b1a95f89c8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bd2d976d30b1d5459a3a4a10f8036184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94171162fdd266db79111ff9014428185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714f6094a315aba0c39fe64abd8680186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aba231a1ec2bee79608284879400b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125b263af56b47e6a2ce0528b820df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da87e980f7c70ebb743c120b1c0e6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363faa91ce7370a443f02d833ed48c9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206fbefddd39a4a8f4e6abec3c866af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18da67a2ce56e70c39c9ea73e76bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8745a5876d31256541859a4a36be8d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91029eafc1292160965003544b637760194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e24b8621228b65a58ca9c2d6e412195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f9a86c2b7c0018a4aa8819fd85fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbbd63a0c3a63899227a5fa1afef00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad05ca12764925eecd1d919ddc845a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090516f907e568c0241fae34e7d7a5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f165a38bdb4d7761ebd1219a865b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c4d79d59767958e051d1938304a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e954e2dbc2b21f70d0dd552d7833a29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c2fd76131d7791d065a8a3d660e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b74f180d457084dda6f0e22d241d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7940de39aa652d2064b2f9924615e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c474be7c5f5187eed94f60c834b697206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930ebca1134e470f3977ae969625386207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087452bb6bc779215283095a3b8002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb2c45d69b1c8e3163aa96b0f99a6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79d17f987a290c43fd435840c6e84b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566124f34059d1a1788d9b542ec35a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a47fd01778ead4e2e0e6b157b1a3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7c2c0d61971cdc3ce7229e080d5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b73097d75cb6036acf132cc8cfe53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629d4ce2db663845ed1726b408d34d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96045332127cbbc2712907589885a30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf5c3088a6cf011cc508d7eb4fa618217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e068197e41a3498e2738c434429f193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef29b6e5ae3e6474223d21bfe911a0f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>