--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244b7e5668871ab0a8b397667fe3431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c57da6c843b08893a1fab0ca60905c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4fb05c1ed1e6b31664f326f0d6d893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf782705a133dc73d8a8552fa3068374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a9cc256abcdd8cf4557829a6d6895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367fb88886abf59e9a2f1dfd348f8f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b34183e23880f85e37d3f69e050c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c591cb32aaf3cd814e95e347ab5208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586e836a29478876ec2632bfd0c22599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92fabe53f2ee1c4bd94a7d2232eb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ff4eae20723d71540fb125bf9ac611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7157781733e89b05582dac0934e4d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628b1f7d65e0f6fc8f80387b9f9370a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220016f1597058b57fbd102bafd5ecf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebed34dc693fffce66a68f91ae0e2f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e7c61bbc35cb9c65b4cde5b8f04b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0653e2f747017a1a46c3be137853e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e1b2fc6f2d7f718ebb61b4b36bba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976e94d794da774be5f564eada552319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a50be00c9436e35b81672bfc05728220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f1002b52b183ebac6499c2d053ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9af7586653c26d7d7df98b4e3c06f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb227a9ba3bdf203ebe02e2c400877bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab844711e7eb7e18016db02ac3f77724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b3d8d594541b77e37e318fb8b5c0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aae09691588b7dd5f33f24cbd62d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be3e0039a108348ff504c95e3a46fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c4d5cd386a7bd5aef11c633e42d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b17f1e9f5e323f1a13459ebe00ade129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41b64248bf1a6ca2c86b80e92f671a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc11e7742deffc31d94dcf6b35b68031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c36b832a843c7f287301f9393350e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebe66c0a96a2a16de4eef55700f8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce20acbd0fda572d38fce361ac4f9f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb05f313b7886be130d1dd54589bf4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0129d78c9d8ce4e056e9503d254fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3b10bef3265b696f682c21146caa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d825f1d586c50565d6a211acab102638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfb554b9111c55e527b00f6d69825739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70188d3a8ebedba028febafe0fcfe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07053e813434c2443a2383e24741e8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f6082d9cbfb344d40af185c5b0f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4336c8a4ac3977a7866ef3aa62f53ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a57ff85ab78bcd557e0826e3158544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac983f999683771ec523d1fbdf3b548345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851bff8b94cb267573732ed6eb2d99346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c1cc2572e5dbdd47d69f03d70228447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7474374d97ef5f8f7b9123799a63b7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8d4ffc393854b74249c24ed48caea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610af6b2d009f2127b66929bd3be7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb5369a04a1e2b6d59ce61971decc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2c4d229256d0b8fd591eea47a372852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940299170f1e4a5320e3b1315d96c8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2c3b3a869d8656110c38bf0c933754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96069b5ba2b6b080788959c0f76bd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660625216ef5a4f02abf9f87b5ade256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b75c3497a0b952110f4583164c36e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57df1ff8cb420010a0d1eae107486a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6252f2cdc9b1c5f3ccc6b4cc7785259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c963aa8345b74cff3fa3e0cdaa9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bb34d17ab45a9f7182becf231663661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0541f615fd6f663cd0babf5097c34962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fea11a523c6be4de67c4e7126428363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f55743091f4c6e682f70f84b34c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1213e4347036ca5c2355f12a07dcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a9f80668e1b82b0bc657a67845b8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24486de9dc0771e7c2dd94df92c8718a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db1bd9ebcdbf57add048ae71a9d3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b36dc88ce7b0c945bbcbb6dee3c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dce108b6cb694d35ec7fe320e6d07970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66ac1ef425ccdd34b238b4b73ee2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471a50400c07f7032cacfba51a5f92b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b840ec2bf6a030e54123966967b07b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb8b1f4e83d1d399e6942d081b4c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2875b44bcc9efcca0edbccde51d97af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b37da167b90db66812e27d6c37bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905731a82af52731654cef6a858f3bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf0d5acab722d1cc20a99f63772a8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6273d6c18d355551c36ec53fd161279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a51386bd97bd4bddb0af7a438a2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c85d1c42a316c37b548606b8daf2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4849cead06ece70cfcce7f291fe6d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69225fa442177ffdd47f6d3df6c8d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354cec8c86e6e205352e1785a0df1ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717039ab4a84ecc4049e4938fe711ee085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaaa049887466ed73133b1efcb3d5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f567e6f90d5b6fb3fcff016509ea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f039af65ea3097f38bdc237f9d3dff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81f250690c83b3fea3177c9439383889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc932dc0a4eca6f67965b0c818f94390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a5c648855b5d476ef517ba81b070891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd80d3097392fe7c4b5e5c5a1b67092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d65e294570fbc5bce411619f24d2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c251d0cdbe00cd90578885aad245b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39302463327cb38c5325a84c128ca295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fc5371ab4dcf6d5611d02edbd05a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893311a7bded85a3b75f4832531763ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ac7ddb63dd9b291b02d871a6881698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01329877e93a1c5105ac38ffa2f552e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1c43f290e8751aa91db9c36d399e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67153457c897d38af8ae38b4da37f45f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d20b4be483bd16cbfdf79fe932598102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535dd7b005123b127bbf3ab1e66df37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d607b80a1efe6c831a8a819483ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8574d6fc01253ffc545505646d794105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59fc6c8bd372d04b89327140f3a507106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ecea6309ffb2a6242bcd488d7a653107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc71218f4b73799b16248d2dcb3c06c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac9b0ee862c37a5ec6bf6defb8eaf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413a2e644ee2c48c5f2079ebc9bafdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a031d8113a499020046e0d17a1ba38f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539c029877215a97971bafd5a8ea09e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fb21b9abde1392ec338124e20de0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c730683f45961852a59e7e6c748d197114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90310bbe5efa5c0f2ea928acbe9fdd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316f86ddfa5b679f93bc736ba8da5f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac1d93b816e290a36c050474ed884117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee203053305235de4931823afd12936118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d67563f14a8a39ab13bbd3ade1f226119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c469128fa44fc965fddd7014c54aa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0bf6d794d1e40a1a44e9244d0291a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6550cff0313fd11c6e1adf2e23313122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0654743d76c7b29c7d2ba651686d06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f66996b33e385775d4d75aa9ba1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912390b18f62c5c4d42be7139196e03d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5301d1be85a5bdc70e6039af0ac6ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04ef751a736662d318093b2e7fd5e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d8197b3a292183614550f34ae34e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf029351f7bb7d2b4920ab656ddfb10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c83755a8a41f471f5c6b45ed7183130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727c8e7a89b8cf95ce226ac6121f618131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c3f477e6dca27d893eef9f79e104b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f32d4652e82b7c6f220a1cf539421133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9362c1c137e4aa6cf69e58fcf9a1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb62029499502fb383b6de5829364135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b30c7df45df18eece47519b5161e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a4966691346c39931a00cd8446e4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff573709773643e18e64009217aef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b95e0713b43ef9b4513190d3c2b71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d123ec885c680bdaef010ca43ab51b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07ef5b0a75a2b169cdd8755342cbfd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c9ab9de934f40256eafefc7aa1e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307cda1ae11972e39d26442e6871da9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30f9faa0b0f22409aa8faafac8d8a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d49418708827475a3987ff2bf7614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a60c6d13a757a3f7ba223e0b83692c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10371dcf26b791523465a8963a45986147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b62763b5334adf3e66adbf8d07bff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026355465f065faf9e3cc9ecf75ee9fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd37bf79a4d66e1280578294b3b50e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494d13f780ed04147d72300096a2e89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995930b3eb52c65b318b4818555c9a7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3ee5222bdc48d83cdb1c4e8e4f059153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488a710972fb98fa044a98684249a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508f409b5c85749f57b71ba809f8a76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449fd961e016c2c3c78df895e39e5a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1bdc7992242faddbbae1ddbb24a9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494090061b4e60d432ae0066831a603d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652af92caa65453236d1f9eb5d9828a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9bc4f6f87ee0921a70092aeca9b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a8b63f240332b5d26c8f37878e8f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8454818c4e7b207e086a5e63084d87e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48f6fa30061d70f8b09d6e3f3354f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60966a6f2691fa0d01bc52cee218b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b01b5d685c0d0bc9d063fadda4e5cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e795d7f9fa0867a26a954fd002c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625802fc527e5b741e025f3b92970c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573726443450d74ce43a69b9b8db397168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b503f39ebd70539ddb9d0e9db3180ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f667961520d2c8bbd15c911ac628ba1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ef032b45bf4b7ef4405527041782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07909c3362b7d2ae49245dbcc17468cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b66d56c7205dbbf9e5f8bd9927d031173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b7affe2b238b2fc4c801316c5251c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177c6336baed415ce5554d3447eb4e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd6e0cf031a4aa7f0eabbf07968ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c2f559adff5c3de9670e5b9265cd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d749e5ed7c2caab098eeff331ab638f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9dadd7a9fce9cbb322aec52112672179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417c696d6f3a2cd7496c1523928f6e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608991373ea55846e55e2b4cb1e8d19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2405f46f708d174a9a20144a191288182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299a6aafe08ba826a030ea4e9abdd13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86f87ac98ec52b81860795f200ba3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c00bf6e022c29bd997963102fe53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29eb21b9f4d9e37e5fb3e94a13b5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c55923c0f0aaa55b4f1d476b33cb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6adea40b3ed1757bc9aa3a62401cb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002b05fcb4dc7eae29eeebaf22579e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9509a5a0fa4b9fb84ce7fb2f495ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f2d6bd71548b10081d84c3c2b312191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695201c8807f947df50ff30651c7c07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b4dd1135371482467b52009c79f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eafb8813c498ed0519019e3e4c52c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127ad74b6e48bd6ed7b68fd4b1bcb42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8de9d88adf022539c6e34b4187e61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399838989d5e6ae89b5e7be295419c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a519c1b25c9c4a0e073169148636623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b43f9955ff6f64d39999c203e2971199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488caa7975821ce947a01ea38bcbfe8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb86f97203ffbcdbebc754a26d75d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a4041355e241c8ba6016f1c9a2bce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b554b8568a4d2c0ef425c56651e7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc0b0a863ddce7d6e5a26c533ae62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e860e110aecec689d6df2491b5e4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0973a73ce8974b50ad795914cfd9c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46c2a16de2833781f7006361294ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6249b746970c3d7517e890540a1a62d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b65d8e1eebd0df834a05b8836e0a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06193487455dc902b1ffc92e4473f88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad08d957bb29fa53e9b2a175205a43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf243f3ec140d100a9f89e7fbf9c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162ada1560786b6a91b85991259ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825ffa2d0d37e9b0dbadb98b06928b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3a743fe5d90ff4b8aa8e5987be37a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784261ecca52b76c18589bbe936d6f1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab447863013d79cadc1cac0b01f4de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10736abc51b59d7733a2677f7eceb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052883b952814cb3123ace6607340d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc35befd436883b6b6f399841c7821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4efc11699b21d5c4a9e52fdb9fdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598845c085db120f7f529932a78e2413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e72682685306704b49429aa08d7e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415c599baa97380d6a34aa12e924515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c592f416fefe8ad0ceefd39660c37d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e4a71a73b8fda5fe4cd0227fbc1287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da344e67e4859f16466e03fb0d05b838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68b7b2e1bef0231a435b6975af92589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f48a03d7288afef5f5a9b24b9d1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22b8ce43e225d4350b733ef9485c6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640f44b0571fc8698e58bf2ff165b2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c23705b884205b17eb4a99edf9cdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6791e91e5de0008e7398d5afb0440414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7b68fede57be16bd0c085e80e02a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6cd0a2177cec557f5003e634fabca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb306f380a8cb1ad8ab4eae4b6e5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd37554710546a67a4a8b948cfac5f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c28f6924cdffd93c9480a1494389e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1319dc12dad215debdef3b3ed15058520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a5b65b3e5c4f994c2f776fdfd207921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e11710be9d2e89051d0cf4a67727922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f488a4a2e5a98bc4369d62a7091d6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8f07c1b73d2578fe1613a51fc72624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d0c6e79cb9e1ef5a65eaaa43c9e2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10915c621980566bf61f9b065a19bc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fb8a7e3a4c3978eb1e55abd739c0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800360d4228385cfb3ff965fe2576fd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d55a96e38dbe667c8fcebf1eaa34a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44cf13983aa9665707b1c7ec84845030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330faec876c9fd13b0cc88dcc263c07131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa424361331dab48d2d9c81a1f7dd7ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586d872f65f1660e083affe893dfd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d0217df4b22b12d95363c0e41d7c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a4e5e1b11ae9e3ee9e48ecc67b34335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b46c841d0216c89019e11798bdf77a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d22b766a6cf64ccea1c11984ea95b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bef52085e35e058bd6e08c7a4adaba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c89d01e985c10277323dd5bf5897c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d19296997d85b072403c76e15d8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041895d980278eacaad8e981e7f2e6db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce8014b65368af0c4b101087f7a9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e48454ae140b36b1b7f0229088045043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e8d3a44b7678473271e3e1befdd5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155d1b1a2847f4355d699d1328ece1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572940fe2edf3bdba3018dc1963e4c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676544e3ced056247463f72fb856b6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebb5af4180cb3caabd5b44ce95e92d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c326571b8e0ca473015e5294b1671949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04fb70747fc5969fa3966e341d2fc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948bd17ee93d35b7823ab5ccaa9cc5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b28081e17dbdb30db5c3ee6138b6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b65552a2116da1880f4e2a1d3978b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0f33c1536c81efcc884ea65d1c0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ff178b65b967a7e885b9ec289146755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b0c9888bef3a4fd49f7d0a6b96d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b09fb1325c450d4a9136e32feb1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c0c007968e2cb929d2314dadcfef558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cc1711cace0800d4ce7b8bad6863f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e560c6c62ec3b1c70bcb1a846e504d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc7a7b94aede62150cd5f48dc47c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb43db21dc3992b8adb511cf5fdb82662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385b9103fd9c68703c066eeb63da41763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbaee890196da54d7a98dd6a2f36b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21419a08348d4c160aacbbbbf435cdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db886d555df7c7e74eee1afa87645566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66277fcdefe86f63c8342da9319f03e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99d990ac947660d3e32fb8cc7e57968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fc2643deda5475e7587989aac75a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcacb1cae31e613bd26c31480726fc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b50a931690dd2883be8d3dfc6f4dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f8dfe661e4d30fc5d662904b1de3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070feef09d105847f4775ef78c2d317873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c13e17f32b937a1d9d4adbb818dd6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a87db92894ca477e188fa44f4c71b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea927eb4344b3f6e90e1f1066865fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c812e8f12e6f3c82474394028887c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000887834d36be1daf3c0cdde3de5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e87fad89ac0e48100bfb65dd52c1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c75f7ed0cb370c9269695eebc14b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80507cbdaed8cecd296ff54726f71d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff683e9b38bef8de48fefb7b7c783be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3131d9e21800b13272e8ee34f8d7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578c76b33a3222e46525ce02a30d4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823032161ed20b00972eb47b943fdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e976aee19d2dc29bf421aef1b62be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e0b63b0f5750a3ff56e77d2ce800187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f249350f15c2a9832ddb48a07d4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2cf49043f86434a719867ca7b4af089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec49c6beb5b8e37a2d4ccb28595ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e2e6b7997c7b28201e132642132d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb81ec6a77db7d970148ab62764b56992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534049a1b9763db2cf5426b3cf95bfe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0900c937c2e9fddcdc0aee79690206f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db760be2b7ac7b8a1b22fb039bf0e73595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11151e6f97d50fd9997da72aa827fcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eb5827c52bded0f16391c382bfe2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc4a3d595731e17726cd21961c1fa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12679baa132613134661cbabb851c4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039dc0c222814f8c75976fe8af7754c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e2d0434954b5157d5d5a0c0796b64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e60dc2cda84e6b750187d8fce270eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a23629038cece29336f29b1c6435d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e00d549ff2bf154a5d894070f2a85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92d50ee331650a702f48ee02d8dec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aead2514fc016bebac4644ee337aa2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f795bcefbb18d266c7b3ef2d93e834107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8afc2ced7d73cc5bb0a034f4e4361108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c238ea2aef7a32e07790f71f992b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f941d97b1e3232d9c0100de5d9c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be5e56caec18645fb48d881799865f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85514fb80adb673abc0e6055ddbf928112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703a3a64cf50bcd4afeece96210fdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b94fec57d761a61be7dfaa2d913045114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce42b3c4852e69df0ae07c14ef6fb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2ac30ca42572c675af201e5ef73b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0b5930ee4e64ea4e0e7fa8fc509c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2147db95ba85bccb76406bb4b70582d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf95f08e8627ef4af3857c762b04d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5abb375553511206a231472bdce92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67711ebb91b0cd448f494fb9bd0bf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d8068ca4e2b4c0f8d66c915c33f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cccaed29c5eee2f8335f02a5b5055123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492cb387aa689a36354f04f350d41c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5eed12a5d7c0200776a25aef65867125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62f4c98cd827760d66d31d53a3e7bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282274db358f3f79067b165166b677127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfad0dac1b785578b019b29239a0394128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e354babb048205050b3be817bd937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5398140c474dadd561b3556ad1fe20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814e70995d786ea2337dd58c4187f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ffa8447ab6d3555693b799a93936132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe09930f0c355be2b459f93f2a47f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ed89158000740db3396e133684ef5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c4ac1dbc62fa17c397c125dfc42b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6aee04fd5bcdba6f8455fbba679b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a445e3f68f8f5ea3c1a4d1de4f1e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bfe672bd3549e7542c59c4f0badab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40410a52f6d2d52de3012bc06be38feb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb6181224a243196fdb863a54534f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf68db362d36814e773a50604c53bfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd857f111b6377fd7360b805cca137b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5315fd2321ac2c8c71615ea9b2e6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed59b539c0f9e19c52c04bc52f690144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bfb0778d2e5cdbef4d252015a791f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa50d2c37dd6f44809cbc37d9239f1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431a453522f3a199983a49307b81509147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0135e535d13a3a0c71f1cd7759b8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed8c28ae56b13a6f3c192f5a23694a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf99f7cdd1d543f8f1478a267e9f8f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5323fc25f618feabe47660c69ba0b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c624662f9ceb4508097ff23a44b95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b6b737adba4cfd2683b0c80e51d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e1bfa109272b7492ee3d63550ba3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444e16f1066bcd1647bd3b7b80b40aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dfb442d848d1ae338b3efc159441f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2971b8eea0a437eb16e05928bf850157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04b25afb5016abdf2ee2b97f66fa0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243c2da43aeaaa080497a43bd4e6ec6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626a8a24a2ee06ed872cf72904346ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6051e55aa3b6bc67dc1e3ee6d886b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f0545ca27eb9ac3ae0f36126bdf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938b11201c4a4d72451ebbc06c0bc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40ed928f2b98262bf91ab3100ce84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8644c0e99cf3092356d54ad53d90b89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7893ae170185978f48fed3ce078c38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130187044e040a9926652a989d89b25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59769c84b3ce4b327c3c77917f334d97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843843656d53b59fe552abe42495825169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298db8f92176673c444854db815d1966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf20065d86c603ba8ac582da9f9147c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6b48a190585fb42a1daaa061dd57f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa0fc362a766677e999da5d636719f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a578a11d1632cc8ee2b31d3f383c57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e09ba597a73cdbfaabde361b74337e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cbcf35cd9249ab1d68ab292c04bef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a41cb7569c1d5e463df347e71ebce6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6b5cd2437b85debbb7094ea7f9f90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea6c6c766493c1cdd80d5ab4da1f72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c1231a37f36d09aa9cbe1369d42a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0a6fa17106fe395af701431a5189d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eba937d9280d30dc6c33a141dbce2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446b9e7794996004b5fabf69ee27967183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ddce830b1527827f9f5fc97d238ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e43cbf2a31afbd8fb59287a022f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800179f282b093dd4454d832d270026186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1629c7441b3c371e9039d64738cf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331fe45edc69e163517d434fb33fa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2cc2009f30254d38f856357be9db6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523d1dec32d18b169f966e1f809d1af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007a13e6d9b0d0aa371de647a4b82e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b8a902c3d8867865e2ad53a43837192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e5b7aa7f913f755289561acd97030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90d8db7f3041f7a30a3dae7844af2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc7d881517d084b8d002ebf9ade921195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b656e47750f8b2a67bfe4db6e92c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7990014f5ba44e0bf47de21b73e9ee0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755da0863e2ce2d7d283ee75287a854198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f688a2bcd8cea2e607a77de5d1a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968093ab0a0a45fef636e5f70f24d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdf82827f81b33e11619d42e8fab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfbbf48a401b0ba643e85192ebb012202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a345eb14a1770a3420b1bd6a96756ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e978ca2754db6fc2f01ea081d9bef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe555195913aa02c55c09c24d22f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab1a311cb63af270d63470a7a2596d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ad681018f129f23ad75226bb74e66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8800536a64a74d0383aeca135987d07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb87c3463d0326b4f3a23ad28ce659209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221936bbe3477f45dfe911b5ffc59284210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf93d6993c3b9176451dcb73741336211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258de3e95d14a3d589b0e69d024426a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f91243575c08d435ce80ba612078a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd8e814652633c47ef2cfd9933f6b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee806a1375cfc9601891fa0e92fc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb028ed05f1930a53af1eb9323cc15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c50c20498e2239e778d7c44fefc38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0c6f500c85fc3e67b558cffb43a3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da715444eb124662f7e5926a21faa219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>