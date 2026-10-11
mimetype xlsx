--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e405e53702ad99f3a76145c1c1fafb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8245249563a0aa3e3f97c51443343c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67d8f6ea2e43561c8ec394f40a2383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ee57033858778b0347419e1cb61344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c9388c67872ef8b5aecba33e97905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60b980abd29e7fd503a22bd3e51a486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb90db6dff7d24ad8a093098c27ff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215638b3a318dda7277527fcf23d5068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68875ea0a3905a9e92ce0836739af49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad705eaf8aa8c80b335f4a570510685a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a5412430c8bb70d156ecc23f1ae0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1c3176608872b9a54b2d88b699d4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd394544820e8eb366f2fc26ac03de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3c8339b0fc11260a3ea02910532fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7ed39f1cedc09fdedd5817cce1c9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bfd72b49dbe72ec9c85aae6aa0a5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80de55b8aa2234391c4899040bac3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b55334c0834637995b9953914c22818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fb67276a442fcafe7ffa15b88948319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56144955de2dd5eb824306cf4e548d5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d383654e0f0f38d1127759053d4c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38dab9a028698a775830c4d43a915822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9502b1c7455f4197fd0b6c93234123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff47ee5ea54bf60121f26f593ae633224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d59b7853252b18d81546e87ef2e1e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27c52819f4b2baad58cf05fcff0ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30ef3a8404f13846b0845870fd40527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a2a758a702aa5201844066451efcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff610d0899b7e6343f6a36ca224dd3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87f20f226c6b0bfd4bffd4562583130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dd9171996c9920b5e40856a0da3a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d86ea1f4ca560d5355e1ff8e980732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6351086a4b700ce7514eca1e101b9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569e0d0be307fadff95517c2a3a0b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016845c0317a9cfa04932bd0305bdf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889957d807eff30622a79a57b95f1d1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476123cbd9feaa5ef92f505ae724a3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159534693a5f96e4c0448740b1e5acf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05776806d7156b158f77ff8bceba7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a602973288de329228839c30841f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bbdfd3980f5a9dd8fe005ea98347941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75d6200efd822060bce4a504358a5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333bb7fe8a6abdd8771df35e5cc486b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60fdd841cdc302c2feccb85235006244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b2785d5a3d874154f55bff06a1e9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174986fc2bace977f00a1c1cec27c2ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589458b6b56afaf3a9af6e0eb93adfe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378edbe9fe159bd7c3a53d070cf956c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83b0355bf22d623066e61036f7715749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf491bc54a9b4ef98bf8ab880db5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fecfa36321d7120cc8caca34bc85e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762686923d82ff75ad2b268ef3e172ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7133970ffe1856107e6d40fe7dc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c69402f32f47bd9c21dbce6dc18f6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdf56d6952472213d86752cd955f1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a88598e091421d122d46ac96d0c8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b006dd0bddf57680354374bf9ba6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb84fcd2c1bc2d6fa1aae8f8afeb7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab979b9e73014d48cf2b6f65a925359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015eec4805926fe7226c7ca7946e6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741757f0c6752e95276313dc24e0f61361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1bce3cca520515ee391a11e0700662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c49244bdf052b5a521a77c47b93dfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fa46636fb274a6755368f9f9c6e9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288866271b9f5a73278fe0c1d9e2e5fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a340281ea0a101a8916896c6a2338866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c1f7733c8a04db7d389510c3f1ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ad51d3cd6aa802bb02cc3704e844968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86519b1af03ee3729d190f9104c0cb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0522a2dea8ea5d1643f609e4f9d112870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64930f8cb8b81b5d50cd275bb94916971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cece020e655a466fa963e554d1dfe472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce22b646a992e56f0ea8dbc64d987473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878d1c8aa23388372ed57fd109435f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0942d06092be9f5d0474f07d5b56e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91540cd05cab9cc4594f52d9ae168e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fee17ead176536553ffa01569e50977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e9fdb75116271d19b116f7c929ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926c3825bd0b7ed3e334a71753d003779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f41afc781d1460e44e046968cfd95580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966fb4a920b3848b252ebd7dd4ff41f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d81722aa6a790539fac6661c7e8de582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e9e36997a26e13e33fca89ee32a2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694aed62a083b85f9c2a2200de3200a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44a36ba25be181a8206b3d4c91a74585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0797f31376e89079599d70ed8aa0e9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8ed9f1c643f97fe6cccdb511731b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15c77f75c112437888b6bc972ebe7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebc74b1043487b5eacbc9b0d8117b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f36a038e64299d2501ee80405f3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b09507cf25add1f937424b9058989791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d2729d37d2e44b124941d6ea5b8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a344d2afb35b7a28d18dd81c1a837293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d4000032abcc7035347bff41152b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb9b49eaa5482be6820741fee5eda395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b9cc62b8ed75eaf311df94e6cd16496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172027d6e2c0fc86e45f0fa1957874c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc57f126b0af71134d2f85f7a102e0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc38d51bb678829a89e93dc50e58599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74439416bc23f81b20824db5e693f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a95b7f621fa718331b11a17119cbac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1addb657fa5c1337941e0c5f880ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2ccb654610724497e6bbd2bd81bd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576352edf08b780b9ae9dcc4541c6d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bde07c8bafe3a263525f214619a89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff009bc054d93e09fa9ce828834c778106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2057162424f00362eef9b4724e5a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1408a461cf1a6e9bdd07678a88d1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b7bfd14c9ea1ed9ecbe52bb26ff5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbddb03a9aab86476b0ca150d8a58ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c7b9a976bfefda88f896c79b1bb6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae086f2755e8b13e35305a404ea887c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92782dce3ed23bbd0317b53b9bf5f142113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb81c2765d1a6651f01131ac5470f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669cd12b972229c98eb3eae8b780c84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c832a516a96d5d6474ee5f74caee5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472f5dd026e70c74723000c49d5c0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc67209cebfd9ca66662b83a2d020118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f0d2b1bc0734e1e0d5a70b4a4ff1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc1d93a68333bf4554258b64c5a5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205efb3e99357f3a881b0af3d429e60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4228bae535aa658b5936dfd78cc2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d5d00a982ac2770febabb2055e87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22293bd5bde95e878a6641705ff3b2c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5bcae0c1034ec9a285d375011d723125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba6bd67aaa2a4e59144fdace1b27a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bf462f7eb28a6d1d1d73ae56b68e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f9b288439778ba47a1c204e98f95e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b5aef80baa3dd0e533202031ff8b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706bff56d9c74815cf85f1e8e20b191130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981d61b7ecafa5b85c78c9de2e29876131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f2afda892d6038f212cfe8a8133fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26d3cb2605ade773e28cf4ed122e58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeadbe1edd5126bde176daf0bb7bafa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf44de6e7b5c00d54cc9e5f231af99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e8f4c1ad810830a5b6b19fbc85801136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a88b9602d3cdbcd703d290b406b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270217a411ca950e158d8117ed79b4e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21fed87ab2f373c481ce60c64aa439139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc7fb9779ac4e49c0a5fd2acd80b80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf38c63f93bac62f4b05439753e7c96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184fa5a53a75a47d3427f6bcbad4844142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb91001c634db577691dde7acf7855143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c184e38c6cd13943b361de7634332b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9bed9326ada64b40bf2ab8581d1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8150b68fbcc030a3e1e4d19c272ab8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f5f3a10c39ff6b29be14debd5974f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c708e805b211f4ae969e4cef56b9d6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362306109a58ebf9271902cde8bf46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db86b8d4289ae859f6b0377507d3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2572bbc02d83380db184aa76c4c351151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968516eaab949373179261bab919547152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a068940c61c8d5a808d3927fffd1e68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89655dc19ebdba0596aa85142e310bb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbafe7d9f53768f05307934eec098f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69b9f334c6b792d32408b2436f8d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca534e20b6993a34d5c14deb9fa2592157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b11d11f0536c212e779aafe7d6410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e5fd5706142f1f0ec838cf71dfe3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef574c5afd2a1543bd0846524e44f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb41cb2c6cc2bd3d33d41d300083c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797766a7cf7664f072f5ade0a2a85b07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1651644d34a4431c6299e72ed73e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b41ea45244affdcc4cd19add64fdd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d27a7bcba1dda129b5c4aa0a5dd5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615803e7e952c1afe16467fb1a7dc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6bd3b88276bee0348d6e2e073dbe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8961b22fbe63ed51323110a354d074168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5658deeb081d4777faecf1a53f6f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0e95141e45efabf14ba75bc900b17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840ad17e8b17bba26140795c0e7d61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f636f294af3d15203a99ab46d255b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa1f0fcac26ae82e954a27dba46c64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2063ae1f1d2de625274aebe24535b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90106b2eb32ea29b891142dc9e83e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146f114987934ce18fc6df2318d2f36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf46a9a17ff1d3c066ab7cf036076f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb971e578d0580a644d75ed26461269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c07ea28af0ba2ef46a19e0399c4a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea76ce4821ecdd4a0d762f0cf5446180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ad0a6efcd1ab5cafc691c2c465db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d4cdc1a82b8202d0c304b442c5cf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2620037f96f0486a1f254aa15572df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82353fbf3e1e151cc5ffbbfa5c54771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a885978f973cc31279689c9e829d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445197b8972662bebedc88e450c810ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207ed58fc33f16bbc48765cb16d662187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fdb628cbe9554032a23759a554d4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861e2a8b1cdaf98ca5b50a2624e5559189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd939e8cbe5746628411436d6f4bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ac4daac3220e16ccf3a4038f4b56b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073b23b4588282eb5792f195254052192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99963c1470d0f1c437a353b76c0a1a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d05ce7ec6a036455ca7a29c3b3e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f175dd81d8de58455d59ed576d7b2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09666b5cfb12c32e6d84c9f9b4508196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f0dbf87686ecc9dd299128eb4f0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5401a9e10f5d8f52a3f1edca77f6621198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7517782fcd94640bb3df8f44905c77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c505c645ce7363e7bf7ac42aadeda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252e61c6ba9799ffdcb8224b4c888e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fed4ead32bcf25f697dd54f42e6944202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb796f8c67b1809efd7cd1fe8316e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39472ce7e1802090f22346a17f552e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11de01beb140fd9a2e95c75bf96e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1053825edd6c5a3b601e2507eb7058206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d8a515aaefedd7ad48cf41ef8cfee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d290164b580afeb65a74860967ecde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a09402f12cccc5b8f5c7c9b194bee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e181f3571900819663d9b7e1d61c0d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e3441b5ea8224d139ccfdfcad6901211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8830e8b4b89142278aaa8c44b23c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d04a297f353e2f8af4a6aa4d2db369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756217cd5e6dbbf737ce1349bca47a44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f467ed66ded4a7bcd0541b5a6417215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9b894b21a8da87eff726d6d21b928216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35634fa32bc51070c38f3cb5e7c532217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165ae8e9edb552af25fdd420e72420b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980ba6be83a91916f3d74715a69a57f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67393216bd762176aad478faaf34d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a284ac558ebacf166de9e344f8252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a35c69fbfa5502d7bb982b47ccf0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620736356ab3a0e84b8b0823d3e2af094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c841fd20c079ee27a0a8d305a186e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c6a5ae1724abea55e306c56cbbf176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda43b822d2b0d1623a7a34a56ec7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086e1a3627e1ad0ff93ea9f2a19ad28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145921f8cc0d7437220df913354d4c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48f72b184bd1f679a4ea0e9e8769ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17fa8896441ea39067b6326628e47811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285392ae4119e49a637f3a02c6c72a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77e77da3e32dc4f4d869ab6328c5ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bf7c84d71b38d145ee3489c2554dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df825a8fb60675452ef807b10c688cad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19085d64635548eed1c9b14ca7b148f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d1568451ae6e94a18eb3e5cc1a75c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48396f11a0ec994b25d9c6676fda17e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3df2002515fd8f46ee6a6b8a8baf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54079e4977a301ead6cc25edad6827c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bf29d9823747f1832b16b3e5655221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0f78741e6bfac65fbb9605dfc2f4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250aae3662a3c217ba245b99eef09ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761acd9bbd0f3d4b44e77cd919f14e7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70967682d096cc260cbebe107039915c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e71543b5ab14dd301fa1a5c272e14e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e38cccd0e9af65df5535f1ad50af127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc04dd4eaccc2b36b1eb7fed439a40a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f21009237581be1ae97a510eec7ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb706cf8ecf0f746f650ff2ae4acec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb7d79c53849ba1bbdeb4563b87ddf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bf17c0c068928851ffed159b983ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392333fb55a3482f513af5bf07dcaa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7cc6ffb9ffae0308f393c5703032a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810c7764e6b365582f33d5b8a68e0c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968e0add565e8d4c920f33d3e3ada4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dcaf3c9bbdbfb98d161612ae68a1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc52d11d6dd92674e362d0216bb53e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593e2258a8d3719b876b9c6c5c214e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63dc3ebc67df6bb0ce77252e9aff5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1155d00d3c090d931267f06753cd9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e1c27a646aaa7be808419e9105e5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831986474759c9045066ede5110d354a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07156b196b29645f4499b09926cd603e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9795d7f69ca6258de9992c9d1b8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000d0f08cb105014881a2682dfe1f9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24bd74de77703790cda1831e6dd38c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d9fd03e3f9f370f08f695e0607ad248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed985808f2b7fb112564346e2938e2f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946f4ab428a2c42cce052c6a666da450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c7a5c20eb49458c71e4500ac560451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae557b4201adc81a369deaac96175ba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dac8104d19e87aa5a3aec487cc7a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697e763dfbab25a09c6800fa21d441254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08338d313a7e5892ca8c025659a3e1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b7d8d3cb8a2f96e9a2e24bdb7ed156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b751587a6db4f78e5655047380c1f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc75f03b1f07243d8c81063367b298358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb66098bfa6e0f860ebc26c40d0cf1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eb55c7a1e08a7749fd8c874a99f2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364c895bdaa8f1ef5319cf8001b03fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee186e16cc4ac87346d4e6aa4de397562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410a1f9620e6a8a695ad7ae4c975c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7102d9d11a4407e93742e73af9bb7c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c037c443a105d050f3e3e49b115c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c027b54bc0834500fa3fc4625e01e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b995278c7b004e9dee7173b9fd87f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922133007293b98e5a2ff62d84a0baa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452961bb1c0923bbce76bfffa12bef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed30ead5825f6f4f50724e45c50f0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd26ad90361da88d88c796db0abcd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a65e3f7fc58528387965c82250f1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a245c4f67603a4271bf4c51c686d7f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8266127b48abd930da62dd7de1a05674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f645af9f9fe16f52278d1ad27244a7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3f6718d9f6ea06e121f0d1eb34ffe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949245659a4a3625aa1384ca1c4379e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e295919d70b5afd0675f2b0a3eadba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb42efb003d108f1ee4da45ca67073179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e4226d6badb9db8b63deeda30c44f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779530b236741fbc1b1a0f9b5133a5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27a9bc8ecc564d7502cfa03c15e99d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a835d671ce2e36cb8b6e44dd8362f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d33cef22166de6611d9186fb3b82184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8db8c8f91ad87fb24b8c368c5bb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ba1b5b8108dff465e1cf8179bc0d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded93128d2aac006461b2a33f752e9cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25267795c928660916a518065ae2c8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902dfb85dcda7ab73ad3a09fcebc8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c61fb52cad6848be70a9ee383aaf1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20f527d2765f50f6c159bc5a1263991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610400f32c6e67530810277c20ecb57e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f57c14391b2deb9d481e67b8943c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d68d1fd03d5968145190104686347194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b1c2e6cce2c51b11c71f50750ee195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d3ff65636b6715c88642eabf9a9ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e57094b0e67327d4df5b7e312467597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7572d2a97f3c66626df760614ea1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecf26c17a6aaaf86ad39b0f2f3e83899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ed3903127ccb4ff35a1aab1cab7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccdfd6a5f45ab2249f44b2cd439c9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ebbf9f3067e3ccb35d65178cdd788102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368bf0d9c97e87aa48a7dc001ee3725103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f3a9dc2b05ac40a937ff2cdfa67b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5332dd00d7ed36bcb34ab98b9f563105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b015de15dcda3ecdaf7e50ea8c0296b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843bd3c52bc811bc49f8d467bc60137107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f44e7842b5c132dc666da7312da11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3b20b5599a76552fae48b60548f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a248ed5d729cc64d595e8dfcef905110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696bed2974014793c85a7008fcb7367111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf1302e28d994f0f0ff7a8a3d06c6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df344d771d4f23031d420d5f1e40ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e3919a8a74335b411f7044d733a3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee34817f6f6cf97a083b86cf2e042d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52714ba076b3974382c590590121d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680436d06d51f5690a9bd0e58d5c3385117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8bc62b58fbb392ed51498813769f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a568ebed44b971560cf5e6d233eb2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff1457def1798f7a89be0c659067c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b80e8618e8c2a6823642cd240117b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3f58c3244debd066b447598caba2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7243ccc8d73dff4b52066573e2a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6cb8a75bfc84b40a371af294708df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3270ac59dd5e2bb35bc8635485b05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77047a0a5aa92c7bdda156a3b78dbd0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d94d8c20663fa411da1b56db6764a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c635fc06e7123eaa3d72d4219e88b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cad8781502834965796b88c07ec1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe66287c57367ebea98d13146640b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac02194595f611c36c26c0ef060537131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7879a269798ee146ab199053c921a27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385825d2f6fc4dba93607b8b80aeb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140ff102fc4fab824eaefce48ae5d5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fad97219940ae67ff5ff18946d3a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ee3b9fa4e6e3c9a3a314846de3a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d8f40afc555b6032b3f39a0be24b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caaf8aa0dca8673aa03b7c18607c28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbeb5275b6d5055ea91cfa0e26b00a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755d5d71e9d11b3d8f9c1e4901b6577140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10e1de186cdf74e281abbf9cedea0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3e3f2b3753814f24af7a45ef63313142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc38bb1d4e1e993e4ce2dd1f9a2a85e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4996827eac896de0a46f07094b4ccca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13048f681a2757569d02c37977986ec3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9c421c4099093e36679cb0546abba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e38782d58a5f2e8aa86358ee68ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa61429150e51505db478592e3c10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131acc9b8ab7d40d5e94c8a1e8701ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb7812a48cb6ce2f80ba1c965d239f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f94cd51e51f757357da12365bc4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ff5d58457a0d8ef1403746879005152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc782fa6339dfd08e75609e9d88fe761153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736546870b49eaaff3b48d9e9e45bf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d48e5bd197a8d4597e25ef3855bcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce70a15a09f57d43db318403a1e0c54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d360c4b51fbd764313b9a29ccae3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d16a89765d18fd5698222ab0294ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e0195832e57053fa0d1f5130501ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2b0f3894e06e832803e11e9e6e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5f92be17fd69f60f3a3ac749e19e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2c145edc1a61b7d82716b4008fe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ec49fbb69e63259f77adeb6c603b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b0413448a836e48cd19dc9fa79a0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c6dbf9a536fa953e89651d79065dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce214506b9e2a81e2c35e20978e11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b3d19e9f93979526d1879a9281b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd84895bd9fec7daec9a14272f5c0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f2a0803f5374984270a79ebcb3d96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e2240a42d6c59d04e05e89ca5382170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8168c8628875bf95241d7a752e6e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbce6ea0b1ec3e0cdfc3c5f2d29383172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e4a47ad1f0d1d06d6476383f7c6f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45609bdb450d3a09455c305190ff5187174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ef49df766b87db44dd1e1dff64b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917224191aa056f35368e039d9bbd6a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d102f41b06619d702820363237b75d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39220d98a801f5b99fd120f92a0afb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d683233388ca0f6b2988e74c165f4f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bec0157a096d28fdec08938013b92c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce7b78248dc2b5d20cfe9c485c4658181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9abec47df57bb87bbe7d6ce2c3418182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1af95fa1d33c3c52287792a095776c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f81091e8d68c638ae0b77cf81a9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9fa2002a6e08608c77dfde9ae023e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca52f545ab2eb106d9f42d7277158d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53847b49342b01c6d84f8c180b6ba2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2783ee1af0473a2c5c06e6ff49fbdc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f8ccb332583b02c4dbeb44bef5acf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fce35da88d7b3113dba73a29d37df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c078a671ff71a90c585150e9aac5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a05d9b490328406fd38e92eeb87bfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b55636b304850e4abff2d4dff65c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d4af7695b97828e6500ce74b261d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ee919d7330eb23a4041fc0e079042195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b2f1d9187c23b7b243d52974b840f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0ca5fa4322513a8cb71d67e8e830b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87333e547d86a30573ed7d4aa563bb7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d81b60a7442bae14acd06f7108fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf143e2f0a6dd4036d77dcc32360ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809df0911bd6c59f6782beb26103d30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684f12648747b5df624115fb56b005202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb19d2dd01a7b722c36cf2e4c2f5c8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92657f19a0de4982516c29087bf0a490204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b261fb6d6d3d150b83876490f19a18c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee43cae64e5ad480d3b55e23e1580e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7dd61b62b3314f620d1eb25bcf344207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e78baf2c5604cb50a0e35cbd1371208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef742762185656cb6123ae0eb1d7f65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135af8bc2559ca4e14696924ee2f594210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381661db72f40ad756d2bfbf06e3b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c531570b0c4d3f2bd57ffaa1723fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0715f890350d68ab9f57d8d03451756213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a55fe624c8b0b7077af27711f683e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8374e39c508e647ec32c42f2466f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d79a5b5baf13ad169f3017d6dbdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90cfd1ae1551de177b22135c570980217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b895432ac39f677743db38b28eca6b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b5cd95bb1e5baf536b9d8fe931f38219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>