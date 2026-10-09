--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f2dd1a5d2f8858bb58f6510f7dfba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54d1cbc575b910e867c1811236259b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2dd88deebfa8783f31e34409540d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d568e70884b2cfdf0de768c00e6a6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c6132c33f8714a82927330570f4965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00878b42f04d5ceeca5e94469403376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca1ffac17a10e0cc6981f7709f2f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ce20e2c75c53750a30146ab25bffc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b223fd3c61ae9d5003720d001232ab59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e99e2e1aa876af9eb73c9e806acd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a042c1e41c4113ccbd81e63de0e5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a027a258a396642e0b86880f7bc4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31606df2534d3a5a92ad33256d6980713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dfcfa5c23a3dd6c3b53e6bd90069d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b8625aff9c76ed3fd0f20e3deedd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32237478879878f12362a387329fa016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf735764efc46c1a7b44587e93056bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9036d655273f80bfa809ff0b4b2b1de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b724a5b9aef0b14925fc2780bffab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b9bb8a1e8f1ed6461aa718fb59e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03a2528c976d67d22d559a7b00fb0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5096ea3b2069a2145185f0e47832bdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed79e960d58906a2f9d02c30a5e87823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a11df2e74b3c4ed795fff9f27dbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bc0f5b386125b68e46dfbbe256d5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9cd07fd52b7154f970ddc765c21b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97757526d10d03c49197a5af2114b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b0cbcd5e664c35f8c015be0854d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174173bbdf46df7c59e3894d7b155b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf9546e68a7ce7abd62c5f09030afd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3318b1c549e5e5f465fe7fe726ed8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff9175e3437385032509f626b8ab032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc2458b265969783b32602ec8edae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75d8201585a2f6535944f74210b3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe250f774dda9f786099dc8c1a8f0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a88c833ea6b999e21fc372811385036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b65128666490980ba251ce0bffc21d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a2d4e317ee8357c9c4e0db7247d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9b03f2a6297328ea3f603e5e20cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae27e30c229f805ad136ce2426b43440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf51a6942e34fc8eae9d82d0f7c840541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23ab4453ecce4530c82c9285b761642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542741c2a57f967b28fe032f240d8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498126ac77f75317e96d3f59b9d0d89744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553007926fd057d9a6e49ca539163045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79fb9d9fe37268518bf38fea7e799046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0a3bc3ee7c91d55ba3f38450626847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940c38369811e62ee893bad2cf8a5e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe5568623718b42d300f5792c866b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd178cf2f81c7eca62cbeb5480acb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21d85e406d1b42033fa0a320e5def551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b45d2a0f1e7014041179cfaded63a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7f46f8bd94841e6642dd5a64f335853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065040f8a467b7ba24948194bba405654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f00c778a446827001dbd83bc8b29655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3903650eb89da5f7d21761eed401356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3231f2183d0dc9e1a8644a5fa251b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69486394c271abcf000dd23073db56dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077311a80a5007a50485793737cf89659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9cb5a40709f06ffb01f8f94deb60960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793741ab471bc4bfd4648f24387f68b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5a130ece54b24dbf058db9ec06a4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993ca5239924ef79d35e25fb6b4297063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a5720ce6f6ffd14ee3b813cfb86cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefbd537712a040f01e35c05f05231c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17000fbba93262ccecc8a55781902266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143970f9c7f9a44ffba628a336224df367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab7ddcee42d22a879e08aac7fd12668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291dca03c2becd50059f60c9eddcf8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e388c354b36d32624de68b922008e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa82fe09631259834fbd02e8f9e10d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d866bcabc01082debdc23230cd622772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feab19879ad72d1895e07428bab37773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca0dce5355c840633e4380598f4c1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda1cbbdba6f9cd3778127c73eeed0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da5f5a08b0fe1a78f7cb1f2731db8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c437722c67af8702ae16743e931a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af51c0cc13a90db9d240aff645574e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd17f98db1627ce6c52b0cf5532d9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc496f3c479425ecb3051e2f2872c0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba1d7e07cc7ed24446e72d21f9cfa681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf768dd9c5c1d7b515a5532831abe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3609f5730ff065e4286a962ad4cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a286effd4ee4ad245f367a0c4fbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe58ae51355582616f5e20a2efe140285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3feeab385b322c4a0900d8c7aee96186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5e9d0689c57c05ac825b172614b8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf72c70cec811400797c05332752aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86991a8881702b8945be9388a3503f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031df4cbe8b3e9ceed273b51701f1da590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509580975bc06c25a6ec47a40349b52b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a93e1ae7864327fa30deb1276bd0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a67c8c8456aab3ff622464712bc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dca65bc75886e9ff4b3600f39b20c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e29927fec531de7ce0dfcb0bbd96495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672847463d3a81f95176ea28f22453e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d874cd682c588ed92ba40514c1e3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb466a8b5feadd4c4116cabb91206c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0048d8de92808ab14a81327c895dde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b83ba4c8e0a117db41db03fba593100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9defc8971f7fdec59a9fafc3d41dc86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fc8a68fb471a61784053bdd9953dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd6ad3f774456562b4bc0544988639103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b1c284befd358773cb31b4e1d6a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a743733d514e9aa313399eaccce95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f08489a22fc480065dd45923a232b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abedce48fab3381528b0237c8f17863107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890dcd2496658ac3994b393473fbce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55921963a216784b396ff3ea11f45d38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb259b1c5ec199bf9488de2c5c23e6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139875fa5472c0825c80c95cba68cfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c395a4f2515039c5b37019d54e85d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5554b510b32b5f6d472f8655ec2294113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d1685d7ed7b2a2d6983a9d5760e57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07740fa825d7d94ec0e004e69abc9864115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e00cf0d5ffedc995759fcdf9568e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f47b51bd86863aa46208af711f4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9752d5c23f5df61e602cdc5f35e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e7dabf7b30915856d722a3e37e425119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3daebd2b5c9f0deaad6f03fffe746120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5dccccb568db65d0e35e3231625b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab03f6564439f8519705319b5d41a97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d105d27cab8499120c016cdb7de9bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c858eebcd38b3707867153669def4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c44b3e9873df1340fcee3c8379a1f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65d004be6331ab29aa9a9b8f4a7484126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5455110c5ea444eb39cf8ed8243ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70def61e11465ba69ae15dd5cc4f16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732ab5b1ead2c65a2bd4f93803f70f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943309a19d9193095b5f9d6a9679908130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f2fada3a606099c3aaaf9c7505d6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f702720bbaf6d38578fb7d2ef206a89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cfb7810a709833d1777ef6946e4b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf172c7e87dd8f08a46bbb7534b689134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084fc547647da90fc4a664ca17d910d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1074f1d7defdfde547d21a8fb6401136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd403ef963b091c242f0f8db43c2db2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1998e7b55abf3f418297f094f41f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb0a5c908f91de8dd90f78f20d211139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa8fd577712843ab4a592211bb5d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd30dba0a69886fdd7b034e397e41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4890e282743bb71806b51d45c92dcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c404f74b3546bf7f6171cd67df742da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426137fb5f574e0873f4243a000418144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995cccb814998cbc5490342e9ca601c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc030db849c4b2cd99f81f8959bbeb20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639f5cc2142c465dd04e49c0ee79fc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71b150e83e6babfdceeeb1a7615cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1116dfa044e7428ec5becac2c1c89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eed153313e498d2e5c6b901d11f9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed567b330b5b1d20601627427bf26d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b584b3f300b9cc3864634e4516cb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cd187097b65f36c44fd3eb28fca91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9cf6fb9ce6b6fe680308ee3bf4351154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b149203b142d88038fe6eb5f1f925155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64997d02b1466f759cb31a6eebb1a3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d7f3b124b79aa4441eaeb401a3329157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ea26f2c637d21605f73c5439ebabd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317b9a590dc5b119fac9e1f7be607d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318282374b4717794fb9ccafc984d49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9452f0db9318fb841e95b630253c1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dae1015d30ca2acd323b95d76081b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e111dd57679df705e759b93800a317163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55004e002cdb13f0fbb9d6a30124c25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5ae598fc817a6f8125fd466d91283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03ccece0794520e9e0f410c9bb38bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d705fdfa31ccd17db20384e89ed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869b0eeebe42d8035353f3f13bfd5c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa1c7a033b14d4300ec2cce52eb75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bf826da1e5833c86fb5fab7954ec1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3099c784a2ffce060a3f683d40af3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5e490c6577d151cfd03b17ce08727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3817ad1c2fb6d2b87c803d67fb39b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c673bd7d61fc5fffb9629353998ba32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee3de8a5225a6559b907349790d28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0f74db682c61f35dc5bfbeacb324176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390dad93afee4f8a04c3cbefcdb64b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b26186ae2cf5bd5aa63391696b1ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a36be6831e416e21819ea19b81ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0120a78bf93a93053bbd6ba5f68da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453a325050a2ce855f03d9afb5ca94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f773fb596af77d48647b2f1590e20f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d56376595f05660862c5fcd8f1b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defb3b47bc25d173faa15b1ae808e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3f7af31a7511a6f2573c541bdbae4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc73fdb0637bfbe09954e8a5c05db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e10b5f9c6346c5fba8b4d655dbf93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c2938847c2dd433f75f2f19da83f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f9fb8368d5e605f20fd8e28886b99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c3ca102167e17a7db23e0fe6cbff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d2f575da2aae34c3fd319e084cc09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8b354d32a973aed03edc695094fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a98d4994faf9fe8f8b916bd39e60f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8d42eba6321a54940d5744e960bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f151ffd741a35d1d8aab9bd8b6437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41750ac6b954aa00a19d4a07c835b80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d562c5601ca3bebb7f0188bad7b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bdea1373690abd8a929d24b65217f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319661db3f0be5632c92d8dcab05c73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a3ac12de34b16b8cee55f8c2c6fd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40abb3e989a2704369dd748fc0b5df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eb99f9cfe590f7146131793701a01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d7719fed6aec9510dec9d8af8dc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed21a0273080e2275c08fea8cd48e14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27e4cd49a3c3cfff9544266863a78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8caa7d7b34a736c87576ac1f133f93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0635b5dbee9781d42150493b9a1dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c7ffccfe6c1ba02879a15c6e669a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db58b270d3283f709fe86b8a6ab80f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffe8781d141605bce82db983ee4102210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67439418b79ce0cfdaeccebfa486e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151bbf2806e2c2937adee48e02c9d9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd17919d8d888b8d14b13aefce7d935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357167bd4b60d3c8578c03848b78aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f541e1105d86c9aabab5b9c7fc8468215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946f645d2d66bd00a2acf269beb0a9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cdb032e850e0d8202f72d7c63d4e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a582c1fec514749d7902aa302e816a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196f4293870713a0ac35f5d037b421a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8988646ea917fdb0cc45549efc7afa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace463e813c15c13895d37b0e788e9ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3faa938b7502197ac9a00750cf05813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c894ecc52a8abf6c1c275222bd7f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e61a182d5110f5167c2e96591cc4fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0afa5ebe7f8ef97685d72cb873b916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4350a25cc1fea9b0adaf8695bb4b03d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb619756d70e35974c9e58c68324192b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815d8cf4eddba3fd7fa4e36c17fe0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516f2fca2627abdb5e1a18cd3c7ed7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848054be9e0e39d7cf20e0a7ac5fe7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf814d545eb14d182850e45bb3f79412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4007943090b1bc0f5c571111d0379513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778e9a4c0a2c0610f89be77f25cfef714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b98258a5418b93239822a24004cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435afa2a0fdcacc267e5709bbba17e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed4ae45a428ba872a76cd717269abb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2cc1729d9f084ad4e3fa7332648c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877646f4704d31596a8c6e913351ca8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64b1a7a2ce783e1649189f709ad9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f294d773ab193b93bb4c3f1afaaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbea7c6266f7d2581c5b18d4cf1dfbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630e1dadc34821eff9a3712e4fce7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab777d1ff4ab213a705b13ca37a86124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303962c8062143086ba560040cc7643d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38574b9fae29e2ff8117912252756326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ed3540419142b151851180097dd7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a99bdbcf5042da5061f02d1a5b8f7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53277f7b2528d83958e8d4b12d2b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb551119dfb4c3728793462056ba93a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a72b67f0927611f82af780805358131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb9e436d5d2114ef7220925550e1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a615143b7b4d91574346734d99fa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78715ce458503d0e14aeb81167278fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a626d1ff47f96c93aa9775b834feb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25505b8cf12b5c1c9f2fd02d1d81844c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e1238d198b6fdaf977d9bc3ff394d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d117294af777316b287725d678787e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086b31a098ae8047d4013044ccbe1bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192103326a15caf0fdc6798b5dda13840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179dcbb2b422bf4ba947ea8d578b8f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f1e471384323e09de91fe20d05b0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182523c68cd0fadee89b35817a62c2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d813726e6322ce98242e2f33b12cd2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab15a50dcbc159d06ed685a3df8a0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85106b8bb91029024b936ef78034afbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06223e4b958075b1489bae42921982b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8780ca28914796ef840fd24034ba348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd3e8beaa3efa8678f44db436cc2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe366d09b595125c05e2800b3ce9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8037f97f24ed45147b6af40ba0d4a5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc835651531faef90efc6d5e4cf747a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f218824b9d730f7949e60ad7bb02253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06cad7bad1f99fdb3a88ef378fc92b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e1b83dc2d6bfeae9351ff6379cad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073efbe377f7d529ef613b3df890a6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2cc177b702e8820c40b18a10de81057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83052933b1ead9d91a95ab2f79b6768958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b1a626e612c02c7d1b93c98ea76059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e8813a8611765c5b134ef521c237860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d19e2a86b431be655806c1bdfab92c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b914489f03e00cd7a0f715b33d7b95c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06097c6a8211bc9c60ba12407da935163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e09da3797e9d70b300f6ec8b332d2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f330a3b0c7608c182f94a8215ef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b919fdfd2fbe609f2d48c90b8743a4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d241e95567ce08375a915b4f10685067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ddd8eb8d28960f978aa965ce45f7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d079a19d35211b4a7ee35067886369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf430ef6e8bc92ee58951c40d5ee8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08793ceaf22b7aaf896da66ddaa7a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3d89ce02e01746e6ed70c11d1e66072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a645dd81145d22b82331f3a10b0a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca096a331b53759acaf332e1c98368e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b537b08196e74888a95c6db3a5e3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d6aa61f1a2fd2f04853ac0e66adb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96898cf247165a6ddbbfb0f89db4ef7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76dc402d03fb405143d10688ce233978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ef04367570d5c0fac565f9b4a583579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32eeaa9e06796d7395e15da48f803980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7052ef4893edefcdc90073e2fe61fbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc3e6a7f142a96048c6a46df804fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684bdb9faa29ca3c827af332b8e723c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a8415211283c53ea716a91af724b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4341e46d0676841831c8d8e220ef2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60eb40162e1d54295bcf0cef25f63586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb33c3c82e778988bb445cc0e4000d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245687a1beb0355ce4eca1f296dc2cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5359e06b5474cbe78bcdc9c38ffc2f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bf9b9130640c430f1c84f6e159edc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeacd36d50f38169d579f6db18439a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a068abf263c9b3f91a9b572c7d1a4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eaee5ceb7a751f9f2c65858e7f98a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08886cf1510c0234407dc829e32c348394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7e76285a2a0fee70fd1a05a3bb9b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbd6483ecb38af328297aefca6e39296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ec8e80ac4479d1a21b06690f162a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad6268a586ed435e812561d526fa0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd473577946c8ca0306826223a9da599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce41d57c98ba9bb6fdda885391ce546100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436888a1f1101ce2233b59d709110bfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f1c874c7de6138c7c3408a4e22b5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2234ebc1e748d637e1ec66e5e3b47d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6840be96bdfd75f5831cf6d01dc38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d103ccd6c27c3c19d3bbdb63529ddc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5507d4e9c4663c1563a0de3b5f70d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85070a48200164b3482cc3ed7c614568107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e8e86d28937643cfc3569c9af887108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f4ce9dcf1cf9d6c5bded23fa03124109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b3804020ccd8a11e3d6531d02dfe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35eb1b3a4ce6cf852517b1b1474ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520485b0e1ed94f66cf1f5ec3c81f709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8637d3b5f551c13edaf0b4e4afff3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc5d75349477a490e13d31568ffb4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dca1cc84fa818e3b635b418ee035e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9598c107e937b9f420e88e2a20794116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc588c322bdb9a4b4cd25e508299f22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcce7c65a4bf19cf3c4b9c00d1741e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a861ebbf02cec373e9e74cf2a55e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc922a2740c24924d2a50cb77c3c7551120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f5ef12d144ab6b1955e9ae3fb8d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bb3a730918f0b6f974cad847805c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96065b0125af342cfc54c27d2c7c4888123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac76a551493163b07549f2085256e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c0fc9c3320679b97030e71c5591d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c54fc34775525e7028efdde428f711126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abcf844d316b3bb8072af9dd4a0eb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bece0f74e2ca39b3e32dfdaf30a3a09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc9f46d3ef39f4141b1c655cd7b0a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936600cd98278117b845230f2ec7dd23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38022c4ee274a393b4a1405b536b15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297661aa194287fe67ea9982768e0b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015a66db339d0e2722c205e1e12b041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4b35440160b76baf693fc2db4245134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d410b1f8d7a0f8f9ce407c705f12a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03070f47df62ef91a6ac8d140d83acd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcccd82ee6bdfb5ddf978f99d6e919137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9807b66e6cb5716fcecf8380e452191138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda075a8a788fab6a0c8e4bc7f2d56a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a17ba6005a2664d619350c8b3d3e1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c020913b0f83ae089d5e9317e63e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1578b180e190fe92329eb5f5f118b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70b49509df2cb6abc78c771c9cb4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790af156c289b9a0c83976bec83b602144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046df7129e24758c9651dbe9f98420a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bc657d0853f53c7ff3f38989e8aec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b624053965b737d206027c09e747a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2739097a097b4a58ed80e96e787ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6522758ddb77b9ea40745eb43bff7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9f9cfe35848a84ca3acd01d742d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f5c42f98a66e7ee6b0ad1e28facd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47022f8eccafde2f13131533a96895152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2303566b332f7996125c4226c44d11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0ae3ef87d8e208f94151506cd5d85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf61fdc1491ff3f7c68cfba8487ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa49ae5070d9e7f790bcc8d7c5f811156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbea7410c086f0b9afd1a07ecf64b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf65b8b0522d88573be7a77f96d2af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab9878dd34dc5307eb833904c75c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d6b5cc7745504685aecc2fee77bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c96482615bc00c2a257432dde3472161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa2a815fc8b6a1bd696240afae487a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb026edfa5e2ade461fe2e70d5e8c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346886d03dcfa8abe841ca69b34a87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023b9398f701a2d83122511ca44213165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fddf53513ac834577ef70b93ab6752166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499de3716bc0c9a377ba7a9899e5bd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aac44e1855ad990b6484b55a3a0f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ca5e008597ed588b7b1c8aa916076169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe31a701f1f99c563304ca7164dc54a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5635076001478dc41a346467a6eeba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068de7fd7bff9dda93a78c50c62d7fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a57851e4362baa8fe9f865ed639824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d456f1d62c636ba94399c49e97e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a51896ad28b7724e13ab196af292a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2324e87fa11fb6eebbcd4889ec618176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613854ce0a00d61b44b49c799372e58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc17c95634b3de356c6202ac4c564db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d27c9ba312cce0bf0468f83ebb46a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038c0171b245b131402ad8693bb3e63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa498f92ea7c6bb0246d1e15df520c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1e9a5544b9e81a07808dd280e18ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7559acce705786c9d173521f1773183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc65505eca4f84a4760e234fb837d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75017756f4198d7088791b6ee55c27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fe7c48d29835c04cccc2192b24a17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8973b8054b403ed033287810fd8da9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2253049fbf15a71b3596f7368eda125188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea740a2cba0af26a64f77c5c81ee4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74c93908a245e232416c97429a3c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d253cbbe69e8a68d3891a66016159c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f533ea3daea6afdcde539e9cdad12e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b733575e14671c61f87757625472b7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762ced5332b9ed429761affc38971dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66114783dbbc94c4906ca352f9a1c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f48ef318eb87708c1cc0692f56662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c94a8a63b5027f1b53529470b7eea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb431c97b394dedc0169840957453dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b6979ed06546df86601a1f708aa0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ce04c027bd445a5f7455d5972a60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e88e46ee32153a8a6d4ed0316c8c51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e1cdda335f9557088015bce2802c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d0514d7c04b568ef4ec146ee557ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138375abe8f32879ac038679fc27177e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d09e2a465f9ba94cdc1971ea3d5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d1a62f16be558b4227aaad06091d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6325a40207b7499cfdde679499f36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f904d94924aaf9bd45df78f4620b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34f21160bead1de925aa7f0c112b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882870c52484d060018fe0f6062e082210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b5a7e8c712b2439a8c7aa4759499211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30fc6f2af02c239102a532aaefd075212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65efdd2ef67d5757f685e8b281453e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba01534b6f4252d7bf45926169011214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db645c59b41743e9f1e9ad9e760f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe84f47e365e0851387d42dcf2a94e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1472f947e31e4297d46209644b1895217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f20fc4aa64422064152ffbe7e967f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c455e62d1d5148694a06335fd03d2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>