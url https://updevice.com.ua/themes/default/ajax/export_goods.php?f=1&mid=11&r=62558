--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf692fe55f409e2b90638877acc4b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f474f1739c977e1e600bd4358e2272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac845e87ca432e73580a4dac47031f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7e6a4520090cda05428e79ac1f9984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368d25a3fe83e1f2d4aecbaa4747ce55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6a0c630030293a900bae836a8bcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e7ecd735982ee4605edf18641ad47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d2737013c9045113186f49d87ba438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0a7874bdb8f62ff5848e8756d2ab49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8948a3db04d463f30b3b440a010910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37508cd2d205c27b016dac8e164c6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905f2cb621abb6f81f0a0aa0f1e4fc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655fe754ec81d600eb9daa886a9336f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf32961150f95ef9b31a839b8f4b9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18955325cf262d83a9f42581c8c3545e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06e833b6da089cb98f9f093ea2e1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f9847b0bdc7dd01e557c9cd3e66c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d543420f399a4a185533f202dbba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781d6b4776ff6f28cd7b41cd6b59eb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b2f6f0ffc0e5bd74e7e060eb01ab520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b4e095851679a3f07f86053e6500d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a35d18fe2d5d70f27102cd9f1346b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c6d1868d3a884bebcd1bea91c1cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcaacd5893597162f47784edeb4dc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1250800b125df9f386e275e3ed8c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb95c65a76b86160cbea8f314659f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5eab240653ee903f01d2f415a0c0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edef7f0c47ba75ccc1219d11b01d8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe8688b654f9e28fc5c1c6787f58be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af1143d7a36652afcc62e2e8d2a25230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11abc82e51cba0078ff27a85b279c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6be7c77beec3cbeeeae2b581f55832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68ce13e6136e8519d01c1571d188b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af63013ab60e0a9764eee74db518e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1fcca68f9d9b5c9a8810a5a7576ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938066454f76103341ebe8abf3c7fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705f6c767015ae4dcb2b1bfb2a79d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37808a68b06f824da72b1df797953638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1417862cdd8d4b844ab541f1877a8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c1b3ac92f949a4b94005cd8973e9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de47a459af6cea0e9dfbb770d48f8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919555ce326c7c7ca37fa0cb56012dc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b042b2b84e58f4dc36cc383a6ab3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6744eea13a8bb2a50cc7e3666c59fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb97ea72c2f95d03dc96b76b3f9086845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a1daaae73e75e60b67e3515b8f7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74a153268151ef2b4e414f5f9ed4be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa6469a3317ddd69de1f1041c591348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a20f80869b2fd7607ee58c667422049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb87c303a2bd1f8f5a15079d04db8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0d69ee6e75c430e7dcf4cfea7db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88c31d3cb4d334175bbc2d492327f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e7379e22f01e61778915f44d535a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438e3fa04fea0c8b8422b8b14eb32e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558beb1461d26f8915e37ba4c2122bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d593c6e49853b927b7cff3527c4596456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612bcfa0e6137e3af0316b2a083aebe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845cd9576996968f7126c213243c5b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39c6d02405c75fd29e7daffb9cfd6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b27ba850228e4ae4dbfcf46c3cadb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31cdfda95a39f213dc8c162de006e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7f59ad5950a8dc08b25599fa33d0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d7db62c1670af217f44fad35e4c7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9170c89b4ae2f8c9b478c971c12210d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaafbcd6576c97b0b078d881b0988bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52bc3673ba734d011a7fc5893262e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4bc4f0fa6c344a60c9792ae271a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428513bc8a16de5d2658bd1f64fbda168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa3c785600cedaf80d119d0234f11a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de273815379125d182b4a3d622670470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5dbd457dbbe38ab9cc616cf161d7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e210da943353020b554afb2aea611a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c039f3133ffb3c6cc32af0e333d8ce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7007e32a598667be418ea23ad116e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3dc1cf71a7223c119ccd15e657d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4f215e7a5b0c579254e4ba48b17876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b421fc1ad9827193537d9ac8c2d7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e344059a24ec1862eb549ea7a4ae9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f0893e2ffd94b7d1f211e03ea2d7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c8c20c8ed900237b90710387758780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba26945dcce8c98d2413c1debac96581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ced0f53842668cfb963fb5475306682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e671d4d6c88a8bfdf6f33ec2ae0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f48d177aca1e65a06897701bd93beb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155979b9de4a41ba83b6fd52f73a1def85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673a2694517e451a198ca2e3f19ac3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796073772f1b39195bd6130960797f0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d2e9d2d668dcf7921540837a3d3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f972fb20b18e46ea9436cdc033cade889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f96a4cb32c4802cea5680dc6bf62590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3f4376fce316ff98f9675de809fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f2956ae5bb0d1786fec34c540c0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1355e0e16d47bac375a50fa92ef426e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2ac4c09d24f095d9be022315523e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213df8f99cbab729741a0534b9d24d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab3268da3d9a8632d4da340fcf83d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ea6e340115fc735beea4a2923fe097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3be929fcbddb6c959b2016185a413c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750652c03dc9b1f8bcd28c2b3399f8d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccce6243504917957deb0152d9f84b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f969990d8ac0ef752d05f19d171bc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbeb839b52c650fcc67ecf8287a0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d8d5673db17037b77fb8d4a8704e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c56d56bac95cd1f47741946c136867104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72056c2528d9f54e5be27aa8c4bb21bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f5127edcfe103b4689291991a7ec7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69febc5a989bcd8f9687b3dd0bf303b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eca901ee3fa2899151c311873e86e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a476fff348cb2279f686a0132dd2ff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df56ce0e8160ff1564c5e24556d230110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f3c2ec4d80167a2886443fe030c51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c35dba41e0791ec8169345e22b45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a7548855047f5358e85831fa2ce4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce46f31100ea5734381173094a56c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e2b33d5369d2e3da9bf2a9945d90b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233e1cc56f2edecd087ed562ac823b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e7aad23252c9f4a141ede2ea47a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81933506c536b70534e45e9a4d452118118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d6bea3ab13b8bbe66dae9fa4e656119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e252c8f6bebde7f8a53672ba797750120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b8013291ddd50dd1989863d6365ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b96d4176c800d903838d04883851122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48962a61965188123626fd95626b8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb73df9d4b7afaec715a05aa368f591124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918fbcd023fd4a01d1926c8b4a0bc58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ae8ecd80e37e1a6c5f8d6410ae13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cafdbbb0842c1160d9b664c12b2ed7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb77cd58d67eb3c4316fbc8a672ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912df6f68ceac680250b2a6cdeea536c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcb27049cb3a46ec557288aa83eae0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d36b6e88017cc286d96421da602f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a53f8a459300f34a60cfb1ed91fe1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c75059ae0c7f6b73a4bc4fe0ac6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f4d89ece20ddd7a752ee5c8f7953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413628e25cb3f0740a24d0aa9942290135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf606a328852f9906ea5f6c9d096d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd7cff00eae9e481cb5db323feae7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23294006b7bc883f2e1bbc0047eaa211138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db288f0cbb4542998426e715e8d74b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d49ad5a5fff3fdf6c240f31f6e497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386aa4a76b6525a0ee3628b6581f193141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb76708256f7ee0a11391e946aebd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf2db658e2ffbb8943ccfbca11bd81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d7cdd71626cd6e435105b0ea9fce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4f0ea4c9f0015097ff6aba2ae63b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55a63d9779c7fad9bdfe26bc47e54d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c1291ed5fce341856673227338c08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461314fa7fdd0b9fd40deff7927cec2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9752ba33cb7586efd64ce51807b0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b888cc1bfccfe8bcc103140894282150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f058e0424593e828556d3a2a8bd66c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198188e25fc29e446f12fde71497a17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb78cd1805a6a4799bb9b95987aa59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8112dc01caf1482fd0ca96f8750e8da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d09908828cc722ee96c62899942e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0d1feaf45cbac84418e1ace596f2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68dd0e20361d706a60ab2ce840adbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fd018ddfa26ef445d7eb88e6aed4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d648eb8c081d2274f36bec9181c58d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3410e404565d4eb670b8eb4bbcacb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba477fd1085f750aee01fe072e41a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b248c2636133400e3b724ba0e64c0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e1dd82ca72908ba37047ff36f808d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d3f62e34915843abcb428ba441948164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c06b23746cb33fbe61105e9a8505a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023355025b6503f8736b2f3ddda6fe2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ab74b5ac8444010e85e1d67a480fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d840ecc5856e38d5ece0104b003a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b33c097b9a198942b699c5a6c9042e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad936f842c60f4b145b1a5fd67546170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408dc28c8a1616dbe854b04d88724a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1819e8199a60fbdaf63b9cf1c4e3e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4578339bb99b56649f22b15e94d002b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42630b311ae83f667d30e05c5bf98e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb83b491f5e286af6767ab6f32410ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25027cd2201e97c6686c8b4bb346725176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51580df5b81eec416352ff1b4bc5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497bc3f8f0762186f5b42e3646bc43f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92cf429f2c3dbf1fd1b648433c749179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3e8e406562afe25235434a4e55b23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2247442f0447a9a194e8d37bfa9d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ca40e9ab39dc19bac74aad38a60e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0a8ef6a0f48fb98c3c8d29117f0ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b75db4691b8a50be8b79d1e90d15eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a820d69c6a536fe80a849f9382496a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924374c5c9a75dc386a687a9173745c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c17f124ce4d9d7cea1a9de32803477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313060b5b109b59897bb105ef474853a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a259f1082506c98b3e44c3ed79ac9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19bb641887789b2a986e78cac0ec1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7c4891ce595079b196e020606e97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28c1d8423b2acf6ae6d8edf4bfd58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f33b53986f53c922ffddf3b46371b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636670186023cc70ac8798e7e13832f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a572aff730b2a215abc960c77f5a1be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc37dead6cb7fe954694cfad53907196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b26534a785ebd40fa9335aac0e5dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27717bbd1a8e385c9a14dff000a85b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690001454b08af781528a44b3b7332199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3d27a7dc70a88a5db16e4dadc633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e17b4151b468320f56c6bb13d50c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b6955c68c40855e80cd74568411b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cababced9902799c9a42dfd76f4833d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fad88ce1f1ca083af8232fc1d4c31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62a74d1a9506444242e30675839369205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f5288c14d7b6861dbdfe1bd7fe404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf78f63ad98062b908f83072842c79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb5287af8023da05b94958d4e32b85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49556e1a61e4fae96c7a8c8c9261ae8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992922ecb227fccb09f63e2ae30d333210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79024a5bed8ef8586141ac075fa90853211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ad92b90c24f71d307abbfea7c579212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d9448fdd97aa32d3eaef7ae53927c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934f325d959321f1e08355cedb0783b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d5e63974bbc881e0ffa7913eaf2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4dddf1f683628d2bc252096ea5a07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e52bef257cfbbb5170555b94dd8b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e15ce42ad93cabfe814b723dd7da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fdfa27d7b313fe1baced045a633d4219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6955a0d2ccff7ce7fc06ce4407ce591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9a67e363c0088c6811c7edadf4de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc984d723500e1df921b35bb6ebdf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b3214188fd90f6eef6cb81c9c039a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828acfb4b763cf7786d3d7d490aea55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0583fe55705571ce2280f87237ef36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16038574df2b6f7b737fbba33dcaaa257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d00e786651bb22d48df667baf4cb968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587155bc1750bc98ae77793e3e3e749e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133bcfbba6bba5aa28408a8a03ad3c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f65f7e3e27fb7076369c2fe9a423511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a45cd45e86266c93c015510f32fdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b24cc7ed44f17f356a21f92ff3f9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb180b831264be6a56e5389c9c2bd1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870f6509c5cb0dc07f72e5771a9ddc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614ac35cd0fd059dde9f7f47b3f681a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4399eee01d3aecf862984bff787b9ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63524053763f428ae253673329f1a02318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71708a0e0dc80eb11ee81a88f3b780b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22fa8b1f74e36517a5990aed3f9a2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39801e32105377b936a7f2c22f03a7d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c0ae486a4b4b4b650b70f284f7ff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c9356b19aeeea33ad58517a60e41323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de0b410abbbdd62c6d50f0d65bee9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c5b513c25ef957a2eb4b58cd31bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9966cfc4d313faaf037536ab6793bfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49130ab3858b9086ce90a6291584d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655372190314d64bacd8c656b3fe20a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b32d053a746273a18db741050a4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3125e4dfc3fda3f13ba0b536d73c0fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da20f228fbbceb540933e203de9aa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f921d550a7c72d6063bae302fd3233032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be5de4422df83f4c868d5b1de60c9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c523cffa659aeb0bc18a0ba73ffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a990dac5095eaeac1c7a0e425c9a5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f30408347ecba09e10152192457ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a029fd9e447e924c8810ee2f5a55bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846327f4701aaf74da5db8a1e4957e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e90fb44479d33a7c5441ba62571a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622cffd5c0901fbc05a308ca92dfcd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5051ec2b440982b357b9358ef9d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722080e7436ea2f13a2ad650db4f9c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9257596cf1d5b6fb4188bcc5336f55943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dead8366bd8c0044a207d7396b92444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94af032aef7a72a83ef44618ac2f6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27044514fa1c7de4f2da180c0965671f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f2060d566dc15505b6743244382d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac716e88044ba6cf5191515523aa7f3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b126b9971d71808299b67441fc772949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc527441ccd4cece0e5064c92fb22a3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc614b84851588d6e03b3729e4940b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363b994597cdb6457dd5753ca79a89452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c347487d9e3f7b1dcd51c3fc37864e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f256fdb341e01c87f0a6a21cba7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55810b233cd97469957bdccbe7149755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653965363e590b0ff46107c9aa3d4c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b8b13adb9787cf62c83d0e2456c6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa928bd08c47401234c98aa5b3be9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aa4d1e1d119bbd32f28c6d410734d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dadd5dff207c3a3a7a2ba26c479f1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d082ccc3c4de3676690f4970bccc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b451d2995f90fae26343d3ce7e52f2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b92de5fb37a4a0cba8af900bd585363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006562aa8756932f13d290c5924bfbea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171602873d30817455058a7e4dad26c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2bf3768a61d10d2815b29a9d651cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f816d2ea13d12ccae46f5f20f746b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d576951e219a44d72954c0c368f372d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad21bb76545a309032cd985c432675a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392d2243dbe9aad636623f3612c77770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90c543b7679a4d15a1cdb9661148c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aaedcb898400a1f2e0d6a9088c1b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcf98000bc46943127e999b293134473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb05662b7542cdc282ed72961b96d9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866017ccdb4c059f0b2b81e920ecf5c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d89dc466b5aa47cc5fc93736a223b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd1b090176057bc39b2d1c73ef62077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad3ba74bfdd2b35da23882070b2f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85e0003b29885bc2b7afcacee5d85579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b1e1f0f984753bdb416fa2977f6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8461c536753977c78eef17cbe505281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fee14165dadb83fca4ba146b32a2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c0075f198c567983f644a84c1ba5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ec5fe358c38370cd757cb8209d2a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedc5a71f8001e07da41670ff37dd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5a6dba555320698f41fcf44128d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaba3a1efca87f36dd99f4aedc6ee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a270e6747fe4a5068ce2d26f781f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f695380d32255cb7b2f392a8dd51bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3265ea60abea3bba8519184891de9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f679b457b303dd1ba13708c84db04691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaef752dbf93bd2b331d91d5a25ef4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4012102a05092e0f90302c30c709be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373973de41f0d3223f00d5f4fe3844c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6ffc3c7ee64f92e93136b051f95395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818bdea8cd0deac7c9127e5f3bed62596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88381a0f3dedb57551543d4aecaba5c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d4dd171a8e59e20dcdcf08ef9716998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8933b14ba4055b50cb6e02195d0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9db237e06aab6a2760cb66340b5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808fb12eb83beb38720013ec5486fa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a714cc2517f66926593c7677f2b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921b44e57b10e4703a61bbb30864c10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb468c6ce7730eee8e18b68d5306833b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a7386bffcabe379de1433ccefa7a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a36eaf2dbd40829fab6ec78b4546a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a2c5b037b5262dde64aceaf6e13e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8ce2ab0b444e67520377188e2862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e5c3b4700db95b014402432152265109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddee59274c036328e8410e36ae5b01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c49f600e94718e9d43e52c49606c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04b7e6da4c8dfa40c4d71b3503b631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccef062ae790eda68445ed1fd6317b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da2b92b69f26d73d8b16e38c947627114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ac5cadde8fdc7eeaee7af97eaff3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6860b2f67476fe9624a5fe5d4aa1c0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f723cb39bf15f9ce2156ed6f2cb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c249b99f73483c86d21c6a3ed70628118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3480a968f5c2f8252a479aa3600b65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d0d708e35822b3c612ae3f0eeaddc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedaed7c33bb57a12172cbd8ea4e82f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992f5888f20572c73b709cd749808e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee806519aa0dfc5de1cfdbc2998575123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717bc1887abc575fa89ca56b7cd6022124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bad7a60310cb745891d552ef26e70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21127cfa3ca37864aba7b121a7d02e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c514c1606bf3bc69cd1be7e432db9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfe0c5ef9f7510259f6ec960fe6dba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5ea684a2e8a4e19a9acc27cd13d2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baee6ff8952ea40b5419fcccdc0368130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aacf29e27b7bbeec47f94413ee9a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169022ed0773e6dbc730ff98fa6aef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef7df661d3ccbc342dba063c560da3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d27621b7681c85a9c2b1b66c2fe3de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608529309f8847cd2f4f9c5709fc3e69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c539b40e2ad3e0f81f96bad34a0e6ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347af928f0f020dd98aeaf2fa14122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba35ca4afb1c0b7dd5419ac6dab99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5b1c0e3ace9e54cc3e900e057a9dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c092a642298a455ff01692787b834f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd446d7605e0d9423fba41606316ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b91ce96773524dbd713a970cd84617142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e1d4189472552e3f5b3f056f7aa7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f9149c9c42f41e33793a61ae319d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb9f3f375d640b3bf6c281aeeb174145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ff13ea2b6d75b84665db15edd7ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c39de0d8eeb619ec0ccdfe5f353af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae70e9879c8367591d1c9a13e885424148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e5e2f765c159c8486cf9921a5aba4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd819963b3cf8e0e08a3190c452697c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fcad81822a6aa670b4291092985a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a8b5b68794ac0e897324ca8f80f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccddb507d88597bf3220195d00621153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf4f18a6c2ce53a6497e5d9cfabd0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22360439b659f089c84a0110528440a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33bdfffc9610fc41fef2bc9ec89d31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38e5d7162b09dcd1eb30ffb1f603d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e353840a50f717dea8fc7fa2d3ec12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2493bad9fe9447c4f48f700b9a182a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a77373aaebf0d4244b29922d606732160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978967fb1a3d360bc979435e5ffadee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a13419e3634cf54828a92c6fceba8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a71123e24b6af63f821fb60ab2f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e2a7cde0f3f5848a3b4cf35d17e29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7eb5836b92396f8962f65c932daf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed198dc55380747d0b2cdab617076ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e6b0c07c77be2db55214ffacafdb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd193a5d19d63d7bb06eeaa2f0ef4d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ad6807d4cb470fd1488532fdcec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c8552c6f780da01846c38b9509ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70a6ec2bbdd6a8dba42a569603bbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31eaa17ef87d73029f2ff859e21ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f6a609a66e3ea684898485a119a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31238f099fb87c0d5c46102c7b2527a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4281549113953fd203a39807dfb187175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd92d56251ce96f425ba8356e43b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384642ce97b30f6048c644ad6b288a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70295136c495d92b85defa72c09cb54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebdabc84e4b80569089f086865b969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73463f9550000eab3560bac810db268e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e77a6c4876117124d6d646699763e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991fffd437f83cca6d5d6d06d1e9f81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e481127189f64ada926b5c29a23c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e2f68f9291f6873569e8b58decf10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee3ef4dfd1140e354b4e20345b0d71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b4e59f956020247802182e14ce22c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e3642c53b36315befaf8807d1127c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38237d18f164761e4776926ffdc610188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e581e36ebe70ce329e04be53983bd83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812f0199b48d2a7ecf8453b3405feed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9f2c2488637bd0623ced655d8bfdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e01a1f58ef15f076f3463f2eef606192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03962bfda733418027c317aa7ccbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bc233a71c5bbce40e0fd69f203678194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d625d2f7f537b8119cb58e21352c6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0819cd4768202ca9c5f570f78d8d5a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b7970edf3cd7132fcab634225099c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09bdbe1820a6801fd502f9e592885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a01b96e282d1bcb269b51511b94bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30389ceac607a4394e56d2f7684749200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639435eeb8d6bffbe92d2d816b00cf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15126037dcb9cb2f7495ad19bc90eab3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc680a961e62c446480022c0dbdf4f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec33dff7ec7dad13a1c065750870776204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb1f37cdf5f106bd3573514618f69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3ccc6c2abb6838432f17bf4460d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ce2fda4cebd247a2b7a142bc4cc06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c30f8a7efad89590cb439019873b56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0b857b8ac2658aaf2b7e013ff5711209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836d10fffb72f79fd9ad11bb445f2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560ee91c1e2c6d0f657432e3c5d4d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d91549ee8cff23bcbbd5ac798d89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588bfe8ea802dc0810ef2830b8b37d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb685768d494d0069d8927dc5fd806a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f0d6d3b5a32d4cf674896ce46d6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa9d911ef5d6e225f13b7e3408cfaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b84bcbb5980481cf92c6610554133b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffee6c112f636f329afcff48dcaea2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb41e482ff9c047e971c811fe71adc219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>