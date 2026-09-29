--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a960733b6f75b3fbbc4351dc784c621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a329a4acd0fcd482f12d883479ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8896ddb11fd6d7f6b0187d6d78f6b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b812a91866e3059b3feb3a069ac31d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811748fd01bf759b06b086eedfb2167c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07389f39d23bf9b8f6c830d14ddeca666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fc8a07123a80b018169603f623e187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5f3c1dad0188be53e9e11dadfd1d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c663181c2ed5e61f9785d64bb078bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a4910f04479fa784f028af80977aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffc77b0df419827b8a4a6e3aff7c1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b1f8e9863502d7f5dc1926b711c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88867074b965bcac849871ac5044a9c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec717467fcb8567999a837a451bcdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaddc7991a76799458df77152112f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0e5639b9d0fd1c63889c2803b07a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8bc57a6d52ebbc27733f415a635417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f7ef2b5fdeca1a59772309ff336e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7c6eddb80d1ea0829690411844da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e757c656b46b9c3e76f13db707e6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a66bff2d55f40c26f9b996ca3b1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f77dc874ca6642ba9ef9a04a78e6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f1982f73062e86d7abe19be60999b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bf7a91aaac67606cb4dd43130591d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f7163efbc4334d4e72868bba43f6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5961a09c1e1738b392278158c76f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8e4f131ae80104e6dc63a490851b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01187817af35581223d364970fc3911428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b7b1bdcf46674668e0ec20d081d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464a2d3d35514a2bdd6eb21405b18c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9b9ba4960f5b15a592a0733125a1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543580ff51f5cced19367ca9c32e404832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5ef8a4b7900cbfe4729e1d9cfa5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b0c95e045b84cb0d3d643924d7c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f603370278dae4fd28207229bc696d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dde03a3e4fcb7238364612599698c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c78997b9d4f22e91be0529c8bd27d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46116ec105d7e2849db40e6ee44f2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f843fd3d0ea4b5d74fbe0c80437b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc0342bc542ec25e212666c022fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f32f96e447f3354a86c8873bded87b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009d0c6115d862195236b41c32f42d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca875f207aa1bc225663e082e84716e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f9639ce877acb832cc0aba1090e1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e2e16f3b6d9ce0f5bb2eb0ec8d67b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976fba2f20c261a5226cc9277ed722946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34eb14d999e713798c3a215bfe8bb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb5ad5fdf4a707a3c4c57e8178af248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3912948950a2222298465e01b9d64549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7578e17402e923fa13a3b3b0b02f9a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72f1f73b55a29dde78fe2b29bfb4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc03eca6725b950626c656aab99899552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30c06d18731081d24d24dc879cc1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6bf5ccf76fbcca335b678f57e768b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd65a8a95fc3cd2ed6a273cabc94c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0c44a38022a19f3b80d32569751d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd40fb8bafa2f510858863ff146ba8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c631635a146626b322f97c2051d8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0aa46581b9155971e96395469f33759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1505ad2804debd3770728d5c09130660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb0acab4c8fdb934ac88c56c9754d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331af9ccda1f7ca3b186d1a7b2f88f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a400f3eacdb0addd674e7504ebb06f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0fdb96520f303c624bded7b7579264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c46f6c6cef43a00ed185a1fb58abcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532983624fa47a0e99860bd234b327266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4259e609f289199b458a5c48f78e1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d85a0f052b2cd8b1b76ef53867d95c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c49b97e324fe4bf6bc37294d06df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ace23c66e608f6e407cc3fe27dc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370551439a9f3cb215ddd3fd050ddd0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a6685a38c6fcad8140eb3e4cef70f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c3845713a7498a4e0b9dac048142673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e724d11663bc6483adae9788954b1da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b16ea641d3d532f8455a8b828986275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347dfe8f91c765a004a75f394f67b9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bb83351b441ca7abfc97160c91e2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ba38bc568d4ff68343dd373ccedfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb06b1980059bf844d868dcfefe7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef3ed6536a900528859331dcba2d8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97f355f9d11d89078483e871d229081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de6e78fb505ab67cf0a748a37d415982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb636370d73f7561636227a5b04ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780ade0a29b8972e1f0f5199afe524e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b7fe5c24714cd733fcafbc1fb32ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8aa36a1e151efa40a9d293ebdf00f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0324c1d26f12bfca06edef13de55587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b2ec7a6ae6c358fcf7e4ea3c0a56288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877174b7cee32307111b3c90cdf92c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb12665a4cf562c4c99d1596a727e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022209b956bd22c01be7f4464b7682391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ad071de076680f20ee56e54cfbea592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43052b051a5c5f3183be1e845e989a5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b744e53806f51ab6b0cee88e515c71f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a817477e14426bb42974299524c3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ec32ddbe6434e4fb520a05b65de896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd36b773791bdf06f286fb320a54e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe9fb811a6256ef4b8a8678bf740698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22010ec4b111e0242d92473946c2acef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4a95ab065ea7e3f3d2128097282bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c08d3d6ea741752c1312d519fa83a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968bc846c2aba1e36c52f69bea8748102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501acd721a53157ffcc2c0a26f80a153103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368cd62872d781d51318c23a944da50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4e9f11a34c53ee4da45d2a862a9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75f9227a50179ea19e812fb5e9b6d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d4cdc3220d5ac0838fee5c04f2ef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f86bf2202a03c5967221b2191f07c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9403a9c56f9f82b58acb3f0c254542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169c4643cfd60bfbe493c2ded650d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd369f957ef5db0b14b1fe84373dc05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e12ffc37a25f8ce24c739286c333bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ccd4dc61eeda813e7772bb0f65e8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463fb94f12234c76e13e33fa71ef3b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17367a9429d9e97f4c4faaea389261e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45def556b7513aed6eb345bca658d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aee4ee8db83d696f67d19fe6a8e61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4f994f3cae23cd1592313641943f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dcb2fa3e35b0f474e71259e047476119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36cf14267a94be0fea9c539f283976120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c2dfda87a71bb126a28e1802777b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c20f79996135ca5787ec25c64531a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae531639880f594a73fe31c6192b85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395658b696d1e598829f969a66b701e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744df3b40a666a2809bd54a4434e8641125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28820131a9a03344f2a381f5bbde1e5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf75d1c7427e12f06192b7c38924b89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee01950d703d22a9c777e3d159095128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3f16685dcc346daf2a614de68e55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad26efe86bce551a2aa8a6975b0dc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade28e1b485e7cd729a34eda7b20c20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509084108ca88f4fb955cfa16ce74207132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c7d0731376819a86aeb2531b8181133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6016cd936f4b35c36343dc1ac8640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcea850574c9623ff04e06c0fa546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3201c91df635d68173b88d8fc9457136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1174c8bad6ae98853c943089abc5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1a921094d8da44c1c09708a75d044138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac32a7dfb783e5a5ab43c1e235f18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8679942a3044360c30017cffe911904140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254f69de50ab49df59deb3cf4ba2f60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9adab80c3a156b63052967aa6eedea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d62ddf823990b66ed1e5d8863f0b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3ca7f9afcf1f896b4da294185dbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee93d9d95b6d29e0d045bfb0142ace1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba85ce4de214e668bc688aad7d2d8f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf10897895a235db45bc0f7acc7637147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f103a1580e1aa025ef5b17fadb6d02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b20cf99deb28f56b81752d0ca741e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e131504aa55954e49cb89bbb462db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f29a9a8ca32f685cc30abd3faa25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9637078dd2355f0c9d1e64d727e77c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ce74a8ce4c8e0f3eb6f739d3dafec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894bb01269c0354e8a56cbbcb48284a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c03e6ea747bbe0ae6eb5d4fa3c5584155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ae9f1cce87fa9308eb2c442d0873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f0caed99c17c2e7024037f1697093157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444689f8e669744e6d3eb1ac1bdaf82c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a2c372c186e539a5dcd592dc4b76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81523d23990391e02d9f9745b34ce900160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa95f9dc84a82271df64cfff256e6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b28bec76431af716cb5d250a599741162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40764c9b28dbdb2f22ba353e045f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99dffcb8f06ee8bc0fcc75c36d383f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1aac8471980c173617cfb7f7f65f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ed18c643ceda26d266570941af07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a683d08328154d8c3835b3dd69de2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0aa24cd4ace54cba2123158d2fccc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d5e8ab73d243ae50ec5a2904d7c14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa13e4e8c27e290f53ac34117f6ff1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e5d429cc3b239db4677aa0fb837aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520ab554c376d88e7f6a7918c008f45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760e43c5a4bdb1e646d7db1c5ebb09c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02335799cf6fa18b515b73b24111606d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e63ad62386b761f08bd16e6a34189175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4852dc629903a32830c99463bfc19b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb006ef3328893d0df8abb689c48911e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133d06f83c0bfd7b6325d33c6815c39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894999a40cee266c64daff1ac3f52f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838c9771a64b5d9c37d2fd38d251ed0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251a6939cd5b0686e87fb20ccee10d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80c924a46264d84e6c407232e9a457182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43417759681519e551599bfe0b2bb36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85432d47ffcfb947a1a08a5708263a95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aac2df4a5bcfc957dabb98fad13a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fed768b1d96fca3e15324e27c2c352186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450ef09284192c03f12557129913fba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b0b78f64e6b3cc2f026eef4f75c4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dabca2855b930746d39bec20afb75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a202889246abd0ba24417ebca42d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5ae86ea068ed5ed22d44bb9e26ea0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97122d34f24d3d7004804efed571722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6879843ecdcd62f8646a0b53709645193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ff7e8bd1b664833e41734ad318f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5504e1afccb2022a7c4517fd6cace5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d31720cbbbe18ba174ce88696a304196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbff45e925382c47d2addc1891ec49c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690be2632adbd3c55c0af96682c5be1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790d200669a0cc3649fb21e392bf321199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b067f063b6de34bc0573efd1f4f385200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e18814c7dad9624e2c7e16911c10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835e74e541b341e226857725c36a241202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4a09e707bf236b8deafc05903d204203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3cec3e9db216c10c808317a82a758204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9041cac7a1e39d8484e5d4c5c71a62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e8b009dc0f6c313162999561b1bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810e8da50812e2069e34eee2025b0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408caf9b418372c44ab1665604b90720208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b54659c447e892a455de5c0cd8d87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37dfcfdb98de1882861a9c35a76a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422bc82e9a20aac510115d7ee71d3f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91827bf1f36f5996523c751471318e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc4bf2601d6d2788cd68ba94247ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c997d249c35739e07165ea11378dcd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d6d080f08a3ea398cae2aecf9fa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b534996146597c1242ae37eae0d5a89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff831c52688fe6e4bb2ddc95b8830217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bebc3456807a6a341329a1f8a0be53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5bb1a78e6334e82fa9706ef11cd9f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0c7b6035743ece41f5bcc17b57c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26909c802d323deeb1d7231d20908ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66891ca4d3648b33597b607a0ade2a593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74aac424854a8e2da234531f334bb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505d3871b060c42d58af4577a794bf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93f0933e7e5433c22331812e5744546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4efa808d5c1c31beabd674b101aee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff026babaed7360af029faaf63bc16e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7426bf5391f49dc6bd25e2095fd4779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a9e4834a1cc1c00fb63b963c7c7d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f308cb8e69e77fe48abd0d38465211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfaa71a0b9717ccea98012b3daa35412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca3fe1bdb1cac7b2deeb601049fd5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6294ad3eeacbe47bbfe04182b8e68214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60d2fedc8560e9d53c120133b6e3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7fba73c1fa1505e6dacf6f49732e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678352a06d9b9f769eb76d3368163c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd54322c3f515efaba59a537794a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceddf57eec5409dacfd98996b1047919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3265048883f5723296c55d7880a0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c7a44bee75b22ca212fba6a7be9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d493b03bcc9c69e1de763fb00b5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3c9541dce98c0ca234b78aa1dbfe523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caa8f9ee0fc1a333e352a2276c56ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06727681a644d9602dfa76299ce8e1c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878da113b0c4239ae5ac62c83fc92026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270bc5a62dfef4f4143d9964d4cd96327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847625b6a4f201d34deeb8f97da334a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec360461a628dfd9480edb6545a84e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6c741586e6de08d8b495f1dcb6aa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4042905acc8a3fbcd277228ff58a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc471d76ca4d28559faf6fbac986432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199dd57e14fc58706cf63ae971bcb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec8852e95433ba1470d1f89f5f877134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bc7536b2bfcaea8ce116720badb0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e47def20e8e247798ffa29b142add836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c2ed5f1c8d206d37a772853ba3d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed051c7bf4751efcbfebf245a86a119e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9077966444a2b034096e1aef8b879939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fcb3cc2ff41ce6255c62bcc157ce640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135d72c89ce63fce83a8f84730f123541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c738f636e1cbf4ee28c9f07eb224a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433858055854d48cd683cf8e12d46043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a610ad298bf29e6c8ee5e2cd1e3be244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ff0a6db345bec484c2c012c3d1f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2bd2ba9cee7c574e368b1f2d5063646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd616f1f926d26e5c6af8e2f22e04f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebd685a563e07b529feb6fc4f3d4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26231c3b32027036e57aa3c63e41974949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54be501c04769ec8bd74e60c8a999850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f8390108f4c0b1e5c3345411e55751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbdbcea83845d2f706f880f7019e7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daccdd0a0cfa6574c6c91d5496ab13b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bed0d72e05ea43c15e44443dd6a9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c0ac62c90353f9a5c03aa8c6db57b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b0d449949e37b84a95af18a720cb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa2371bc28204a016131ad41e7a72257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7d2868ef7a6fe6c7946b2795251658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545996907d8d8d0935ce2ef5eebac83259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5980b2c1727d63a9c570622218f58b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ae3e4658a2cb8ed02cbe80ca1ccc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceacb307beda527316243d3ff7f6de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea13ec96ba4732f448ca43e81a1a9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785679870347400d241784a33d037fa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8083f37ba172b9bee7900ce81e0ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b7a869cdef099e4501ec14dba44766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b9655589d8b213cf1a9ed760de7d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e7912b6f2f9ecc9a1d7a6dfab6b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72a3371f7a9bc494df6d5d92211bf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa191bbdcfb9e1036fe4dad61b7847670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898be98a1abd6d884d4f7209e6ea40171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba820fca8bff5dc9e378d6b7b18af3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d417ada49204ffaa9fe385c08e69aa673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d344390ad5566485a4902aa96dba4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c33a6fffae1955efa242c7c55849475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1ed6f52e78d5f281f3fde52fba1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3fcb0e32fe0aa08d663cd84e1e8d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237cbb9ef6790348201d427a556a94078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791bee3e9c10fb163c42ce7ecac8d2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b99f31353e69915c19daf76cb9ef5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02a003a6c170fb641e7a8f61969a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e8133777b138398a7ffe6d4e419f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056f1428f845866f1f5ee4b820974db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495cb0b8554cd9f657e0f420872c01c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b085d7001fa1f2cee0448c23c06549d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463a44314e6def47f58d939c522afe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9883d7ed1a9ebc86431c4693de115987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241adc8ee210d080146949f001a504188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59de5121550e697a38ddeff902d37889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9da9a5eb5d59e988af3124ce59c8e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc239a94156e65fa1cf7e4fcbb110091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca153004032563c74bb5c243f7a0504292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511310e38a70942c05d122ce32ebded193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c135b739d3add9def34cdaa67a5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1131598a81e694d1d5158a734a7c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaf8cad948e39b4a59c0e6e73745b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ab1f0da0372aad04dab812b80a7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5750887afe8278c6bfdb91a17db5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45bb1fb927c99d6cac98c2186e1a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba148616b73a1b39f755f56bd629da5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ebf8e4e9b27b04800d0510430309101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bb8a5ca32cc97d4ad00d5b70d277c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec17c701600b3f8975b14b799f8ff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a809f7b6df7f513ba145349a05af70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709a1a96a2ad3edfbf932269d3a0bbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77366b2d7f0ab3357edda688d12ddeda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a4cb3193016fc6cac7ed0ec084d79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f1da80e95b20752a3843859515b20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f970ed39e3dfa8fc76e319d885d52c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31cecc6dbb2e03a341149f22e643b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdde728c7ac9ef8d7f3a2918b53e51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c99e6aa9970339a38b41e44ebca58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd55e7ccc54f26f6ce39d10fa34fa7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676d5a5073d9588bd015f1d39783dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477cb848d945f0956a478189eb46603115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb29a3c720df39ef9a7ff32e15d9db1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a988860c6a78639f2428b00327b691b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b4025878e455aeccd4f6f4cd8e35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956f3cbe94e5292b6493e0e57cde4c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ff43ef2a33e26cb11f4a2c8817727120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26411f9c3bf179432145c9d00fcb7245121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1e3c53086b1c2a17385e14e55b6d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656958430a2ffc50f5f5e69ec83385fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347c6424f4d9fd3eb00319381d5182f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808501a001b2ca320b60abf7751e63e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028e1905fe0836e8d6b5a2e77346df8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8da5e26776ab790bac3b9377df984127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3208fa4f508fe564bb5141d0a475d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107435cf7c135e60459dffe15e55c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aab5434c42f3b186c5911a0c8c4c13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950bc87dd3c87377ecfe60e22f70dab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e233df145d5e5039091b9c2196cbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06cd4673e4c726f0381e8eac7cdd9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd71b9b944871540f69226ea7d89ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054151ec845b042d13500cf47f6ba3ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39179cc4bda359dc6d6c34b580af55a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc990e2e1e21d5e4e6d62c0779521137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29cc987d38f6d3b5b760a120c8784e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c035e291524530e87cde7354563bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b784f416e45deacce2aa742be3fa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d306e0feab785fd8a55b1a7fe4bdf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80887ecdb05d736ba86f7f0878a02db8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5415827f0bcdbadf75f94333f2afa41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10eff7345b8ad1d8ff25fb6cd9e4ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79b1e3d146579dbbd374a8d4a98b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32526d21ec4b6f8d26dc080a7b90bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef8da17cf5af26f8f079a142aa6d59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea86fdf76048240d38bf2f0124f9dee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c5d4480d87a191ed82bc7ef28d94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26584067f3b2274f5c8e13c9e1916150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5392dccc528ebec34d450c917a6e2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c7d13ccc7b1bfb5845336a1e7bcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ecd05da59dad75c4a672b11f77d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ca4a9bbfcfe66fdf664f5b1020ad0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa581645838fe336e1c6ad924e72b6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970ecdeebd592a8d9ed44fe50c5c08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278896be8f8d6c696d964d231a6bd8d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0797d554d29875a889650f2615f7983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dbb77278a5dd4ba2664ff800e673b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b1871ced83a5d790d9ab2e2a73103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f349c78a84ca61b32cda4ee547f8c1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa6593e6813b60e10e7929bf558a06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8923893b6fd941d8db466739db49b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf4998367e658eca36e99123fd53c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edd612775863b5ea8af4029f74600d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01f6238ce47f90813d578317861f8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a7110abd33decc709d05184007184167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45055b8af48005116971ca9c819189e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbe38396209231318b82660d1174b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871fc326daffcb8a3b85406be83f083170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6c8b4efeef5b5255bceae1acdd17c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb28257b1e3eb4e5932b0b8da824a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01540de67f4a36079b24ac132cfe980173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5460896e1bf3d9d56c61065e28c95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1700c34eb2855b141e8e5b2e64624f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985695590a86945d881614af81f9c190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941720f44e9c52535a029b5a60937c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc80cad5a402a865149719b33266b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dab520564bd08ad85cade49c7a791c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599aa3529e5d681572644d177fd928f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842a90b33bc03cbea60365d6616986f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4e9e0537726ba2e37d4e433a2a05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871fe2db90fe1f14081f575f4b373f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336df8372b2eb6d402911e7a7e360f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1c781e6cc66eeba21d6a6c31a665e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b405fc96cf45efa5d2da534eae0de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9c67c9aedea43770122ce17976c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05777294e93c1461df12f1789b10fda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa575479e9f78c6cae9889519866084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fe132ff098e0fb45bba032065c963190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f992e2ed63736f828d0b04e5eae7e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d742cfc2cda90a5f20f80ce24ab5a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c578db5ab732a8b3da7931f06441e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb984ecd4611b41ac558127f59f2af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc692e642af6cd6aaa1c5ce25c6f2f21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc9f3242502ebe39e51aee3dc7e55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b0e023de396aaeb4c9b9d8782eea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce69206dace782978a58e39a82a7f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925294f04b31839747326a936afad326199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448553f4c544a03ae0ba5d5f9f56a65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423981561b11bb19174eaef85ce2b43f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66fb55ccb7a29a388c966d642d84f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b90b106388c656be9853adfb4554c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430f7d5d638452d60089f577e8686b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e0b7477aa21ea5443e283335a1184205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef383a036f63d7c7d6450f5ff9e1d7d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56fbb6bc35ab1dc218d5289abde942207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62b6b054805d40687f046d57200e7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7580dd303aff6de1d05aa790ef5c6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671be0f6cfeb651a5a879c332921267210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573270873d5e67ffcc3ce398de9ca5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2258763ae34c90f00c04abea579b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec2b87b192d963b11981c26bab028213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40833321ea8f9029e11e7925acab64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce580584cd6736e8999e1af5003bcc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845300d1cbd48488e37bef1211dc5a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b1a68e69b242e11d2b449aa8a8e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470270a1a08f1981446215b4edfa6fff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab532e6d9d6b1d806b42827b57e1011219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>