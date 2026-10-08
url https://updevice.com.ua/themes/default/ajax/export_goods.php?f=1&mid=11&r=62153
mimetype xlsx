--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b56f636f0920bf0a5b524efa3251731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45caad22a9f4c934ea68bf11c1feb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5802041f50de68f3becaca0e8422293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac0601393aea6e1ecd5a4d61b4dc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aba592fb51b96f8e057ed1b44e84b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6137677affb52550d08b38ee1ed996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5aed7f3f2b5206102e45ba12edebb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378e7d5455ff1e5db6ee2bb1e9516a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf7cac16664e3dce6cc347a6569f149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ee6d8e55f0b08839780d05439c38f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d10da02a3703352632997c167e844411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452111f8d009255430c910f6947de1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01c7fbd4a98e8dd709fd57aa5abd7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27009c7f585d06a3d720b08739e706f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054c015cb84d490b691b96d667b72e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7e17563e4bcbb6b1768f37111a1c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5962f57472c61312dcac8875ad9292517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49396443d569fe5f764d13be9b985a0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22364e43756c5fdd60218805ff340319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3cde8bfcecf912f2a9f41b5d55a3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b9b09c73dd308769c6bff2063e6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259fa549989003e805dfbf61bdb0cec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed256aa97274e573392329bdca34723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c21c40a44afd5a4b9bb42aa086d29f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df451c0cdfb1cc62dae47e5c68df825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930be414e118311e109d7d145d6c74a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6b3ebf997df503be36016dff2eca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064326c8a07d3aba4bdbbf941cfb71728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c241ac41eef7ce53eead7d0d285d89229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b5abfddb6c352ce9dbeff246eb09c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb38aac911fddbdefa93d50aa3da5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1d09b40d3d3e72af51710a7d07f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d081fc794b27e64deb7ac1bc397dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5a838babb7b04734b0de7d0fff7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8a5555fe3399a7b7575140a0a32e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd876d96c2c46f18e802c09c8ee02936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7276135ed3a11d65c1998d789c07f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137d0478c1c7db7f219ed24c8c4fac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43c16dbf2168912efc6c58ec4d16139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a72d6270ff6e917bdd1d8908c254140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c10397e8948c0a89b495a8c6e0fa5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b52cd31fdb95a67ffcf9e8ed665242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776f2abef07115a5383791ce98ef96b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf5babae01ad5afd36c2aa6b00624744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745ca8bc3f62383b1fd24cc576b01a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc8526a5c3b22a9f3fa067ce801b4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841835f943141ed6a90995a8aee1e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b89d586e26fe9b38b4fb1a4fded7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2078d557faa3255c95379d761b5e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f89183935aebef6347b8219ab41f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f266e2ac9564806c7bb7a4b7f317951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46f5d4c6b03902b0387542dc26e5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97bee8dd8819fd1796b990e35650553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d3d1a977bfdef418ce32bc9aae18e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea36d2caac16081d607802c65b747a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749941d831de4ad0d0546573f9b471556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd6b16a4228854dbd2e5a59972788f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b16f14c53b8179171cdee8ce93bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3acfeb5761206f31631158b67668159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e22455914c4ee72e6179562834efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b431787fc3b47fd764bdb8e061ca6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176ba49787237ffde4ac55e66e4bdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14305bd0c16cc941d1e1a2806e9b7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32817d9bd36f46d16c6e9617d11e48164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd048704e9a6bc27b3dfd3cbb1836665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77338ea5fb92b1abf5151a58d070bb9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dec76774a70facf3c3aa028c3ebb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02ad2b7ea958380ba8d7c1fdef65468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3fbe3a9617caa26ce74f0f439fdb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ca1ca708564c11332848d4bd94abb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a49b58f0e127dc87963bb385a7dab171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2217f4141bc86e00c11941cde4d2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037cbb501e93c937fe9c5f933b589b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08abcdd242c9f38847c99eed3d3834774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f0a62fe899399fe31b6bb073cb40875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffeb7d40691169c443407c78e8f72076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ee1c6950a6d557afd27a371a85ad377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecd395be57ff1f94d54cb2347c939178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a282555b8dab22ac061549ceb38479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503d057e42a5329d65e1b74521c7d5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234195f9ec5b2d12546411deef639e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d52b0858bb6ae36bca8b89fc030c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c444d36976742970c9f06a91c195a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629be3410285b38cd4f8c27c225c527a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ff4d283e70119c37334a580d904185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a230e2af70c9588e22043c75993586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d8b4e684816cd79d1e7510744cdf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048d45a5817b38063b86ae2782a001d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4244d1fc49af7509c67389365116e0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976db77c0f5801dce00eb9d8bd6ddd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46c4f1cfbc6d2541cd163f6ec96f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b532e64436382ca88c6149ed8f3f2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b565339c3751f37f4a74617621f89e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da9a3f6b6bc6684a6a29f7fd0590094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e89ee1d6f9b4907e791d5e75dc049e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd6fdc47be0263a1e81b68e135c2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31297379bedcbd1c17880c7ed41811897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a8676af94b664c9e6646b3a811b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f02887facdfed11be6cb89772694f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a719ef062ba23910c01cc472b16de9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba453ca807327455ee3622547be5b30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d260bfc5fce2b2e0f39e154d0084102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c8355dff726e310191e533edf8bed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac7deb10350fbc814a171daaa65b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3792a5a704d904a9918750ff0229f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2023495da354d0580a84c1d47f0241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c03cb0553e52e92de81c186713fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0db5d6b4b32c79b7caf21a3289380108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8827d66489eeae2cea3ccf6c345a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423a0a8b4ad607b4cf03533881dbf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8e0865e361cdff6f5628e71bd40a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97471f0ec5c739f5c609ecbaed65bd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012805670149a48de9b6f8ba6944b72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e1ba948c34ede46896d9c7bb1c9e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c857b1362e4c108b6c225a7583da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002510adea27deb7a286700afaae8e57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1ecda40c01e62a05c9d258c0e808117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62ed2ba4987e7eac3700e127500d93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c41c60348202280fc38c2ece916c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded579e347efef2f94fa7a8d2391b3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaf3f26c70f7346887a69b52068111121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5cc7fbbf74d7d358ffe717f6334c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a904249e714f35515c6f32cece76ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca459f9c60678f53196f06ec89f6c24b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78ca0ccbd2fe43448d1288ba8c6ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4432f93cd3f6b142cb69185b9342a32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce13fb15038fd42c32bb3192aca71c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb0821d43b598062a43075a606413c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ab797816c502fdcc9b0f1e7417c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23b024b54b90efe6b8d1d527558aed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7805aa843bf18badd47936d463038b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c2c78ae91b663c4b4211631e469d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035eb6f6274d171f8fa1d544c2f0914133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02243923888f77e10b07be6eb67becf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057b8d3b48ae467805be2bff3fa589135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d87d3d8aa1a3422c45d992f904a11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bdf58e2696ef17d161dd9d6b00740137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f6f3c672d6d112c34d1167933356138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d6679a506cd4cefcf6a6614df34ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359b89a64f855fd43dd8932fd5e2dd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcd5de223274303b938bc6a05cd3a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7537e693263ba78b53a8d9300539f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133d9423b0fc1b2fbb2e02c18f94517143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48f4f52a6b5382e2f6c26b939eb45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7ab037781011b7d200470a20a0fb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e29cc0c8c8a89966d1f72b983003c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f7bf5979e2a0ec20c32f392debfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01cb285a3c1c113aaa6c296ea9aac9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb97ce42ea7775389b0e3ed21fa1688149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794416b7242701a707a2cc810e46e16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c12e8b543774ac5048c358b6dc24f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa8b04ad139e385365007f72267f2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535ae9ff9a6d368736ad63471e8eb4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1d66798122816d1d63b974bc481d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121525e9a1b0c28e4007c7362e9b756155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eddf5f6eecde4653dee19a751fd89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bbd09b4f7530ac4551e051c0e055157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4bb7920086556d76bd7bdcaa498ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb725c20863b0ad1ff5a170ad06dbfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e839b36f5ff66a539aa36af6ddb5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf07b2f8022cf43c0f5558c7515450161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b2356919f80ed474fed8eb309e3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97313db6edc3096bf3820cc48debeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f194b28c5f706ee24948d78774b1f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd0bb8a13ac97d8b24bab348a0d6cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f31cf95844ad65217e8f3d0ab6b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c869ef1fbf7448ea6ca76440352eb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b81d130827a7ef1598cd86dfb466d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a5e1e50db9ca6a207a8ae8001cea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc0443d4ab4c7c1ab9a993b905012a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3ce698a518db69ea1d5d16ea5de1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bdda89154cea3d18165678fe16820172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda33fa9e87add7f77a96a297be6c13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf1a2bce2b6b00137e7ace3d573b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471e76a23a9fbe922ecb053e8f5bfa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf2504fc76cf2990e3727291277c9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df64d1c35190eb524fc791c489630cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0fb9b0edf18c64d5012dcdb975f81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001332eb9473cb3fa728fa99a569ef1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868461fdd2d66f7e4a78aefc9f891de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25127a0e6b8d76647894a7f74ee1f4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7109588970fc4e36bbc587be00a4c9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8d46b2fc810cadb9509b4c1b61dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f1d51c523a8e146cd2c1872e4f59c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4c5fdc2112f4818ac7deda480a9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020316af42afadf452df52b614349ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9dd26f5d63495d1a47b2aed12328b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfb9aac9bb855967eb2eb630ffaf1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5ff6cefa6897ae9ee1e26cde38274189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2381242ab6a5e7d76bc2a1b98870329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63942d89e0fb0b04ed6b73bb38cdbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b0182b3107450d28c109be10c2108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68865f244ee9730f57a432ef3064232193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc12c33995cc9763b81aa6c88e38465194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aeadc6a5e000490e0f6325f6629b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d1815243c087288745dfc17e81e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6d321bfbdaeb7e84512a218ac1e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e5bfa00ffe80047174ed4373d57a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520520e0fbc3cc4d6aef704e0c9e822199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c777d447275f6db46e7741edc79ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68409bafd9338c055be1d6a163a1f2f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec1bcdea4e4771685e8b6119a0948202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97b52ecdd83c668b8d1531828f543203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e026b194e487436bd543f1d100340c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25aab565008be940dae8f8a2920d05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7235d24d9dd0840c9ff72c208fa28e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481459bf28da9e6900074d61896b962207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07851c57fffa9952995b03645f069313208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460154d4b1fe43a4e3906b3aaaccf00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106226d0764913484762293102a95ffa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2953ec2759c1e71e1ca5cf6a9eafe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a60c995ef014d3347593d5f605155212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e3ae307b1b11fc7f87045a60e82e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d49f74c01d4e52dfc37f880b71ef27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9084035ff723bff89ac0748d1061e53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b3869f6ff3f35ec9a628b06ed1dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02068cde9aeaf4ecac7681491f6f61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9040459e15c4a408de740eb0679a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed6e5366b44a9d42dfc6fe05a13820219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321f44c172d8d2e86178fdaef5025bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320c0e16700aa323a4e1277d4a4c092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756df62180aaa247434de69384cfd9093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e74d49ddde815b328396db531f07e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e81ecea770fa26455b79001005991f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220576ff33290b056175e955667ca3406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658fb98bd05e1ff40210f308a4f45247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c795987a0a46c7897d3a9e3717388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfafd1ae43bcfc77e94ec06d51ee4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba98c2d67ba87f449acc7d74abc20e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5c253021dee74d98cff8be16a4b5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c9b6c0b8b07e4f60977de911b1eb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bef5b8e856c0908589c58a636286d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b9ac5c14cac497c9d3f1cc0133c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b9aab699f150a8d5d27d0a9bdd4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477428604408ee29c75e7f2528d8349116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5dbbe41edb6d48f5728050316cb8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eff0acba60da4d5e386f9d7dd4017c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec34280e7a8d9aa651236031c826ba819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42126e110cf240c23ba0dded0e7c332b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38f47f4de03e1d15c79b1bc2b216a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723986d70400eeb2ece1110a485585d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed727a317971bfdf2e061c8ecc17427c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73e119ee175ab58bb66c7f8f4696e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b39de8605878c4994e302748bc9d8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8bbe2ab6dbf840a32d28daf1216a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1427ad2fdf0f992839adff080c5050027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0947b4f13ac24971959ba4a366d1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51e5eeac0aaf5125f0c7a4ff1c10529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13d365733b20136b07c506fcb1ad430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99df5bfbb664e22e221e20761dd72f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e82a2e379d4efbd42680c0c61960932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc288619333ea82d766801fb9870f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78b0517e1acea9b09968a9885d531634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef318ae68d25ee10ce93f4fe0b7dd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769ea5e0446d09e63e957d53e813f2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e908aff645b2c29203f8ad451fd9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443e20674484372d469329dd4d3569438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161993dc5669f181bfd7ae1463e41d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18146c7fef2832839ef37e1f7d0c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a48b77a5c25fbdb944d755a575dcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124762142894dd1a5f41cf42164a3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c5bf17fac28b4810d9a7fd6d94bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571e6cfb3ecd075b7d20e5b6c6bd0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c89d4a88717f2fd395a6949efe7de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb016ba95b62665dd2bbaf0dd36f3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345be405f7b4b575af19f25ed34f2c8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115297961237da0142da816e9b0443648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e015458c983fc23f87287459515f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3757e139bbd1947dff483b84c4eca250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e6e44fbfa7436f5d191d86fc67f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eeed165382fdbb5e2c1f543c7118452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbf88d320858bb99d466385795a59853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3fa0e46a8c8f0336137eb56eecf4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1312601f0514d75767a30be634468955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf33d4951a7e5e35eee7cc35550e12156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b55727516cb394dcf7748db6de9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1c857d07f6c35cda716b393092bb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26648f34502e25f0c3a788b030f75559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403ba83f99ec2882ab32acce96e828f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e28178532aca6444844728a6e6cf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610dfd5924d586b44dc58893630c8c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa8e7aab12876892846a3bc02ee9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6221f08f85e2ca3483dfadcc72870e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5493a5121d890b82b869a15133909d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3256cbd54ed5701795048ec98a87f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb61f2d6dd8d97ad323c6c0772661a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50256881ae1c6e50f3a5c58d22818f5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b6bf26e5d46bdd47d5cc1e36812f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696aadbee52a60a556f33426a2724ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143f5a07bf9f594c961742770eb36bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdec8e010c0f2a4a1340790d4c263372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aea5340206da6cda17582c76c2b72773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510a935b771b845eebe77a593f439174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68a83f960535fc92f5a1ee9e86b3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf0a2c5f43bc20f02038c81d0244d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82223b5e73d85f0a8feb5866833a811e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15de0bda2e279676d287c4ba06d58278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271e90cb99ed64cebfe0abfc36cbda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd2cbd0cd8dca4c58ee4adf404e27780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e381da93d3c0a6af40257b69bc6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471cf33f945780184e22effbea81d4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8e90b6b46d904b9922bedf7ca7cef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356effa9a5f9601145c7f129d6161884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d4284f00f06238e8caa9e2481a75885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb04ed5f31e65501e32e7e47b1e5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46162984f5b71dda698d842a0617d20887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57873675293b89fc2a45f5d38b1f196688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d8c6237d3242c722a515deecbacdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48e1ca8e3d372c846945b012fde63990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05709c66bb7fe34c2fb9575da88ae97b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20482c13cc310ca2cca78f368aeed10892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f0c63bd2c3256ec0e8a20b44e420f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de99b3575a1f875dbdcf99e69655c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf891d4c28f5ba52f520b432ea61b1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018ea11155172892a4bc81dfeb4854496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497adbb5b61b6d17f913ed2a2500afe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ab744cd6abbdc42636d4d8f8e653898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a82cef4849ab6d57c6baee5c3896199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a572b19f8fc8ed57d802055f0084e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319704dbcb2fcec0d281faa9426d06f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad09acb36163ae6be12f9c809be113102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5329c88c5704323fc432818ffc2778c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff97e116caf95433cd57d6a9ab0f406104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67e67a69676efd5f3e2726b6a4cdf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb2075a06624e9da5594d52a4e660106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86354e57b65776e13de8227032bda35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e889cffb4de7804b8d5967981f22e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee55b23894a9b71c7e50b4f78b49bfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d2a3afdba3312d9736281636ad5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50132a039ae00a94469e5c086a66f3cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746aa3e5510b46775651a9adc13c925112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02facd0568232fdd0f1bed04c474f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb4b8cb8bfb7e8251f201dae8d500c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd7fe84fc026533af7304c36f586f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011092aec35ad717038e94259a9026a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1d7ad4f9590cebaabec6ead9882c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2191d520c9610632ce801b9b5bd6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b8a8745099ef032da0b89d7e5329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be5e35ad294f76778080e7cefc896120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a029b81efec5e308c96e0fa1e08f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82cb076158e9a4790339a4df936d04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d613baa1425eee33331f1650dc4041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6e9068fcfcf86e2b99041af341f1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45da1b5563e0290e3311fd69043928125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee965d1a5cf6f12a616c9359d46d86a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc5174cbc154033c40743710efbf92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eb3e0c238924d66f90508b336a2d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b6aebf187ee64365ba8c8fce13a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fd3af2e4a76478a4e60e56c9cd30f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5974d4757daca2bea99f35d8010330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebd936c39ff1e716215e55c3ae1ec0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f9eafce365502460b9ebccf504a7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650df8d4500ee61d5cbc43131f2dfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590dbd704f801dfaa2b754cc9c70743135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b87c9c918ca2bad091c3fcb5d848f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da61fc3bb0abb7e640669494bdb3ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2f36402f816cd4a10742d3feeb5b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b237a487f198a6269746cd3b6aa2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e957caf90c7d80a51e548453a05a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4571288c5c40b20d2f9ff32a16589141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d34943ddbe28e23636e25a6707c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ca706aac2c032c490ed550e7d98b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85a430d1177c08090065cccf3058a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2fa0063a8f93db42fad1825a653f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09115128e15b43d215b6bb9ab49330146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05d59d0cd0c00981ca324db662150d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324626e152eff93bd2b581d472abeb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e700461aca52308c10013abb3800c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedbf7bb60862a702a664f662f94b12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefbc4dc7080d7c9b51bf054ace16d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d6edabeb0fd18616d4cfb7c129f13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534080a85b41dd8456bf81a591aa26d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c51c53bb114e10df8d4ba695140b78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d093f9d907c807cdf3105ac37dfe3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9160a6d761d80b71c3782875ccbf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d8656bd7ec8da3b2246516ea58574157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2977155436921ea3848251882dc36d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42d712ef11aa5ced8e425490cfe125159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f9add99682c7652f143525aa5e2ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad48c70e8c22b28631f6072090ead161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e1269f5b38d495a2e50e79899f062162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea75ba7d5024339d020e7d29d8003163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c65fd614db6b20ee1c7c40106ac8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d8d6557c32bbd06f067ffb97c9dd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a39c8d5ae20df7b7e34f077020d1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76df14c2c38eeffd14db933c3d9135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c7348aa6a313149b502e73353cfbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492011f115346783d51f8727be24c593169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95758dcaddcdbca67e9b07c00469d3e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41994871ded06dd34905a5d142316fdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69acacc1691acc653a460d9cab86cb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075be06c39e189a32923cee6749b493e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c814ff78a67abdff2a867fbcf45a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166795b7d6ba60bde97a0a5e8ec70ec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46628fdc04a76c9b8a8cf9b9873457176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e62c20225f05eb9e52563d3d7590fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db0cac04ad4ddf965beb43f8c0e7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d9a348c39842460d0355edb9fd974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46df0385a10cc9a5499c2a23978e2a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c26468b1a96121eed45289c4068b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c70d5b9253115aedda5388756aa631182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b5610a5d2c0e27fbe2a1a6580804183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5f9bdce5a8736cb919e33f335f99c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b77cb29327a42c05593dec522d46b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8610463137946377de9431d73e4df9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529034fa6b934a63cea1b9eb66c420f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9fb02f690bda7505ff4076d75452188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6405eaa72f7cc7040980766df74eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb3bc5f8b3c38bc99643b312ff7607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943c36debe820c01f45b4eac5269e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a46c0663b44662f4e2fd04cf9f9a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f23cc83c9ad129d5c3f384b72b87f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9a6a8a19bcc1dff228e98e43e1f4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a4bb94272fb26a896bf37b114733195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f99fd286f5bf3aac71f2c832af88f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7c59aed0a88b96916abcd56f4ec3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac100ba7fae7392ddc0bf36001ae49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8128d0f0a8f4eb32423cb857887cc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d42e298e95137eb1f6136a98d299c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c498639df16f76f6a3300ba2df01c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73eab8936d31b994dc3d9c57533f2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10070b44de4b5923f7d9c6192fae297d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d14a3bf3dd956650c0dba9f23fa1ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfd13b6826572bba0368fab64d67b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a0547ea3be1e441866f6bd57bc07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36eafa6f55b67615509c1e9cdeacb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080398101192454b511a183a5a0f736208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd23681decf682f9f342db002d7c7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3d02b11386fb824dbb0e8bd6403a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440472417b7c1782b2257fa1bac59c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c884449af78bdfd0d846decd7ac3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2021a8535f2b4989456f8c63440643213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f53ea0ca601a20884a58368de473214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0fd3b3429e09a829220e549f3b83e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c2ca4cc43e3965832d43decb06679216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129baf6e73ed3b63c701bd3f6ae141e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168a0d261f3e65de9264417d50fd0a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a04d662eb7c330d5f0bfaeeda22a5219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>