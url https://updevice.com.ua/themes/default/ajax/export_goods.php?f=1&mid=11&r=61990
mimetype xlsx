--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f34cf2ce21c9db86ba16e2a3f55ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e67753e8140d81d32f881708190cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf03891e16a5b4d61bf0482a1417e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c4c0aa622673ea2198f731ed777b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0769f072eab8e46f6c865dba4931835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f86d2d30c09889d3f12b107beedd736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d05f4bdb6c03b094e506772840a267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930323ccd11dca56c2f04e66f1a06bad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad103fe53d1a60fb80a6e470c74539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc32a8e902662f20d4ba1238257a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ceae6771b81e4d59ed78679344cca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f5f6a423e241478cc10048e8c99db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084cae360eb2a8cecdd289b056427f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d6678d3fccdc846acbd2df22403814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab18634643b390ad3453b013e588c1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf40a800d5a0ebea30cc0925dd9c2cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40d34693bd580b9f18bfe2db13ea0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e5c22fe45807cfe1306f460d489218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506718df353348d39f7f2f73ac59cb6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac94837dd46fb31987ede358a6890b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb4ca4b3f29d6fdd9a789a714013b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f2fde7ad3a878d84cabeb7797286022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379017916ec1f36b07aedbe76e984e6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ed05495d1e0c096d5bbef4b13d44a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901783b8daf9c5220620af636d5d092a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f7c3b360f19d2c537c130352a9c7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8025ddf21360e5a428577a9e70af58127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1518bdacb84a24daf2e7dfd12e77328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53960d68e8b0a5ded7b9228cb9741e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226672ebc0963f4e0c8e4506ee64857b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c21203560bebeeb2e62626e9d5fb5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16a3502d8c869be83f7be7f867cee132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df2abc5da4faa4ae528023257d0abd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625376c7055c88c10a8a570f1e8812234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea4fc0e2c5ec2a06cb108d0536bd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357df483ada2455656ca9124f58e16d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103599fb2810966be95deb395077c2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee724bb31f8a2c20059249dd71677438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d669268d9fd5741979216665a0b7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529757af2e091ea9af15c8b180aa107c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a5fff58efab4dbea7a48ffd3b0ed441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac91b6f7509c2425e55b81893e1ace42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a808340c813cb6c307ac943bab9e4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f40031d6199d9dc5bfb761462f285444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f30c1c1b29b49144110b919267a6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881bb4db5c7ae74993190948fe46c7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8835f5df358bca2e34073f0a09669e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165f9c316526f8f15d542ece0cb3e6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece7e6c66700870d08b5bc01a28e9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275918430922c0a6b0a1f415b65ed0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9469a0b7af5242673c37e1ab4f7f0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a5f6fc4d67c6b4e6e032553ee34da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e27daf9bdf86c337a2f7f08fb51d8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77408cffd8e387640b504243d072c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5da75dabec49568c74eba6c02b0e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce000747c8c4ccdd85103775c852d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94756be175346b0bf01d4b1a049488b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8ce1be21b1592ff818cbfef3011858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e5063c85ce3198cfa7e5e4f896fdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7731986843a1c44a040c68319e9c9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1aee885651ead850f8bc654850f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c9113f09249d8e294fe427c71ddc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e084976b54cf1dfca7185bab268cfc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb7844e6bec76faae7b791b8bac33164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e23831a9bbedc5771feb43859e9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21db0854b6c4773eafd484eb4d05c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7770e25e4fa17ad964c25eb0c37d6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b293fe43c6704187a57112b5aacfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021fed4137911f3908095fa93368fbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a00b4e631d191d7e2496adef8deac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3798f9c22642e0a1e383322006516371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238369cd369344de567449dc00a3ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b07607feb90faa3bfb6db13178b96e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235beb6ecb10659c43c055cc666b47974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571904c682bfd03b6ac89b9bb91b3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db703bf0e3e39bb6439badd2a26bc0d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec057522e1aad2096bda4d019cb24677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd94459bbab572d62bddb0d3a3d9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b8dd83657cb796c2096441dce6bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bebe39d5b9ad37f131a46e7dfc0c3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b18810aa1281e51e50157ae73dc2d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0de9c4d805987e7c1546ccf6acf11f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43ce7bf95b0b98503cc53982f6e50983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bf35514394cd1cee50733daeef6b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeb3df6afac3ffb014e2f1c43a68d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b11d52fce5f055a1bbefe2f52679186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eaca244ee369ea18dfef3341d7dc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372becc6d922636404f8594524bd3fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b5a2e0e08f7efa287b922358dbdd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b247fd0832083ca3d10210c6a400e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96604769164fd7f7600015c203eba01591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95686639a03d74996a0f4111fcce0e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaca8a101addeaa0aec3a99cca664093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07776050675194069f725eee34457994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235c76d02d7a26a8ff2f645d29a2b6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7182e5b319df60f090f4ef9a6d77696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebfc255295af89dade05265f7431da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e8c277c47bef7c80d94c3c780b1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287da558ce872c2164528757097bb9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74b4b358e5721c738147e956bde0da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfcacb8ee95901a41ed19402637950101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f11c0af408b13bfd7d3972ca06691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b138d79a899371fa666f501b7e4f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df588876d5072d19f9edccd61478cf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180579904e5e5d7f83a6bf7e0659efd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a2fe4530779a08b2f90c391efadc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252691db0f48c1e2791e2bfdc17d77a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f32b7a8ec4f82f159e335de3b2347d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a48ac93eef851d47cb0b84d317917109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf592d1ee6bfd5254205c6f0b6d72f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264a2c8daa6429ec46198101d78a4bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189885aba87b454604026c3756059ad0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caca3742b7e0aab73f9bedccc90705113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50eca3fa8566dff6c7efaec67f7b4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422154f3f228b1816a553a12c8238aff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e95f10f3bb3f5106717d2e7645679116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f8a805bb27879d48353158dbafc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b5ec0577f1aec26c69532e227f22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cfa70d0b56fa36fb0752ed477c812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b72e31bf313266a8013a25054a6056120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d6c58d1086ad4c9767474718052dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e4c9c6a1e3f39cf68797e231e5916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae5079f88e6ae8886b390a28b3c64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7add2e8efdf532f0fabf7522727ada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6b4cd55f410ea698a243c7c0f8172125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd92c98393ab5a813e9b4fb254ed07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de9cd01adc6c7bfc970f340e45d4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b847985ef041f4e4d7e17c2911bfe7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b2c3a061fcdacc5991245b511b70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053b0516756cff5e8083c8638ac526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64971a2c6c9b7db8b09909550be7aad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4007acee819f2138c0963800ff8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dc4b1282ea3310e530a1602a2ff79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a81e55d0a7a63ad36a6466b6bb77e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c8a53c38e800bbd78c01508b9657b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300837064ed4b7275b5fb5feb9046064136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f704a1fe84eb9c1194fb9e0f2a0c0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02de9e53e63ccd84b2109996f3e67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde524705720f07ae3be5f16c60fedff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45405ce2a87374279601fcb7572a112b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c5fb2e7c4a789bf6adb51c814cf5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604099653d6d01c449ef466c82dd9d86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0da4361e13996e1ac161038f744c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889bef2add53c8f3c5f9ca401454ff2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd47268f2ffd4333ebd9add5a94d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d734be85a91de57817e395a8ed938a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25845f8e9886087caf485454700245e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea30236e1c375148b352f4e35ed8440148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf834a81a99fbd2a591c386359f311e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9687b07f20a8bf16ab47347f007ee4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778b8888dbb31fab3cbb1ce1324e83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a168035cc2925b84eb0e4160b798b52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5f4cb21d73cc1960903e8ff337e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896203560e7e62224550996d2febb7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e06c584b5df44ba77dd94d7b7837c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf4ef2ab9cd9396cb531cacc45d966156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e954bb49f520e107175d17637f0a2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2157b7a884f59a750c8b46ee472c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eccb212d3956a7b62d21a2fa6f7e05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a46b58188c4a8200e19dae529fa9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32062f3e007b9fc90a691f4399307161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5b9a96d2eef124daddafdeaab8df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ed03dd8e2f37686085ca9195e31df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab39d2af8d0fb25433562cef2f00e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748bdc912a50e0b8689592e0adffba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9ebaf508d759af463c3c46d22c790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cad76d46dd3d7e457e2ade22caa5eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b557dfd3a27d2204c49e39c8fdae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b688a40250645acebe803404ee3d39e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5a7e425648091d45d90d93c4a5853170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e43fdad813bf5bd1486ccaff3d815171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ac7e55310946066834bf297ae9ae6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525e64dffc613e380d3faceeb1e1d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16cf7f80b54f554cee887d28c23918174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693f5b1cb6b98f55d95d843e0dda11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd845de3b96bbb4e0cc2682c70486f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8cac3609cf4059ea67e8ff5903b13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940625048acbf977f71961381d64fc15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f709e864e877f50d89a8ec1812382bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e1b4626f1ab47f31c5c093466cdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac2ff518a20ad10801f9f743dad5be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468a882915ee54bab7c700a02d5259e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e4abb64f6dbd3b4c28bf0c90679a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919aeaf025716a1840629195bb1c111184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264acc36aa03bb302595c849850748185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63540afd278ac2e10e225eb5319a55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7035b5caca108200d82156ef0cae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fa00f242faa07765d3ee70a73d428188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1b9dba412a43d4e364d4305fcb86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b96ee6722e950ac9c48aba000bfad9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829a8f38fb4e6e3b0b7ee7fe0e24d76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb075910a5d7c5b6d8569091af4146192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7e9e4d2c2cdfadfcb947639dd808e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413b51ac2ceae75eddb35d4d1337df7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20dda041e1d9db4394773bb9f037b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd70683c2be62c60bcd1e90e5b0c3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5695d8558e39ec819680327f5e1ac2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1a7a03b49f7e7de0b5357ef037b82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c851c0893ca3be8b655a77997d4b289199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc1871031dec0a7f1a3eb1dfb9e285200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6c256a39ee657cde7e81d0fc6bd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356f35986be31e4aa63c35ec804d348202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3603f3181954a76abce145cedbc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d2d33d7bd00d74618874f61d7e2bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967210781d0a0a684d1954cb754a2a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce154a10b36de74b1c9ece551dc6acc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78217c4220bf202e5c15ac9c4bf9998207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcedfa6a252a18a4ef92d51e8e22546208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb33ef28ee89c0e9510400dd5b414209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f3560be1ded22c57b7987a9ef61cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09e61ebdf1263e047761e7efa20bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4a32101e60ca1ee142fd79767269212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da357ad7416fcd1a1aeadad24b3ec6ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0011fc978c42ef7d4e734b5bfd02c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681bf6b94be236f62b8275d6cbd35ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022db677d278340affff00f56cd7a72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d24125baf95d2edb3968838511e101217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68af0b21066efc95ce043cd7973c82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4446393e42cf2dadbb16f29d8da9d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ec7c54e2b6905797cd7d5adbb0431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6567757cda8098113538a5840aa99b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d020881d20661bd20b3958d26f353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba412f31bbc8c6487f67540e435a984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9d26613cd7d6f4466765162fd6fcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e164258d597c5e3a9003c6607258d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c15ba2b0fa65939b99bcdbad974d617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf00d1126870681653fb90a389f94a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d9f72e5dc970b7e32e587920183629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824b8615f7bee9108ded3870253f74810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc82a8e864fdfbb012f5690bdb082b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104582e315beddedd94ba2f6db2766d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24830ebd83a50e2b82a07447e436c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3bd13ecf5d938abd9bf0e6007fc7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46c33840c405a10d3ee622fa63369715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0b4adc6934963f28635a94253dd116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e02ad5b0ca753b1659dc39eba12a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d056b46c1b720022fdfbee8654f3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d315f5d9811031a5d244489f6d8c4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cfaeab5c3ab9b306356a3ce43524220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d623ff98d8d4e668daca9d1bb77f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d800f8f212dde114aa08eb0374fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbefc1f8fc01f64ba881ef65c2d4dff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156714cdc64285ad04c1fdabcf6f75a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58daaaa1fc491fc334119bbab4dbb9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549bac2c030ac2d01a33554d211da3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd97f35999ac7ca58bfac5e9a609527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eb51d837a8d765f4c91b2a58ab94428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307035afb575e8181ce1463b0135b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475357b6ea817b52aadb2b0f43f162af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0af2ac458d4d2df4eacca2c6cc670e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f85b585144d823ed027cc7378b7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b9db43feb93a3d97dfab9ae6f4fe733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161060945f0a58ea2c1f81264148328334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0958b640b81f577585ec43f2dd348b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba642a5a0ec578e8438f695e7480b3f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019a1a91a441db45d9798697b211afb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecac9d2fa6246514689abd3acc7ef838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ff5005c3efdfe58833efa594b38a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09377f798c7cb6f989d2ff1ed6acff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f8b7fc0629d08e235a88206769b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fae007e98247912aefb32dab96746d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a04957bf82550194b61888895acbb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f92ca5309dcc4ab97d62ff3a7e63d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbab1c5c0b80ef669ce383bffe0b8f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7f0974bafa47d2d3b11d7fab8880346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd081691e20b7a61da93e64079a6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f582fb7fe45beb978b381729bd6c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f5e1c1905d0fecb13ef425a89ede49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7372d9267cbb6e6f1021e85e2967250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13418ead30b388fe92c3bcfdc2ec43ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda6c346384025a380beec51d71cd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa419e7822682193cad869ec9630553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d9a6f08b5bd12dd49f1d67e4bdcd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5233b28e053947e84b7f4510cdea655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3dcf6126df38fb8c792d592f620de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056cbeb573b18b578f86142b78758e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029e61a4ec86535325f07ba7b55092458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334adf669e3deae3fe5bbfe839ab59959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebdb6a7c997f94e360e68f4f28cb9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf83ded9180bcbb4a1ce454ef5b49661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531ee4740a84dc8db1e1efba5228b0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537ad237e74ec70a389adf186fcde4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7f8cc1447297cb8e5e1f181579fe764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cfe6b1de3e9e71e3105e3a4d657ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a96b50f04dc706e0c5581f27188566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bfce36741d52a199ccc1ed384eda867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5185c09e40db3ed17f8e14c9adfde668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaac3af45b745a97a84d322c413af7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3893099bbb53858a4994cab33d4954370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9914de087af7e427653b918886bccc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c9428794a6e65465e5784112acf1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8dafdfc0c19f64b70d1d4c0d3437773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e74cd64c339f23a2242988b2302d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b92a7ff31fc14a1cb10f97f52415b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75e7050cb8bbbcb8f3a7b7b714a73a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcb072e37d5f5ec29af850249d5c3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb649dd0816a967882760d3f14f5c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c14298f4e6698294a6d70d83a712db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985887bfd9307d8b82f731d03956947680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfeff28fd5b6ae2bf9f7b896fff26481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb3d5a74e38f7302d0e8d9b65134c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b08543fe115f476a8aa06427fecc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5b233347ccaa0da20dadcb3405eb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07538ffc0ead5ed707c8954ce494b2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af652df0ee3978718c32c7ea41de753b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801073eb641523b39002ad92541bc9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdebd831a1db3adc0f780d6d9d5d71588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141945e4cf6ae0514228d756905afa2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b0f2c13414119d43fc0626db1659790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b828f4c2bfa8e7f72a1a6f6756819ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d417e6fd925425b456fa9cb62baa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9ee1006b2a6e9c4eda1ddf5eafd4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0901b17b013521b0104d28ad2d8b4dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d73182861af78411cd82eb1d015195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa30a4742a14ec66546b239f2b529796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68583d868d8aaeb9be499526a51b170897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ed000498e96f55e56d3ebe55778698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26864e714cd1d71d1aac1dd11911c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc52ba99c4b3731bde07c665d0b83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38c5ec4ba7e184c64f8835179e865101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c2a4ee831ab84e9651fbfeb7dd91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfbece65fce4346390b2eb0e87291e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70decc1708bb11cb3eb6e3ccab511b02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a122959ca985fab40ed38ee73b65491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d1afb7a5386bebb4e5d6e1a70e8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc9fc0a4555e0fd10ffa79afff5418107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da5dad8ef01445c8cdf9ffd0de3a3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3b33149976530849d718837b7080e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca83ed7e5de7a71c3e1ccc862757cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926db7d8c8bb5f8c0900e9c570a9224111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413ee5a0c3a823f5d610f12ba799299112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b27b25e4fd4359e372d31c020df03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d1a00739389ec9770d5788950ae1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a1e74aaf3cbab091372ef377624e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c3ad48f2b37503277e6d6786a8853116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ca3e1cd440153935e3457ed0be21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ad0a62b7fd350da47feed87d701e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee453fd65c27faa3cfe0f936937de6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a66d593ee176177cd24075b6b372120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61d5201e0c4b74b7311d5a66fe0132121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b861b0981039d6249767be2ec71bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a2338530f364adb96a94307cd8f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c78b60190386b4ac0364b133e558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ceab7e47d9a75a43b538e90988ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585e1eb3395bd57a15ffebf328ff2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcb7b013f5d04248c98402bd8a71c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97fa60b0b67c79e1d64726fffcea46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a6f4826f41465bde852153b917949129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf4902eebb103b279bf8c67a63bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61554777cbe5b5505d83558c799ab4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b91d53926a741dd062600d0287bc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51ad64c73dc48e96d5e0b3f3e6852133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987ba11e07f9ec3c4411bc6a4d157ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44689dbab0bed6bb51b5bb80d1f843c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d23f8e6d7115b893ee859afef6a83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e79804eeb59d585c6aa0c48d75c275137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e231582f8914793b79a8af17392d17e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a519f743e432dcb9797cf0d1cf016139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a580fcae9a3f46a241b47d2b9d2ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015b63a19d98089539149c697442cd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cc3cd8544646be8d157bf39428222142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56572e6a50468806fa4a0b21c21bf83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4311137c97cef4ecd4561b5374e8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608d5360b3cfdf313d46a337eb5ea6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f185096ff85bd9b2d74b2adb4f9e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fe0a9fab06e2f38b6e84924495246147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc706ddf489e93471d93778d40a506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b1255015f26aa0427565d3de7893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36159a43c3c2d5498f019a90afa65ace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7a5c09f4d05fcb8df48466c334046151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9ca48b7f2ee6dffa9fcb0971aa82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c523b5b056fa378383f047456434926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc7cadc70e530a208be2f767be7d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d51ee632e40880aafb9c4e9f46de7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb1582dec423e65556db4c4a090c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e93fd93afe03aa2f26cd2bfaa47ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ccf66b61edd913fd3d4c308547eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196a22032ed7b9b675cd2324ed071b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0abbc79da1a9a0adae210cca864e2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6a2d3554f86d2669355252d616234161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc04c5e8932f6eb0f8cf096b6f08c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571a04f333ff8e41fd352cf98d3af20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd628d930f68cdcf426b7f0c448911164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae258638736dd6c87859b4cd1bedf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a3da6d08e21a5ed84a895adaecd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0567e13227468e0fb04d919886c82d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491607d592fda3b78387bde781f21dbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652f14b0f8fd30df21d695072b5a416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe205cea38f84dc7895ba9a60c55888170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e417f382f3c4cf62b4dc713b5819f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40cc3f025b2a014d1e75d218f4d41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef1677f6f4fb8a307697c30ec6cec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c4c0e4492a3382f7beb5763a5cef6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de39072f99dc812ade5602a5539dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05c593184243681c011bc672e6766176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a1210e30c651cc6cd87619672b998177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736636943e99d00b88872ee53a83ce7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433decdd63e87eba30883a0d7b34ca2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936dae5542d8bc1fd5f3b86e9019907180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8db8c615630e17758993069b82af4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a388cf0ae7269c6ef7ba4a1cf8f3a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60576e816f57873c6408ce2a9345b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4c48cb4a4d68a204595c60791b0b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd7cac127eb6c00c0b71d101d4957185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9287102ea6d49f196bb25d522e741e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a47762827734ce671dc1e809a450187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34ec3bf4ea69df19f5d72734aaf7e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772d2a624d843d3e3cdb5c1da14e832189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79859a49286a1598b35c3b46e3f2c2d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3118925f4f840b15c70513ca93321e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c523463e60344879726e69cdb3a88c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e0edb98f66b7c375a5f9ca1abc3d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe250c4d0d9c199fb4e239963e04f49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7165c1b5074c5945457aadc9f7149c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522f723783b29d5f16d8739be987ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ea2f723b765518b857cbd82d9855197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7006a9533c4737aaefcfbdbbfc040198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89885d318f1060af4395b1af6d4ce6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da4af2a4d140f5b33b27a59da5b73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3db14108fa03ad13410075109ca397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7da492006a0ea3280c2eb120744e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2a25ad5604626b7b8e49ee9743af4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051f3abec7eaf69b5561a1e778ab8cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e746ef41c28fa10312b12f95f9298205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403a9584dd80fb29ea590ca640b22d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b6dd734fac2f5e2e310c0de4a0d18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6181d17751f8d6b2934e732fce2624208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc15993444e7fcbde71dfbd3a3f105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c5744b885b57c6d015212d6bb78a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1d3baa4364d3ccf6b2d366fc3b960211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f755fac4b4a88ecfe3048ddb1aa533212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1a9f85bd49eef89cd77cc77e079d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c43eae61a8e40e0c916d79cd3903e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3e8dbad7913e950aae025c5ee8fb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ccbbfcaac4ab1256b7e50a74a742216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc18e11bf9ecfe6eee1e847a150a78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5600acb9b02a2010f63bc0dc5b2db0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d96d941ad3d4d30e2d7a8e8f9cb7d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>