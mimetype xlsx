--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8f94c20e25dcd3f3137d140c4998c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143f9f4004fa5c3ab538b3804e7c302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13074515c36f4a9be100631ebc77e053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc3f2aa9e8447082b52f6d29051dab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a209d0f52c5c3f57f1026b3bc573a415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b45126ac2993d313761831c6396b6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298533b6b59c8e18fad9663d912b233c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fadd85fca02dfaf3ee5226b3bea478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c26694966762e596b2ebf914dd35f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85fcfecbe87c4d417e8bb808fecf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29fd7aa3033f5682a2fac5eea7e35e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4925a0f8b5125168f049a42104a6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0443c570305aa7a3fa553b380e53e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e08307f9ad683d49237db85acff0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d0a66783363a5211d65ec62511fd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdccb72eed0814cce9b1599a23186e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d59c71ab1bbc15c6711790a0ff31e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d7254f598a1ca9821e47c1c3de5dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5392c0c73c7f05635cccdc22cc9eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe32a3bd1097760c1b0778669ffa1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931bdfacb99fe52cd70a763d939310821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06198b24191ffa4a6a4578e8d163c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d05933213bfadcd8dde2ebf7ba86623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f91d19785872f9ad98a65878b0e99924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7a3694fe923301990b20f6f87b59e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05120529a12870b215cfa9763dd7bcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e767f05bfa25a7ab8f3f855f5c8f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf08119ba22a83384a645bbeb913728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dea1b4056af3071c3c127b8e4c39429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbecf80bbecb37b93710e9c9646d2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f6ae2dc2a4bf8a384e7e46c9ade9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f18d4fe14e1f0d0071601047775ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba11642b5f0fb4a9995b8e7bb018e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0045760d5ac7c82685096841190034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7165843951dbee570ae90f3edb2faf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec522f6cda55aef31193a5e77523cfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e16c67e62f7553c3dfa716a765fa3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96eb47fb44b7c45e47c7e4ca587ad738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38e4821ed04e0be6a728693afec34c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4188f877b421edb5733cbe2a5e2ee840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac2c01ae1f71e7df7736a4d91db3ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa4c1dc447c70f5cdc0cd059ac79d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65448db61e66d0e9a287a5ea4098a4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d665960b4e1baf16f41b63e42ba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cbfe2b5e806df573acb345c97f53645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808fb604fb08fe617ac9f232955d2d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b182964bab1fcd3ddbf9cc956ed947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589beeb2549b8735e2c6e5d00cfaa81948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f48232783ac994cea5e4bbbd1c2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44090555310bd58834a38f67e31014d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791e11d95bf186ffccac940c1797aa651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a39226d9e10f29d7484d8bf0b3bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7804edd169e8cf96923e3da47ae3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ead5b52d1b89e1b02777d082bac0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110599dffcb0dfabe661de29f61f33b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b709ee72f2185e4f3030d989a6221f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a0968ff7e1b685fb79fd971c0cb4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1e334960ed063e1cbb9bacadf34fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119fb59330cca43f7845f39a369bf0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62fef34cf9b6d162103ee2fc350f8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54b65c80265122fb5aad03aff372961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39734d4d0afb243967779d0e5df5237762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380f24a8a41e69ec444c7311e6548d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1cb43bf137e9cb5d0323b6568454b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455c197ed6c3b9e3dae1bf88fde304765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff6d25e7d98797ed7c306af61fba6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c77ac4a14bcc927ad90b906c6e530e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14556f832936b4b21e53259aaf40e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e774e5a2be2505d17b19fef841c18569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5b0d28641825527ad804d7ee18f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97274727b5b4c1b0f456434cdafff9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3fdea4619f775aa8a256a5b796f3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac546a77ce487debb829f6b49d4b21fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa184044ad02721b9c219e2a5996a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae3ef5f33301300ac69ced5e2c39375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d522ddf939978ec9451af84a93b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585d5cacf366f745980a8b5a1904a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10fcd745413e67d0b4493ec8bb8cb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a75710a6afdf815781721f07905179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e5583265f43d71fd403dcf37d25cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4cad32d89c74a4950dcb257376d0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dba1915bf916ff0d3f6c7863a181f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da97b2c4e912fe087d551da951660f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa91ff5bc86d643cc2fa4b86e39cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca36435baef0a886bf5555c2e937bae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b768530af285cc52e7ffdde6224587d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acccf89a586399a8ba87d547a83df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd947457b38acb8803c527efbce95c8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d82eafe8001768caa67a8c32b13f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1363a0ae871f197cd5f9da1bd64e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516817ae2810ebb9ca0dc45c76741391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12b911fbefe4857f80dced9d22cee992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fcd6ca3b4b45d4e2fa1bb815b916893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7261348bc4cb42c4954cadca9ab094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f12d4266224158fcee97a3cc1dad995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d1599c9c08861d8530b68f799ad396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa65a5fd81b615c8e0b2885ff7a404297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e1795ca28b6b598a582932d1d053d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4123c4f1f54cbfac0d1300fc2025d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6e346e8657465f24df15690a29a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f033d65eec25d736459eccdc0162101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93352ccb1f815068ea0d33485c72f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461e50949552bf79abfbee18b96fe54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95485411432f63f5232ee11759f2d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba68c942f41666bc40efc0276c643e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2320e114bcc053c9b70e0468999e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01b5c0849a822b0c749b5750cd9aa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa21bac3f20b7f4a70f1248a2d9438b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4065688aecd4869aaac57d85306e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e93a4cbf9e0b21738a7ab5f6764bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869ce223e556d07e39272d029766c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1910b7abc0d7fcbc6506bf8c7efdce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002badc8229dc046a1f05609b8d2d70b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70373a14f6dc3ded5ef6a058ac225e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e3759934f32cecb1f3464d72c993115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7bdd06bd3af4691af380b5f6366e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee11ba834c1d691a7cc3b38786cb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473e87227679bd603580741de2e4b77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f35550ea25934a0683ad1cfa3a146119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd6f65a89db33f910d0273d17b069120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db1724977e3d7cb36d32fd0f83fc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892bee84194ccfca13d96655e8cf0ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b36639bdcb752c6eee48a8f850db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f158546dba02463500687a3ca9f6ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174f3af13c1f186445b940127f57c50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d1bb175edb0c49e56ae591505da6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c593197387ad9c5f6bdb26c82171a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855d816d4f653314d7e599566d7c6f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae627fc571d30ddd439f4a1bde4622c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaca2af14c4360086dcfa8e2544049130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7fcbc2c15efc377a304f0684a944131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f187c94e001d2eec788d3d0121f6f79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c5a327931a219182679ac98a590d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6a188f9882536ba8188809753cea6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff206e8e36d48b1f8d7ce30eb324025135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55c0df1ae92ffe6761c330e27ab77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1771aadf9b8222111b3e34720dc8e94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460f65874703aad5f04de565437572d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0059734cb66c6553a734b2c0f347008139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1edb8261462b7117e9c7b87bc1c2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c698afc5696e222d58e92aefa8077141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46adcf2409e10600cc3bb1f775201b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a02723bd91d1aaa29c4172955f2ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e516a837f5100de78179917058f5678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f870d65db55a669a1a6bde532ec4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d9e2670b450646712c8fd7fd6074d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e5fd5e694eea6ac96f9e297704c98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c310e06ee42f2a7ca692aa725e30f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a80edaa9760ba30eb68379c90338f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae399822e64f41a5146d9626743c5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233ae6bb310e7f6c9016d057008d25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98a8346a079cf9ddf877962a254087152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd02a9ae6fdea39669cd782a62d587153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd725550d741fd5a8ef15baae7349c45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045bc411cfc64f8b19d886f8bd7a88e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435fa66340e9048ae7a124fc108030d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fde75b5a92a7f3bdf85ec9bc0cb93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee3e5b9504245f3261f0902c6fb627158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a2464b9c4daf3b876109f101ccf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca2e772ada89052b481f7452e5899a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a708f783d54223a75e221cbae4b60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6288ab2f5b5ff72411692e2c8a615dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61b1432564faa4fe79f942289cb974163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c823e4f23e26822d6bc11bf06e30ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf433518d29c8fb43fa618fd85a0c0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65eb03ea30360fc0a2616b33eb963166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c4dc0b1d8ce27cedd028f088779bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3580b2431ae6145ff21ecf4b04d78f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e1f0fa1647fa1af24ab90c70f9237169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18109f2793048e9946eefd09d8090243170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b7927434b4b12bb4660556f5d8055171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980116ffe22e2a49b2414f0ab56af352172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa455f1540ab5d865c210def6c88eee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74cc85e18b6f41bdc6914bae20ff6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a566f4a2a080ed71a3d022f437da4ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e287213ad4957595873b8f8be201d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494a73e0d872fdfd98b9f98457703c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42678e0a1c76ceb4519c0a1cd99b48ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92fc2e57de244b03b57a0278e64f59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4fb2202dee5d5639a29c3c48cca24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744cfe20dc1992f5666bcb3d1c5dcd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20433602bb3633458406a72d9e636182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb305c4482526ed5f11a9e92c3cd3917183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b810df4fc3a1fba1326ad4cd3250a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e24ef69a884d81f304759c575312185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc17b1c41b7c7b4b96637acd9c540186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd309da205b2609c11c0684f0982bb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba79c1ca96476b8b75c5424754c8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eb91745d731a44c74f486810870fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935772b7a12914efd15329d53eaeb45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59583def96908c0f061ae21ed5216191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d805ab4dd421813e5de0a29287f40c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2699008e4bb910de2581c578e2400c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae475ad92a9475a16762118782d6e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcf0eb1b97dd665d24cb95e621d411195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5cd2218d93f5870da4d7798214da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce0dd8485142802c42a19c783ada1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22f93c54b0de3df1de83ba9d5777d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773ed88fd94d37228e71c26658c46f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995373dda912378d4f0115caf8f29279200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7172877f8ac708ec5e46fe8a41629201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e15b2832755f42b1c5f15dde04b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba021b2d6b48e6516dbac6f77d3b7e7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb80a1b3a888879b25b9abb3813c91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f7be6724c5d554258006b4875bdbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e27128df6f82b9a04e91c34543d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4fce24e9ec73948941e432b13410207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ec06daba5dafde17390277a01c042208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66c9197e2155c257f35c1340d65dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879174386008666315832f1c6c8ff3d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8765b912e9a8975bdf3f185cce741d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8801823173db8ac7540114cf2e0c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b9be9757a3f17f2315fc00de46a24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab46ea2e657021f9fae53fec2a74cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdcf269e568fd24e28923b42d90349215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce38451073e0dd15aefd820a9ed84f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75806dc63a646a0ff05b003f66c37c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792cda211ab4d1bcbf40a9814680fac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5dcf9ca90fe3039ab02d7dd130b7a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74becd7d8f3e63ded9582f07b989b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a6331ecb11b28d489bd74fb39021b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acc9d90b2a0615113a1683291da8de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172f8504ddb9f550287d7762e1bb7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9a2529c6c13ce5bf27c6bce2c3995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f930e4648e233066a70c50411ee76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00cd23ec1471ecee44141a29ad9f9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f823973d431f56dfb86019f8e8e6248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbceada41cc2f51a0f89262f728bd809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff0aff281f219daf18b781e3efd42a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb1184abcca932565cef5a2e5418dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148532f7b9ccc25e610e153d2e9fdfbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5009e1a76e0339427fa9079e3dea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f243f11e6e1220031113987e9cbe814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa862d995218ca8cece8b241e972be0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b19e8ebe8a98e5f10d1d29c26285a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a28a049c18656383da2f8a4ba82a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90189198af0fb3d1c9b3fa5f90c68418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b02b5804f1d751464635b1b8d919ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97184ae59f1c7f2cb8e77d46445b602820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea8fd6949fe07cc961f857eb640b4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d745dda54ac5e4eaddd5e05e24a8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b496a353fc28fdda0f3ecd8e8050923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa109fa80ede813947a849b5c94478e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a1800c3226ece643f4543d9984ed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb93a0269d3c84706f7094e669ac8ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daae468ac8cccd85658934f2f56593627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20b6a398677960dd120d17f67639ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b29652398001b3b5156e5378316329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8160c218bad8202dd0fb9eba7cc4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939c92a7b4761905c471a835ed45d9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b74d36897015fd19aebacf711e0a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2eef298612e85ebf9c3ca489160b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d21879dbd8ed97bf54dfff0174a42a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916eeb43a16cd5932660228262ac42235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbbc0f4f11f53e4c13b2f38e4733eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa21584cf9de886d8de570f779988fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7c3e29eca5755e875d105fd27975a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2d367a1dc19365d60fffb29f4bd5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441dcc7062f83e3ff54eb6f8a3739f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a96589560449fc5078d673655a9cc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb94188be8e98339cfded3939cd848542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f65c25bd95c260964425b04c962c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b95ea1942d331980d8a2eef8bf2cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40f1363bd696e62abbdb6559c8da6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efe163e8a8287a0b17fe17674c371b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b3845fed598060aff684adbf7b2b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a73cfafe5e78e5940914d90bfcc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca69252a92292b57136388fec235c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b71a53e6943b6050dbf9b1b30c1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb225e5a81874985047e30aaffe332f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e1ea9aba231030072b140b3b4d8b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09879168ac448664a50737ca154d047553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9952a8de3b2462c7d3ee424ae9cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c535883466df316f8857a100b41655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0617dcc161f6a417c9282a3046d90256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61181cadbcaf8a3343e20b330e336657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24389df86d81b237d94f6f57370d49758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7536ce4722f0163b6fa2cc8df648259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410393673f02f154cace90139384be060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd46110775b9dee696787acfa45e3b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2068ff4595994e066c2daabb3a2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45352816a879326f20377473fd0137463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066e3e099ccad1c9cb9b3078f5d27a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f9a4fd188b3a4ee32ba39652933265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede104cfb37b67aece0b3ef4fd3499866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96704ca3d38b54c7b290fc355e6ded67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a241eb1c17427f633255a0ac8402468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb53e66636fa872ac56a8c9058aa5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c5787f228c464b8916e8287e2d57f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de5eab351b7c68c303ae0bad452fe071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcc8da22885b15053eb803d5911bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520a5a32015be33f5d4e6eff44ed0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e9af9c26fa544ec288e7d88ee389b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273c7a259d344427f6cbaad74fb87575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdef9f4e64c7bbbc6bde8f1ed2bf4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe522f68ed532ac8030e429597932077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7302d07497e34177f6ef6490e181a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814074d7004b380d1644ff3c7f2924d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff25c4a9061cfb68ad77f4af27cab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875db587a1be06d8b4f7aff207f0ced81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca7abfdbd6a5febc8edc096e8c888c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f76a46d16bfbd323669766b96545ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e43b0c806019e4455225b111c991a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67dc4d274479660cff0bb8fc325d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f196b6ed1ce140fcb61aea969807e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda332f23578fe231d124e5157cbb6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a9000b1bd0e7a4e8bf72185f1ed088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e7595cde07ad5ee4d76c4c90ddb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3e11e865a5928261b3638e448e8e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662863b4b8b5103ee2651f3ae74b85c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc188230d94640c4a240bf157c723092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288feab1624d66009a2d22d035ae768493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2fcd0d2423798d7d21f9215b48d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ee5a8a4d0132a0e9c138032e19b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf000851dc8f3819e032ffce62ca496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f569cca168866569edffa03654482b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741619bea0908736b1248f85fbf86dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae7af14cc4aa41fef83b8dff1bf77299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86db51e845385d40feee33531f8b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f93fb5ffdbd3dfc645a0133e5f44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe8fab289e7555a0a77c9ab9493eea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709781ec1b8c3752a75920e8e4366b7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f3979b38428a44229ada8756bde8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82722b2127394e632a9677ecf10c9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4799cc034d853976247489050cd19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f97a082c64b4b3cd8d7a40b9544e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216228d4d7ab16d0d6a03ec685134fb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd185a5563f874635b051dedd2291c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7227dab6b4ed3f9e43e4df3ce8a9f49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf20fc4b35ec3a4c44753880dbff7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a19d6a1f6a9fe30ef5dd0ded4d6e65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7910e46ca49d8cc37a1b22cf8ea33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa7e3c81efb628dfae1ab802f645a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a0b296c15dcfad6f000a69c8dab1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f2016882eb31105280a8ca55b9d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10eb62e887896b9c7db27e315b6594117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b17a6e2895258e6d91c9c8be6743d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322602a94ff5a3778ff68127b3f093d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934d46b4349a7470bf876d454f6f2d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bd1702b10b013cf56e76a8f0d70b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3716940fd0a4a6473849e1b19011122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8bfbc1f2524564989ba5511d2265a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955fb4c4ab4f80aed1d57eb3c187e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef9876a2b5aef8a615660c624b9d12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215d2bc574acb47233480028c6a368a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e22e60bd46dfd84ca54be814ce64c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1247f9d62f0e0f31f5a00daf544c517128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560003645d4d04f068db4cad5479f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2565253e1203613e9d5b1367c4c10b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec66a6e4d49cd3f63a663cc0aa38bfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f8d58b7d92dbc1c83de0ed8d25efe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81abccfe3063fe9abcac2a4435d375133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694c735f4e807b86203bc150e59db5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6d1b12664df6434521b399e73c8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a221cefc16ac9bbda59e043a088ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f374f08e8609ae6e305a8c9940ab46c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce0f20f68e0f44ab796aaf6fd7cbe4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d838891a5ca7059394793fa2c5e03d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff604c8bcdbce40202958f4b3f90f6e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d1195e55c411211c297ddebcb35f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74c281f18444a7b730ed0219d4e239142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d123c61c89959b6cc13be4d1eeb5dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa7b07d2b04dac31abad56d0ab511c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dfc67039644511b39e7a1d8217aa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be309ef402f46deefeca942fa8064d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961e94f1c7510a2c1dddbb53f8cff7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bd614fc15c6274ecb2be184c888e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d892d71d981e8c9c3359b3dda41d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc19e2b0ba14a07d360ec34df00338150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0030eb1a03e2e1da269abe0ae745e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034960e540cab84aa2f1c7d42f1d3982152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd912a19de687cce40fbad7a4f2076153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488b43548730438104466d8f09e915154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75ced71237af106c28c87291184c01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59832a09978e3a2a6940b274b5a7b91b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1bfb41e83decc2408f3fef6ef0b17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3f5e4c009d28429655748b974251b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b02e12d53809793d54013420a87b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace7aba4e662072556d261fa390a5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc0552098905fe4410888d44af8c63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc8e9d2c5996417e636ead666653ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d894e43bc705186d19123179dee0cc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331af417a06fe7f1295ddf03014f627d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af59cbfef515864643c46011d5c241165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dcd48ec40252476295c47a4aab7dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ea2b0bf6c3d5ea90479e1418b21b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b29d28a864fb4366ceba211a41be0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343580242de656105f5b0c7b0ace08f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b239fa83d0564ada2756742fbf9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78457cc513cc5f84ded60cabb4da3b5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695c12de973b4d74e028182fc9b133172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251064e7e10ac6f01f9f8d12311aec8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7824a1db61843fbee3ae38210145b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf423f4fc521ae3b6b95a9174dbad34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2fd1bcb77102fa53052d70212b6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf91abb617af1645c33a1159da10c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29f699840230bc34b433cd27dd2f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684b8f95d84c365e49fea668b1953f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4363d2679624b3f17d90e3269157744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af7827c05caa9377ef10b4bb6aa52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb78ba0c092be4305454f253400a4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad65d54081c2af5f12e34eb533932183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a79cc650a24b23766ab6a2ad0a81a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627aa7228b6705fa68026c3b1e5c9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb63f2925a43b12bd53ebf9fa1ce53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c045d998cdf76d247158f3a0ae899b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd396801404b2aa9c0013c184caf45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94640a713203c8f32d9c7c0c2e077b0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f6324e3c69fb63d32a70136d11c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c33821b01bdc8ec57359629ef89c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177fec04889fc5620bc3b6607e20279192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f87b417b79adc8d53e52e16ba5ad32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1222d58b0346714a65a791f2d3c2f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a0e1e3aa9d164875b18e4032f8e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a80c74090c832b2fc5f34c1c18c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081760f195ecad8d85bd9e4c6e94bf0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbcc5bd31b26a05c87ba60b6ad5cb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7c0baba5d3d9d6aabe58d08f08e94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd740c5d28971cb8f93caa250fd607200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f0a54975000846d0dbfd9ab56c75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd031cba6584acebc93a50d1bbaef2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf10b6f7f71a5113ec91358f161252203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0c8540218404577bb6c1798a1133f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f4ab3ef4788ad7110982136dfb1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126731496728a6414a774d5a895fb4cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609a1e00e074328d274e334c1bd764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5e8f412950af2fd3f8de86cb485e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb7d5f02c330541ea3cf82793053a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a88cf57963444c10fbe172454db9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c0859af54774d5792d532c543c5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b8b657cf5bec59b73cf6d58258671212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71125b723f4a4dd53ee89ca8c65fcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1960ba12afed56ef2e8e36f853d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4257a313082b87d67a9defaf5a299215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379a7651a7f3ddf6b8077051e6b60ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0575dc1a181af143d42a28c4aee0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471dcca3a755638d4a80ffc627f91b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c4f50f39ce4ab6564bfdc75d0cff219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>