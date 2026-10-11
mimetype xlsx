--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b94ecf97c831a76c3effae03374021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e03ceb5b312960d8aa3c4bf2b531fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5555e174b11528b03d35debf56a608e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47944a6cd3dc1f7a8f462afc5736a9c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31370d027e424d13741634b66e74185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfaa1b27217ace856fa3a18bea736d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c216992079442d2682c191877699d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a6c6c465be34a678da0cec3a670a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3be3e97c0a375c9773e675ba1930a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc76810709ad63aca9aaea6f71e56410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296873312172f4429cf696e7efabc72211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f31ef617eb07bfa4929700cab0fae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b6438b2fe59862199ccbda000110213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cae3002b5b4684bb2e035e8f734dfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3bc6f928282b88c4a03f09b44fd6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641abf5b55d70fb1e9749b4e8bb6cbc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f88030d00f6679179ee430bbea1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d49e6cbf85869dd00127c182e038e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3b3db1babc302740a90d26981f65019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274970132a663ae50866966b5a4598fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1409bb9f6f8546f48ff8ef3fde36ea321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277468d260cd513a00205f38564b5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c425279fda6da95c3ba4927ad9daa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcbe81ee41dfbfd41feeb063c0407924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84729d7113f27a7cf18da22fa5c25a7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006170d9e3fbbf07b2c79b9647b18e4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87842613551c9ebfc1ca350e1794aa0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fa79ce199ffff4e9f1023cca7c1bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1c82014b51b028bc3bab4ccd37a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330aa454fc1de59aa95e8803443cca830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e110526b83f498b2c19dbd71ab58e1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2420dd5884f5ccc774c4f54f88da5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f046077f2d3233bd7ca117560cdca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7765bdafb4ea805eeb701549c267234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29cd788e8c56d093984d8e7528d93935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f35e45d7a7eb05ea318b3cb780a3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b06cdb284593bfca93b1b04101cad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974eeb90834cf882dea06ba7017ca038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9426de95c552f29868a643ac01e3fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7abd5f9d5ffa4fde64fdffa18635740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb0f23d5006394c31ef46938a5f64641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8aef472cfb55b8b83207e4497e79742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cede6727d5cb88395b0fbbe31daaa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653dec23018bea5904675cb092ae78344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4145f9ff06e06e3980f485a6ab14d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa6b9335cb879dccb2fe14711fc9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebd951f9b173170e66668ffb724c6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498b3cf8a1c369ca41d7bddf97e2a6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bbbf340f2f734a345cf297840b8c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3706e41ff532bf57b6061b93d2fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074f138566a799cb9798074590faca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03981a1c20132f681f6f8d7b8deb3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d14c401ae6aa39b2f81b893190b8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db787d4ebdbc83eb704bd046eb87dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328500394e3b0c1d8cf09018c93fea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e838cfb53f5bca113879c859f1c73df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca376797dae75b74990615830019157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040be49388c35f954db4216c9b05cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4861d3d5962c2387bcbe42d443355c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3d50673eb31a1a8e9e955f71915a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4d2ff7cd1092a15c3cc73ed5e716b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee28dbf41eed35719822761ba792c0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8f4605aaa11efdcdc13ba8814b3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4729e6891b0940755acfcec0f7ac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e64c815b8b4f25c1443619c6f628a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1725694c8b38950d13b3210b31eed466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9088a0f7c9aaf55ae4b1e4f26244067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27716e7128b95cb02ec48a3508ff4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1266a882f25ba5d922eaa9f609aa8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7efac68ba62110762f1d35cc0959470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe5046468620ed52bb29d5a806c8c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d1b9f4eda419f0725077c315209772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff2c1a22d755bc6f68b14b812089bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ee526ac8e075da4c5a5dd48336da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b10fab607558b37f667fa828061f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065dfc8013a4b0e40d8bc447357153176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f287e7ab49fcfdcb8bc9d9ea97b4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d776099c98a872df73d4203c59a67b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b0285b63d6250459a26b0f59c6f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beed3d848da6137a362ba4c5f81d5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565fb93ae2c502de8e11f1f3508520981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dd1763b759da826e23c2ebcd2677782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a695423f49c3a5fa388c58b1711330f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39703caf431688fb199fd305c7c7b3ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd69379c79350d79215d0348f76b0aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8761e719f7373f7bddb6ab706b565086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ecc7b40bfbd9fe65ed063285168487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ba37ecbb939f05c070a557d4233488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b50a7bc9377f31e9fc113ba89da2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1c0f89a16fd9303aafb094513240790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d6e1d03ba18b87bb3e488b5fb5c0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490cccea49837aa1097316b25d14f0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c60596b016910b9462bbc2008956f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efb9cd472a7d9f54f54d20b328550394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd4fee45514eb08c64c06b10e023e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec41cd4e14a2ac0c1850888f5037496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db81038811291dbcede23e163001c0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d93e0a6641916deecdfa22c7ceed8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f99923db7158bc88b31b16fe44f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84bd995e7b8391648fdcb48fb6c5a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c349d0fc0d4ecb8245f252c2a3a3906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419bbed7c6bcf8da079d67a44bfee3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef5732c05c02f72f67902dfc959e8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840466aa93238a098b7602cdce23ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a936d13b61553a56e82c5cad25f90c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dcbc371cd1d04ab4ab40d6e72d056106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c813657a06ecaa085190417b787c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfbce7d6f20bb3abe63aa292d3d12a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a833a3024dcecd8dad8568431e4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e7b061cba537a1ef37541682f8bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb4095d4854b4c8e4824da93ad0bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f056a31eb8fe62cf0a120729f2c5a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72874077fb01e7193df47e1f0645a83d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701e711a25ebf088aa202471ff8488114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5310f8acede27ae514354bb84522115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7fd8937a1d009bfbe7e9f6c1cb5e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e04dae9eee6079c1bac5247620448117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d8176dd97f0237f489c6b8e8ee854118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af752deb3b76dbe3598be2c8b8f847c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7345b0ed40f017ff7633749c613c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bb748dac0fabd75b2b83c9c7e09db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ceb11a649d0098e0388a79d64db92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c87c83a62812e2cea170595d31c0fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a35871f0cc42519d75e566cdbc0b8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96c15c4fa038147fb2408e1e608465125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca2a95e525e2156f4068ec07f60ee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4bf57d1ff77de6294364521e9a5b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f9d81839c4fac9b1d740cf0ecd0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f03cf8eea2172525aeb819d532e226129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52262baed51a1cb02669796daa880e43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92781c5614a64c91504d31b755d8fa50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad37dbff3414f6483098e3caa16a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956d352236cc0af0efac2a1754354b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3599ab17c9615dba7c53c3349e205a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba1dded7f17b2b281cbf9f50805a63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd87f9f8601b103e8172a9a922297e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7eb624db05336e78380e9464a3716137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0140ed39e28c4d7af747fc5b441b069138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5e13c55f0d2f6e60355a518b83e8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345de589cc32d21364154d4f69a39f11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb09c708848f3df763e546c627cd05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7fb6e801578b438572aa49214407b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6ef9f13367d73d0a0ae1e08e1fff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985504155c4f701bf1fbe497bb67fd61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f4cc61fef5e2c0bae9fce59ff6ad1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1a821df1792dd8a5c98ec6eb6baf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d7b891d8107efdd345f54c0c39c82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b5b99ea4d5c4ae17fc14e7b283d4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a84812d48d6e2a8fcf0e943825da8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd15d6c51854d967981d33ea838ac31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43cd18a10aa483083deda3c6e63cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71b533624f8a531493bbd627ac2a49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be380cdee1690e09ef292d961a21f1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560492ef208495bab72a97d7135d5c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb19bccd16c16d70f744d37974dcfa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b99579bd374df1f104c150c01ccb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c15b22d19e260840b93c54985a0304157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70382401efcebf0d0e4d05a113af53a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464d4e52da42cd5f253e6c2e446fdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27205d8f63d9435bfab256f211cd95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9889d25076f10cab8e8630171aa77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e650c0ddd4e689bb15f81c16153e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8442201e846c6c3beb13344fb8e16d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26d961724ac5eab024c3415e88ca00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a3eac98376c1d451b65d8a9fdab6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768c3bb2894d3f72a800237e4b8cca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5658845a065455771bc74ccc42e68f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42f957a72b8e2876a0eec5a6433a19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d039243b2cef57ee44a33939d572d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7656792647c5069384dae090c5152a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e5263af46a45b861274d99b7fd8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d680989a8597d3556c5af41b2387b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26874b500c7dbcddc5be84045099f541173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da771ee269ee39ef2e32dd2e0d70d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb47f17ddaad4777273261d019b3aa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c9a7eaffc660c34765e291e08a453176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a470be17490ee1d5135d64bc126be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a599524ed5053ffed5dc6d84b2016178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d88d0dd726bec136b9a516feda028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178ef87270b4474f7431c7a1a43f743180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f9e7ef76021dd6e5bb738a3ce201181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d4962c6a814a9465550c8fc810ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b7263a6026d36d6de3a9fb23bbfaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21039640a2c17ad5111fcfad8c30b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb74270193ff3ee99d44fc72f5b5a87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c63a4fee994add1516c612aa27e4b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333024ecb4603bd52fa8300d4a1c02b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1dfbe72a16a3ac8f55d9354af3775188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e33b1c22e28d6afd30d0c4b45f0403189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0d16486dfad3a702c63e4158b91f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975e4839f404828467a9e4682bacfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51afb23cba8416f8448f3ed0232fa42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d058adb6f36111f666d7ba94ce8510193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0b3919667ee787dfddb82998f5596194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228aad02054b94bea01e03d7abc51f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0079ccaaac3a9284cdb35ee60aeed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924202f97ff5d9f4dea41b31cd8ba5e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f281e401ecd00fe530378d245558c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75b4c94b647de2706a77e12c7e192199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b6a89e96534116381660d0fc28da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f29ec1c822cb6a0776726c4aa8581201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b065f75148811bfa3ea42528d4fbca3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad032f4bbccb59552dd92627492af4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf9bf5ac09ddf9233d6349194f5b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952311db76f01c3b7fa0d4f7c2b509e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e01a72c6c9bdeef400be570c771478206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f800988fe9434308c69503aec6149e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532968fb9d06d044affb8124af54726208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99822cd187d763d8c44033ba77ee8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692def1251ad6f52c612128154bbf2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de32d727b7696ab8c653283893da90d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b33ba794b08add51ef5f847ca69b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea9570b737edf02c1c4ad8f08f3e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8217b2b9ae568b8cd223e851912af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d117639b5aeb25b28e34263b9496e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887067d041d927b5ecc84d264dbbdca9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09311ee21c5c3c5b8b8e1a5a23416c54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc1fdab469bf96363bfc4bccaaa2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fa336ebfbc618300520989c0c6983219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131dd26c56b578da75d37a2c8931a191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b18737796e7f29cd130c01d60e267e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3edfa304f0a1ae51dd33ec9831c5373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef68eed1c2d532a9ba33328b699a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a899bc62ec010d1f0ffbddccd4045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1d6318a9d83bde1ca7cb08b97375c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c79b7598ac0267135e21590fd93087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaff5d65b4d1cead12911134c4a59428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baffb6a03fe82ebf6e99ec8c5784d899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c85baf4e475627096c25290c3a2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6661f36f5da1bf6c7d7092eef7414b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20590cc6e2c5ecd6c7eeb46fef2957912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2892907f8ef54615c201113ebcf5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5985a033da9f0ef1b7eec2e67b7ffa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d52fea55232cdfcd78fe363013e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024b5a319c5af9b069f426d047f5b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190d7bb1605e32f9ef3a6bac60353417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f852d302c2c8d03ef4f734bade2b6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ca2d201290483aea6082d4ba9e2bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066aa4596e7b166a2da4ea6e352299c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a04fa53ce0f481a1e7c359f56e7ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af14aea40aeb2b57ff76cc2c96dcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070359de30ed6d17c21f471efd179e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e779a3ef1318548ab11a1621544124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20146e4fdefe0c513a8b90cf91436f0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6e3ea54cc57eb32bd8d0af005adb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276784516113726e5f19f72843d587ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae7f453edf0d437fc24bcedfadaf3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528ac8566261f27f108cb50920d5f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241665225ed6bdfa3dbf76d58198fd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2f2b4640a6f7202662cce3ec039b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63590a16603f7794c7d72887f5b4f0cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20022995d1ceb4d9508944503e59f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80aa46d4bc12d869aeb251b80a7a2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77063a9da481ffd2a804dfeda029f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7c69a0851c178f3e38661bbd955ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0864e82f804b06d5aff7e6cf3277337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb12cd78449dab6949c8920d3ad8a6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24efbf08f5797c8a17c03c7d5a3141239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328c828fe9d84964ac3592b063a3a0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25965bd42666bc869c0ac563b78a838341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f588a3f90ab7cc8a3eda9e1954837d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb4e4d3d9af6404c9e016a52b154c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b503900ef9b4d938ba8ebf889e78e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494913ceaa6e2392f768138f63549e7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e49a879ffe2c2d059bf782a4b8bc7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487de755397ace7ab33ef3d4df617a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda169393bbf1278d0fdaa7ecf4d743048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84170ff644813c7a45efc4ab75aaa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5067afbb3f4a46d081875cc5b866050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b279c4df2d31c158d3edc7d3a09a5fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8bf74ce328c2b8e84561264c7f54b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399768c52a882071d9bdf3c0a389867153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3ae96bc6c2372a0582862ec21d97154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d1230bfbe8add1bc8a7b97d0b0d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c8e5ffa86d45aa79bac8ae4b532b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914493fc05988bd3a42238b998fb5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b50ca63b025db73b69ab555cab4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb080c66448c1b592f53aa93a28a7d9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f4518c7b9b45cf895dcfc06d67f5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ac1bd1e4e427d907dc55d32a4032261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84885f294ade7e3b4b00af1d1bcac65a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5870282331d49431b4821d6d6227563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017422be274386108989c3ab349f06264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e934c16041381d7b7cd34b1dc917a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9858b08352e7d8852243ad4ef017b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e888490be38cb7f43c230b88338ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55228b82d1cd5c3ba3e2cb884093968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72536090ed10998fae42fc7a912f38a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162152d4c5d5bfa62bc176fe2e1dca970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a6c739c0a363c88c0fad8e1fd90271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549ff863709e5015ef64a6e5153f1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418d3a18b22b0e5d7837f6bdfaa5aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5ba133f37f6c88f3b976d7eba3a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c06f1b10f4582da2f331392ba5e52d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8487af829e60c9c2a2b459cb1c0394b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdab19b09b3c8a1b63151f8ae4009177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838928131d5adae6c7585fd9fb9eb3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214a45ed321f88f0f5e45dcf5f842d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dceab003afcb3fe638b681455ebbc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74485dd527c46cd1a063f545014f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce187d73928de093b6ec32dc99e76b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520bd01c996c34eae3ebb4ffb6f33083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f54cf57c7f3440b971032269b5e25684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d502a160b8a2ba349c4ef6f92344a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92739b1ef0bad7356471b3973cb12386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7594bdaf6a32a905a3751fa3f3d743287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44250de3f9ce3aaebe8616a3e256cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765359a24bb3db8332ae16fc5a4f0cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c91d7f92af3dfa8b17ab43b5db7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b64f4b8c2bd2e336042fe4b42cdd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ae352f9e56c8f58d7f7be2fcad9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe50270bcf231e88defad3f7177a5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95d1ac8be5b40e5352e46098bc75e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60569e39283bb055d17497b58aec8d5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0249a6ec678043835bb8664c3a578c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93301744cab87da012e24de0de41d95d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb81274410331b73bae26566962efa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2aa9330cfe47ffe6cc0aa9841b97b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f368ac07538d8195cb7887afe69c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeceed4ff483c19e70e10bc5ab50c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1d661ad44fdfc9eb5b5746da0f8d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ac94e4edf542c49abb2ac25ef733103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d12c67b57d70ef6984772cc316740104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1403fb9bc865549347bc84e492129105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc7063a677062aa37f36c4bca9371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59dadeec71661dec1b0e8dc31b9018107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139b896142f097fe077b65f3cb3dc7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd2313300aca5d5defd1a35caf49d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80ddf60f2f3b27a26719296df38053110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fa91251f964ace112bb2ca5c58814111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef2ff3d6fd49c7349e4b4a7fed015112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7a979210e9dbd4003fe77f7fad533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dba028c48934b1a94a4cdd5314ef8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa55d1bdfdf03c6ba1df9fdab260f65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa09632558641668aebfb4d141d03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67316af2ce9e50427bb08aec0e897115117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b23871d842dbe47b3ca05dc43512118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd47084056762936224d786c2e389e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe9dc77129cdd6f3f6aef5d107e4ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a492b36137d726ac40e68c132f2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d528175d726cafad13c20d11521f08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c388b3e22e433de15ca4dcc4ad94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db185b5e861aba587a07f2a7a6733124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b823625709388f166264e86e38102b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03260e95454004a3580a7eda67dad967126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a9a780e23af5f41cb77aef0f092e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5309bb04aaed2d1688602520e8c912128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c02909ded02dcb0ad49673c1959de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7794649cc6e40f296c62a358df646130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7284d8ea5e6f8247c38d51cf74eafe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d3cde7e939a4a204c08e459845b4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920739cec4e8056fdbbecd2b7e4b3a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815d181b5187c29a345fc61be8c4fc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e00b44c5710fa55f8c479ab6621b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4d3c244711a49e9db355cb8bfe04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869c26a0199fbeb8961ddbe6be01dbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1676d2b24b2067a07ab17860a62cb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd39290a8371b70ae74ff978d4607139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f93bd81c1aa1221ec4666c018809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa5cc1aab8932f4cd4c1e270563c83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09df172d746c97c33f7d332e41def64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f35655e244bda22124ac7e33368b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed0626af55418bfc292022a31fb7e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8f6f7ce5c5bd4ca758cbc76b61cbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c239d497798e7582cceee92e3614b06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd62eb5563719f339e842082e3d81e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9bb40d1e12f67a31a75c9bbd72a75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc49e8a6b728485346520692e4171149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062305cc4634e906660623bb4f637690150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1740a33098db9877315fec5bb3ac6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e39fe3d88ff0bbe1a8a7b6f066e38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825a7a6706ee2e174e2fb7b3e5f4b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6667d7a1e3e3dd15906e6a5e1c662154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e35e7f4cfbae264dcdb6242def99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f4320f7c7e24a5ab1bcbb0a6a175b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621a08b8fbd35c663a410d5c23c6b45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b499f273a14210d8c87415dde0950d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab148a257fc29878920150957c84e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1dc6c930c430b84c2eb1197698a80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e11ab07550de69685a61f658a2083161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f58f68d0653bc67eef01e8c659cb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6a72a8e7d80ffc340e73c25afc39f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baacdede3fee204a6cb37e1cf0aa6da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f488477317e484e441372e141c34fe6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7908607d7202e0d417be76efcf86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573e98503fbab346d3f8933234e4afd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b14374032873daa855d9b7ade837a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad582c0eb6b1d2b88e8a95706afc9412169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5137b90d20827c7270312f5c6a760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a207fa2c1882e34e28309ebe65ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c283f181d094b36c4843b02a015b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751329a84b16214eedc09ec29691089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca46c8a1d9658c1f025f04b9a4e490174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe375729e8a0b392f06df5a6871312f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368db40d83b87aadf619e05449c7d58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7591c931b05300ac7cfa6027f85b534177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432b6c210c6a1b29a160af7a9585ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf6be1dade7f06651e95a5c16e422179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59b4ddb609c3d00337ed8cb205e5a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a785e03d94828ab968f2637f2c9cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ab88be777bd3ced63895dace5f3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34491a23297e3a4bbdf1af414e036ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311df12046887de4671ece31144a7bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f7bb18dc34b4c8d30599ce1279af1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07221710a9a724ccb8238bce39ae0044186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f23023da23ad3aef7c50031ae571187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e76112f1e083bc1f28b8932a1bf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787f15aca020345b40c2198663043d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac4d3ea8c07d1f66d3b6b028df00b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df685a44d4a90e00b8be3aed962c040191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a7ac404f519f6a691bf308a1b38f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec579c1ff453e1dd6c5adfb4f64a21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8242569e9a710b0c7271e94be9503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b08122acdc0169cd63b75b43f12de2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d5e744589283c6a6d9003081af3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e8737e5b05962ecb018d72d14358197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813098a5cd413c3c5bece5b7ab0f8297198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe3b256c26c84fb0f6f7fd80623f45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee563af26670fd5e94c8d3befd9997200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313fcfbee7eec850def6d1521e87670201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a23aaec77fcc544727f17118f81ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a0a0984afdc5c8956bddde0847ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416124659aca40d9dbe9ddd2d1a3a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d28c276c8a361e2637b5506347417205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f13a476f171d6686eaa058fd1b9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28410062171f22e41c2478c4d461f353207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca161f66572ccc87080cb9e6c51344208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935355a5654da716e5c39727e1227a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577157d132d99a068c410210431f7a4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e778b281fa2e9f016e416b5e9dddf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c962596f88a50338b1da0c23d9ca5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfb16133e78c8ebcf3f0e76d702839213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ab36ce59cc9269419124c7d425d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fddb13ef0d3081337c51217f24d156215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194fcd1cf9a83e40bfb44fa2ac95936216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab0740db710115b0debb32b495522217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf256e320ec03574d37b01b289aaf1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0a7d5eee209364b869029f0d399a7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>