--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccbbaf2c11f1255aaef2072db822fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f0923ac6e814247f2e8c4084a64632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcee3df25888ecd8a95cc46d3f15a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935f6a0445aab5c979f6ce474f57284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991dd08177d99c3bcc8cb7f23ee80b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af72bc21afa534b5944bb2d07227156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69ff5679af02b37d83c709157170107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250956c691f1e4a4e419b658c5b1dcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3f7372e6f18f0da7eeb9fe18a06b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525beeb2b1fd39d00895d8aaa01b38af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1d8d0b5c8ce172629b65d70af75611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c3f9a02b102051670d5468d9309a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea513770431dd79a5430fcfd764dc00d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698b6a33d75ded909dd2906ab3c2b6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e41e921071f05440fb7c5506786115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae11649d9c98c8de84dabdef5ee85d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39deb9452098046225644aee2e0429617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9fd8df31c8a67171d243702c50c7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dab52fcf7a67945086d483921e28219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1702df07a56d67431eb2be1bef18be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982caef721eaec4e142e8aa620738fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ced56917483e18d4234ddd07004b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c0d1533177534ef64c4cb8a5cd8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d692290ab90853344f83ecf9b3cdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a5ef93f0cba459711d534d5dd453e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aa37ecefd76aa724108dfd126cdea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe31210248119705358620023e08eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6dc24747647c5cffb01c381cb23c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73673329a3d028978183099d6ea03ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea3451b8f846171061c5310cd947bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14098afec471988f92f22d1205213a5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752023801ee0556e58c19395e452b3e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8446bbe689a3e55213ac7bfd7abb4ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771df9e8aa0ed3086cfdc88c3c9010134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f301ff5a0041d1973cfe45c0eb04fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf086feec33ce13a70cd5d17d33cb0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeb384729b48e12d6c7ba4f451f43b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f652aa6779c6b3989b84c063db3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766db017faff5cdbb4e2e9760b9befb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42fcc3be35378b373955b69d41a23240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793db1b8d97d885b38234d82e065227041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3484db60030f26f0dd3325492a209c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3142ed5cc68347b80a9ac9c3a76f4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b54a0c25f1291cd22d7e4952c930fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1d63cc3abc5c88d20f4cfb90be46345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76aaf80a9d8533bf1c00c9187fffc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7835c24d6d74d289f6078dc30e78547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf683c4caae7a8a226dbe1dcb097c5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae09903f35bd4060b67733be9f7394d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad65a9488224e37b51db63b1ab201e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae608d79d06b5d197d5a0396132c0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32812ed482fbef660387b0382a0df0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959c51fe90d890e389d37a91aae23c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793649b8540eb7f9cb0a29e2a57be1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b9f7f0c6dafee9fe80e668873991455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be444c7fbd8dcca339ff35cac019f8f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dfdf34ee2945dccd68888fe82c6c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba32d0f7ea64e9d7b0ed1d22fcd8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4cf41601b0be7cc4df7ebdd75ba4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd77e87bf2ef8219da3a7a2d984608760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169762d31742f239657fd31d8a51e4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699652155023b955096d76fb7d3d7f0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501330106883413e403e326351d0b4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80194849115256ef896f0b99527096c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51588806065e6ead7afe0941a1a46d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d6f7f6f7c8dee8b7e882f1f82117b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df71b753d53cecaaa79898231c8065b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da38c8d4889cbae50e0110ab88337068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad37d2c0358d516e41a8198485ced5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87173f454dc61ec19b03c65720f026fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71136d5f91262520ab931f9cce4656171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e71b6e6ba7a4fa34b9399e0b0a353072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e225c0bf1618ec1032a901f2ead7aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc692a74b6cff933f07bf798d6e700574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7bcfb95d67480a9026c96c5ee548d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dfcb57847bc05e951b1bd17a6f9ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0828de4a777d839a83abf6d3532fa9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13b9bcfb14b526ec72994266ec15b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b7b37c135528b638124fd05d6b2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f96b099738f253d232b723b5718f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd49d6a2de934ed664e04a01378b6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b342bc9b4b018ffc7a2e9676449ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286379448cb6a44d32d9c158df5b60e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c209c394908d3ac0fbed0ef8c04bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ec8e64702e6b55862ab15d9b79b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69106d204472fac2a88a4233e44ce37086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b2bc9e53759af85106b08f4daee087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e2f6f59afb45c4bbe2fa9dbd965a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839080abda3083f79ecce6b82b1d42189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb937b1cbb57aab21850e728705b33b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376d70bc38ad127c968261f4f40f2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e0432d544ddb1c312afe4d7ac9ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89947db8a9f6012fdca09d252a60fff593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda190271851a072ee8d437f4474d6ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad4ed6d0c4152eabe18c74669efd3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904ab8b0cc46b67fdf6197fb1f1b5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a9b3748d8552c93cd6a5d579786f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23664a95249287764ddf003fc20ed798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5bf957eced376630ba91e78cb033199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aebae596545866b150489ce9806d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3719cbe842ade4e91ba803db166d41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f6e505cc25bff44652ee885158f1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548a61b6f7dbf4d3bf53228717d009d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b31397df08408a1a8431de3d2285be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9587bdfad0344dc63efc784db6017105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520013edae17276572ad6f093b6e53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde3df79c11428917fa87c706f41b1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cd97807590ac75b00046b34885d9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72830f7e632cf7655e938ec94df5b79e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a711ce6003392b123a61ac0a2c17f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae49912b33535c51aa4de81c72fb28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c8d327155d9ee4136e72447d8aa0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f8ee7452a25ed913b27c0bcbac239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652bea968ea8e0c6e6d6ad476de92fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f110209d2f26582b4152fd3a04c3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a66c6daf7dc66836da9ac34959d8f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf3164d24f9a0bf0c3413105ea82e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d3325da4d5e8c94afd3a36b24464118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e299a35416a724b05b1574873e441119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138aa8b50ac3ee0b9e6285dbdfe010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c506236be22fe1504e1250c337186ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee6ed4926f2c7e30e8ec2a3c21687b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4981a65425e486a3bf9d9cab7334b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f840ce20976b941ab0cba7fa8bed93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448e5d87bb19973cf67885d874b9390125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76289d24111cd79c60e08d1b1b63e014126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5c1ac13b8051c0fdcaf155f8adb30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03bcf987a376931f1cef682e3fe4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f410152148d0b9aa30ab6305e992e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a951440c91388bd7ebed5d6f432bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe65b8a3355b895ffce5f8ca6cab8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0bf6f3509470ec3997e3d5d8082bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed81885b9aa618e3104245e829087fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e738e22acc8ec4cc964f236c66681134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e40765da4800ed41ddb7710aefe02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31317b7c75075f9b80cc97858dbe263136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277cdc2b9ea17d87cf602756e4f256c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4627f508ef3c841dddcd0056e8b1d58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491da82b0230eaa7d6ba5dad948d023139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42e5f5b9bf9597e522716f2008206f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debdaabd0786922ab37feacc58a94ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301136192ef491181d1429f9e6a1f3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70412288b8e16845ae9435ec7675c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf266c5beba4edbe979dabe2bc7ed89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b879b1d361dec5f179f540eda599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817166022e3943d184391cd39fcf88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ec8da368d575986bf8a91bc6bffb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eeb2df0171867d2acb07fb7d89a2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82115d96833011d52fb1b7e1e27c7ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a24282cf900799353c57209578fe7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b582242df93f30846d43d6482bca2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a1acef17ef6ecb901422bd8c95a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f03730816a346046d56b09c6ed359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad908fa977d547fa704271ebf9e81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24430dac7d418499b4336db582e25803155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41bf4373a429b989a3a71317d8facc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9ed6b0e2e58187b592019c29f829c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9380bc36aeb23b44ca88a206025b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7b4405ae3a096153b73021da9097159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52436c5fc0e3661d970562bc154f1b16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee63980f21f123582eafb071eee8260161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb56ad7efd3138d3a7b8a22dbe33b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b115ebaa7abfc38ac95cd83aba3f9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b6f3b9afcd58229e18220917c93d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab19bd8de7c029be42703c6f587a70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41220b5c20a5322c4a446fe9a749f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262474b6bfcc26542fbb0554eeb592ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d93e666fe6ce443c60afd6785725f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc956bf4ad8287a411706b796b16f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e442ddcabedbe7f2050284261bd623170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565652debfd0ba2c4a56423f2e1336d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b93d8bb0e0c8764281c361bd96f31e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8324f762d3711737608bd5332f929bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d16c10ad2a3bb1a1e0a7bd8798d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efb2c1e1c12e1147deedfe192305e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf197aa563faf445f7a297583e3690176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65953e24103ab16a4697b902cfcbfd90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dd3b4dbb1c04be5207aa30c53a290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e8e7456976bf9b35cd683dcf9483179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a65da265babfe495495934316010a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc2150a0905634929ad492ce028d7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946447ebd91095cbc8f1e89f5433c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34577284c2a94628979b50313892cd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf705356b034310376da523192a54b11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde9adfb98a83f58967ba1e9247f30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da218ed861b6473e9ca134c4c93bd3de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149d9f879d01d6f84f3ed2ebf8088cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367f9b055501f85ee5faee6320c5898188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f21714638722df42a449647e88df3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ecd92cdae9267acdc08318d6d22a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017db0ebbdcfb57fee8803d90bd6d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f329a50adaeb5dc5409b926ba7d34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423adb3230b556ee4c8a882982663ec0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9ec80dfd180ff704d80fb8ef19475194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77395681f397601ceffe69f065c948d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d22ef8d5a07a7d5b000e40296329196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a654817d4321eac1a30beb9a588f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97a0d830db7994c10f04347028a327198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d134855810d704784539408715f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3db8bfc53d936c4a1904be1f5a69c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8bd94fd6fa86960b57e1fed9b7e39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd23212cda5bf7eb5cebfffa69adc2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a636251ea74bc9cfffa3a63ed2e7a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311453c22ad49cf849f1f3263c0fc150204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13425559a39f3ddd11ad820ef0090e95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b3869124c58e103edb9a5ce39ad0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027fcc1bd2baea21189cd603a4684f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae61eb6c90d39e02e12860d057a0786208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886fbeebdf4bd602d177919c9b86e7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0a39597cb2f350ab912e44802330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b639cc8bacd754571e2a2e0b266721211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47289c2cfa5aa6aff4cd3b1db513da61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0293df052153591e3b5cd3e9d11d313213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fefe23360cdcdfe6b20cc6f9d273be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c04272e7d51c3f9b61d16d87f3f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a4bbd74267c83a4571f743532ccb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383adeb22bc51651f722f1123995a04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771894260b584463e32486d4a61c369218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137326d5468f891f22ec39144302642219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3604a234d6aaa0da104a0f1f4bc8cc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2bd018614becff71963179b1c9d6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968037f89643ecaf3f12d17d0d4689e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532b54211937fbbdaafb3f75dc849204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80656cd592cf49c39919a564f760df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaf50ca16239177b9b63db07862bcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b93dfd334152778d64a9e35654bf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9c57a8756f55c0493cba54638e4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012872d006d7849f1aa9fb978374009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e5378a75d0b9c40f58b315ce64c9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de985ee2b41f588202d685b9abf8c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914815b4cea06f3e2cb6c3813739dd1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee464403bcb2bde6238bfb36b635213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5351ae862c01007b29f351a72067114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842117c84dead3f33d6c532834c802315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7c8b71825e90b1178dcf68fdbdfd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821ffea36e4c51851c608776280b4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34098914e415c9b5b7feb765939f335618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c61b3def445545adacd4bc5a3d979719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f45fbdf2aec87ebf0b1b1dec9787820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de6da212441ff78b8d750fc1ff74c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b880fc9cb9fcdcb16b89508127db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce82173a4c6e387c39a4b9629345b6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716eb488ee08f246fb6fad1c38d0fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552294f07931d01c23638a49288e28425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1110bcfa5303caa2831e393a4fee5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b78fa0c9118ebf7846d6d3bdb278727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f6be0b4bc1a88f302b6cea8dd62dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfcca8f55a404fd09de99d6372551329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5995c0f84113c9be3e42e4275d5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d258a90b14990950ec1dac5e9d56f1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bd4ed679817dfad546b6a56291fbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5008be50248cc3ab1d0a489ce5d1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21a57e5bab57c86a7dfad25aeaa78034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd84032e6cf02a8c59ee956484151a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc7c06d6912bbde00b4f9019bd8dec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78789ed332444097492f2a21425514637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf25c2925bea54be963a6fb1ee8c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390c8f2e65dc05dd0a53812ebcd2fc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f556ec7a13c3ac37931e9e5ceeebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d1ac5b118819624bb7dc3182ae4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a655c97c72f9fb6033db26ed766fc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58fd62f231000f11adf8b1610a38a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b397b5c57cb715d24df98a46383444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d624a0bf98722ecc4d51eedf7e889145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee74327d942ee7b45a9ed5bb5f08a0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1108386df76f267c5ec171657384f9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847577123e254704d5fa690110d644348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f24b247893b125dce2b22cc50eea5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b315337ff1c4e0bba95572a6051750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fb938fbdaae06819680f35f13ca6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc12b84aadb7765310cfbfef8c3b7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c170c5ae588f0af7484f756f4e45053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff2b502841a322d994dec41a1f2ff454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a15f2067882c33e5ba5c48868ab7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a5e02e7230ca2a72956cdee96324656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7cda9736029140497736fc8c262e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a51497c0d64ac784a462fe50263e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c30d5d1b73aea34d850e6b793505359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696d1b681abc083300b5b7d8d6d242e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e8049fcecfc2e143cd82ef950747761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1474cf6c90a45ec8b928a567d0197ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796439a24a0341d2c1ebd8f2525fc6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e05ba91169c54abaf3a3b93358e63564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513968ab145d81ea51467138bcd9295c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac89b9012f2d785bda0079939096e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfbc1694793c72990d146b6d90625267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb079aa986d19ea10d9971456c050468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8e671142957e20ef069207298319d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4e2ba89955757e9ae79efdbbfd39270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4cd6af6933a5603c73df2efacaafa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753e427725792ec08317cbf9ba5a0d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef245c2183308e303e0dafc2723f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4568fc44f6a85c3c19d4843e94bfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c0e0340fd224d5f05d3efa0cd47975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bce646011ff611a198e9e8dda801876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c38347c0b8dacfe76280409241b4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc386c55311d7a41c0b43981bf079bcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfc435f14193d55fe5eda7a3cb9de779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941ed06d01c48cd6ac7a84b20e3a28780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ea116a40bc41de4549b2335755db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d5d6ab0899240d57b36ada35efb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5129c29a61a94c9659cb475da2232383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f36468f03876eb1ded72b7be1f4b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf088e273d1302724474d61e0e3d96185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acef5eaddd3c53eace141996fc31d0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e8f3519f6352f0d99cf59adb432ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbb0d4bd8bae485ef8a67131e72c4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd41f5899b22d941ad6c744c0e63e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c4ed5f9f36ec97a0cb5df2db6a6ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c80cdacbf843612e334247708306a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8978d534741e0198e4ced0c5fadd38f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c67e04d1d7d3fd4d5c8f11e15bd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299214b11f1a771b353075eb4717a2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6ff6ce91923fa871fb4acecb41ad795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa90c1b81304f7c5812256cc6e206696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a8a1c0e0fc1ef873dfbf566c39ec997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e516448e0363a153a709f67024b4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3644f7cf30443464a21d011be998799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc72faaabc466cf81f338784102df9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe956a6fb836b5205627de639db174e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2069d81fb89fa466b814305afa725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be7c660a898de0609d3657debcf525103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2340db4359ada5460417263668e691104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f2bee04b495caa295fd138db4ba33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127783df9f33fb42ed730ae7decebca9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3cd8495e73be202cb7db21e772a2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f505ab2279047688aa2c67f05b543108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a6c28ec60d4378203e80440a5569109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d2d3711acb01218be98d22ea78e8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510675a7152283262f4100d1d618630111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012968328278e9ed165cbdc8e09e63e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49757b517f88fe83a54575cfcb4ebf35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49568cb858386ec2fbd9a1e682c1cdf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0eada56509a3856419f1f298e5f5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41352f2c1844f721545ffe87fdf0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a5f4ec861fc1d70036f2b70c7b26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c18c4a0124ad84110abc0af215bd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b8b6ca78c82910e43f17105e66f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d69be040e7aa97c2df8b96c54e8048120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd73ec4c9cd8532dd346963adab49ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b0f6bdaf0a9bfa4b22610c3713067122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412119099fd655cc2fbb0f11273162123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31f34ccc187aaef988e5a0de4cd3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b16e246d986a61ef12cbf1ad1e25c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159d063b12e0a5649dd3077309d2c79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b6dee01451668c96195ac3ac80680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714534686ded6d14dcb0dbadaecc060128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec7f882133413c7c75922fdf8abf56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca224ba8d80837235431d2cded375901130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214428ff0e13866a28ac9e911da8e581131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2664b02670f106478ca129ba451c53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819644d9b90356410b71459b514bd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9a5e1e78bcfc599f809c3b780a40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f199cad502a56af259c4464db42bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae339a8dd4b1d689df417ed1b498cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7431450278796f9ff4f7f91abafc7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3cd0b59ac8403bd51740fc509158138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229fbefa389a1265dc75c6ee082a93b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1ac675810593ac22a2635d9d08b8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b91e5bdca002a316c29118ad7a5de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fd432f2827098fe09316aedda4495142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fe0f8fdd2edc1b0e203f6bbe9d301143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfc6065ffdf96092b165d21318612b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a28e6bb310f91c717e692a3b58ccf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4861fa40d2327fdeb1d63350c26450c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5575e736f5a60b16af4a07301af83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d26df86401459d79f890db5b8d96d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc68b9ff55c7ef71b98d3ce775c2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aca38006460b6d908bb1e802548027150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6437bf685e05cc3b57ff7e2342a182151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0fd9ab0d814aa1d871d15dfb088dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0aabd34af1d6f75239b3f859c6272153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be5e8e91ae31c4cee01aa0f85037e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a510d6b6c616e0ce4c2aba0afcc8b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d21a18d858878de8946ac09e69f0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbefcf14e733c007f13b2da5b2cbd86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a4f53a4c59dab13ac595c9256d9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df89f96560d9e7b7ae80dada0f459159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f94a2fe98d3565f9d34b7a73de51fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee525d978e2a579d397664ce3d67819161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c893c0c7087279e233ae4131878017162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01edab863f1454371d90cd7349d3681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb54c4ef235896566edbf173f844a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c0173d74f126dac83e038d1f764c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951449c8ffd25394af2c4e917993155a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0e412f1c84a0b3d748fcde8574d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63cc24584f4d810de1bdcbbc458c55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9da617c6cc91ddd681909735b70350169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a239e6671e0c355e13dbab27c8df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b747e2f731470e89d69fb23957cbd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b820b86f57edd2c90ecd20d50d5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec230b2efbcbb5f69305e8697bffa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ae5903b3895a0dee2fdae6ba01926174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc452988dca7dd017b7ade64c270eac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ae485a27c434b89243fc8b6e4a64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a07f673e1c00da15f7bd51066a29e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88230c1f388f1128036d06f0ade8de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe906f50a22d0143b2a3775741ea4c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1739ce255d30de322fefa06e3d6b43b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fde793459138479c0bd33be6dba29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0cc827bf053999c008ba9a49c4fe4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12c9407669f055226f5df44eebdef6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df668734315456ac52316542a68bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903afafbe3c88ae15753d72e866059185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e439c4dc31cab3983b26a8a84b881186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c674e9d660efc1b6d29d8b2a1ce6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b3b4e378f4c442a30c966ad428037188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b096f7487a8f34ba0abb594d28dbb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d7889e4ca38dfb55f843340c643de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f33d5d5d20de1a22d5bf0def64f63a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1e99a1a550a3135ed05e1ff38b928192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6c1cf262b6f58092963d7c8a586c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffc82dc7a0b6ae83cf487599538113194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fae7559a7a11b50cad171c0edf3b0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d09f46760ae65c26e0ec011bf31c63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a26d266c01ea252265338b39ec3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594081390621cb727b7bc1b7116464198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b284aec5c3777c499bdeff4d1e15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c3d60def7d28e4ae4c32499b36b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094082f1c047df812bbc67ce13b6c796201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a16d70b26bde058c0af58753477d89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf5effdf485c5d1679186fb2ef7d2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea0e887120a2a62c45ed986f9ca8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fac58aad5fde90a839e437d3ab49a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1bccb00e25853d0bdd59322dc85b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f473d0972df8bef5b5101036a2bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26857f190b6b44923081855f4a988d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9965251c3f12bbfae39b3bbf7971209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c9f3b02db532f6905edb3a61cada9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78538f208002507b79dfa9f62f0c98e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d81fda25eb4354e80ebfeadea95b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d600136c6ce8515b848c36d20f2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59b8e1b1e1c1ed08102a43ec798bd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380708664ad07bd0438fa41f6796e62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740edb97338b68d3da9489e5d3dc094216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41975317209551e5f4617e6fe78c86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f3457406fd54b65913fc9b9d62cec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1b9108ce90211a9d8bbad087604a1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>