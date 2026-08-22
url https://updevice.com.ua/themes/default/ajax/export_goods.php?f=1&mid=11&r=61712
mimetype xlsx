--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da887b72355d477504cbf6716b6cb90c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458c194a708460a1841fc61c45e78222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a8240d1a1b17d11ebb190fce2ecb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef14679371e1f59555909c6477f981d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42304d1ee321f8555025924b8d216f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37698251215305c0927ef035d9b60c866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b40544d649d45dccf65005144c2737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201643024eec50a8c706857b9d508d288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df5210969ff494d297ce2b7ef52259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deca42f219e24e6f1cbf7e88a5b24f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a936a94d2c1aa5aa833a384b28b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4adcfad6209157e705c3a83a98579f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad487393a86ccaae44be9f46f49477d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56929b0f5391dd7b85c5983fed51b17714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee90c70fc9c2bdc7ca0c3c13b4f9f4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bb4c8898f2312715ed0ffd4b91f2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f318af0e3e17c88eb8e98897b492a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc7c332f29ccef8c60c1c0fd056c4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113fb4229bfbb18d01f68b91e44c63919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cc33fee6360be12848b1a4bbb23dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822474e697f3eef1ee27598e62c250e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd866cd4762fb0e6aa9c4fee401f926522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756f7c70b8c8c6e55b99dd6f0aa62423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd005dd9cb993a9b66cd09b86230124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de23c3deadfe9d1bf974ef4e5f97ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e41d98195545791eec47d62322e34126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842512325091f7a078ba1bc814ed4a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be2cc5b29150026ac9397291b8f2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aebf238921850f78089b612e24c79e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe0fa29489e44e91f0ccce286ab6fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a87da8edde012f58b47147f9dc1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f3a4e367b3a0c2b6c4b8e930de81732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad043dea3e9ed8bac1cd3b75a4d2f73b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e359def2ad45255a56d5e09381a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbd6e783d03cde653f660e5afb1b0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b1ad1cf7e6809b80ebef8fa0513d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a06739e88fb1771bf0eb4eeaa73037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051432c953e582a0322e5dcea7f1378b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433fb95f3c40f7cda845253f643c53d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4ea214a7582c516756f609bd933a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c64605c27ac46cf78f5431efac13c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b0522d2575f1302d8c5fa47231ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d64cbeadcc477176e43924afc383c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e2d7a26ee6fc6a81eedbc1b69057b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d288f514e267b0c1540fca4bf75977e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63de68975b801033470fc9f94a6d4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b53fe68f616fd58ee69baf9bfb1a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0584aa0cf4910a3d6a1418bf341d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fed0587cd9e5c25a58eb799bb1c0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201427e0b35f0b98a79ebdec83b7837f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd68370e0bd234f745d3739e778f48051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681550bb5bea769b0bc407367a1eccd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885394be6a645321ff0e51642117c7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760785eda26029214b989a32950da1e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa7fb1b42076401677c5f0e310c6c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ed79535af2f8547bf66c06b67c2cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f29ac691ccec234a6239c9e1d235a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd1331b7c9311b7483efa5aae458f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786222091902020cda958f1add38d0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710f4beb3d11da680988085ba785dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c55377876331ec2746998bb326fd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08db85c29eba3a984c519a3531164662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339dbef60220fff0ef24a8ee0a1086c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1a453b7b8a55dab506eddaf20d02664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc618a54134c0ad2b58af2f012553d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fc559d4ab8772cba7be8449ef03c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf0a181647377059067d3aa21cca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a83f61f2459b8b07b1ceea7fd4c89568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de98f2885aa6c70c53ca7a2acd94469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31fe09b6fceef0066629297a19ab6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52c7805750259201a95632f69e97471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd74a7f772c87a3a7516cb2e7891d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954645993be0f4c2fae8408e8ff4cdea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc6963f44d4d6f129435e0c489647874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9228a11a0f892eb09adcfe5b4dbdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36716af4e6cbf989af18226210834c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc1f8019074a31b775bda80f5af6d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134f86903ad7ffe5d2c12f42bdf77f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759527f319fcbfa3b134d3d60f827c3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132fb3460a72a8bc34970117209035380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338101e38dc07c007d79025ef5419bd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0156de01dca1423454560c8170bc8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5991a974d62ecf2a6cb08921b9aedca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3e9dfb7efdc6a773210ccd28c590e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7978da73c3fec4008db19119465ba8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62b9d14c06bcddd24305c275376c6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d94cee777e996309f366d18a7b99787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418cecad06aaf72fe06586c3c0470b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c595236be3cbebe62580227ca63689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb48a8803490869efedde891c3cded690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62000923932b9e20e47301bcf0df8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5803ae29c205935d63d4a4e2bcaa56992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817adc4254b514f27e91bea0ceb4aa2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037c225e42558f42becce2a55179c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ed4fb6a6ddef405019efea69b96995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e8aac73ce01b811f516d9faab2cfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d82b25dbbfbc3c5c736bc8eae22c9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb77f0ded13bae551a6312f13a76698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f236b0f3ab5390f18843e4601f7b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefee9a7675e99fdcec5c6f59c457b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5224c4bd19c3486992ec12dff563b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23db2de96045ac554347f67cb6ca07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c833d556b61611c5e9d5f18eedd5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6be97cf4e2a7b347ee85c2a819a57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92609471f5a79da148de3fda36f74e4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac492f9abd5f29009e04c72ef632c937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f97233f9183d4426d5ed41002026d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9fcd0497d34bdfdcc9db0309330a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b321e515a69493a5c581eae95513f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68baa8b99644dbf0131f824bed2c1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca157abf44b1ff41935430731ec226111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb8fff93aadc9f4e00ba54b128efe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60e36e899a9e55f193f3851951de2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc1499ff0a5e7d1777dcdf4558973b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d610d3637e0d34d0a8eba62e9db752115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749c9d6ea8cbf6e3fad0d65d2fe1145116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8784bfd936d6046aece6fc579650ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09b44c26cca49341ac930146705f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0273ea4af4b982bb90ae9876adc1c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bbdeae62d1b49ce616a87ab8af6a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143be47a3465497a6b2c6db20894db1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9575a2033d838163e4a8e9220a365122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a1dbf97911c2cf241c27fbeb0ad2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1050cfe1b5e4df46c748d1dc332af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6dd092b6bb87471077ddbab600f91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64486a1259ddc42a14052c2badfaf18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a0d879bd168ad6953ceacaa3542e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfe9638ef3d850967088d76e71050e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff5faff3eba74423ccb211b65ffa6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd011ef690ddee888cf7888327d371130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d087d41942645f1be56290cc92be0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103468065a3bd952997b2d9b6e72cf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04293ed727cd95f477fa2361a8798a62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318552ce65f5611e3b29884af9fbbba0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb21c95a5d3d9d5f862b6204e98e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ca4fc9eac69ac77ce29612caa3a6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a1eaab2e22c2fe7cf3823ecd6ef18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef686015f4c7666898b2160c73bc3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43288250bfeef8b9b455547a5878569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c3f2ed0491116f0b6ea5ffd96c853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f02fbb9d9e2a87bac7a5f55886f17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d1d982bd6d129e6ea6a924f9fb539142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59da0f9d254fa684cb31bcbdd80b56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6377cc7dbeee940ad2111241e2b96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e860fd9bfbf7f38677bdfb47cd2711f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d500837621a3e0e6e73faef4bfa30bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e13ba6cc6045f52bcb1b5699f95797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6496da4e9f7a0f56ec4e591868faeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86d43fcc0b1a78dc905ca57cb6b98f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7652ed10ae8136a7ded6a668632904150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff1780970121cdf4aecd4ed9884a45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc08aee69a5ec7854eb995436cf6c01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3bc70417a31dec449994d2afa98fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbcb5db958f5887c34dc86430cd64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e8814fa50c32a75c45a29b09c1b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f44dae7e17f7987df496dd26e29bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac517e0e0aab0dcab20adc4a23f925157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e934d991b278752bc12abb66b30848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917e1f69a740b88bd78ba5015f7272159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f141cb4a62de635aba86193663024160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a75767dd6de766d2c100ddb5823d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188f74900b2b26f3b026d32ca986759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e6a6e1293d68ddbd0098add1dca29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e84b28e6cb0976133a909f3ec8039164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eec33a071e4714ae74bfebdbef6e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d192fae06772d06c532394b719c96f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df7cee8a2094c92afddfc5eed64eb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a9a27a1943f554141e4f584e310ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba4e4f5f80b6756aad3151652975dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd7a2d87c6734af0ced8b4e6348ddb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d929d85434fa71b58ea65997593d6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434be714d4b383c7fae711e55237789172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd44730ea5e84492e535c87045dfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e0e2632ea69878022a4d0503f66e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b9608c4d4a9ec1673aa04db6de54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d083ce5529e3c9e69da5375e1430176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168f182b617f9277becac6f069d897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc17416adb035f0bbe8e74d7cfd793a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc8289f450c6e39d0de5900a0f40f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f604b627c62a5140700ccbfa5d41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0002487e925cd9c9b8b9ea0d7bfd3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f4cecd53f42fe67319afa3436652b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7b833db9daaf2bad8e90e517c1c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5ea4c36471c71dae4bf2646b95d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca604c628aae2f035fd947660a3ecd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ad06cc536b8628825e56af395a0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebace75c5d7246636a2c76894de2b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaec36e6cd0d8b0aa545cea0236a59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5bf4998441ae18ebd6b257ba47ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d060ee9ba112f59a1891c55c6d2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a056f408ea747f131091684554607191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2c11e510ef4cc2a8c22f75b4e623192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d37e58a0f5e0758759455fdc3aea46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e318762858addedd9692029ea699712194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2660338d69837f2ab612c9a465e5a8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d01484d5605cfcd90296c319bc93d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a65d05cc876d35e9bf17c27d79a12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8057febc4b6bec3b3158fd034fe6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388c2cf801a297dab042437fd76df0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7511d51f42bb3258f1e07400c614df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff1f58025374e11c06c08179eaa82b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e812e7584aee7810a0e04d72eef4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025245dcac4ff637770294c72e241815203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe4f89e3ed70f9e0659cbc3d3dfaf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52c07edcc5dab59066da9849a11abb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab6095dc681b88848a474b73c9fbb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3185cb548118d8f08c513632c663c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da801ecb51c0764cca3b589676714208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85235485b89ce223710946670bfee950209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc203902ddd462f5291d5fabd66351d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5e102492ed2715b0b47a65bf25df4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047193b5e7dd8d617822a2bcfbf09996212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea176c98d2a89aa306a72bb3e0306a53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd013653af395db7db17243f6b6915e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb4a3d86b929feb88e99921bc24e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecd8bc19d3c89e73ac6560eb4e6260216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68279dd30ed57d9a7e49a4570454fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840b3f61f031a27da7f8e19dfd0627e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3607d433a48f37c6153ff7be0447a3219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c96bd84b7d6719422e76b41fba227f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1fbfe12c9f7e74c7bc789bcc091b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17efcf0a6cadc636249a29ef8b3e4223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccc438a58813c4e6882e8b3d12bf094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c902125330cb3e5c753ceebd756ac255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6057ddb44cfd1e313e61f34f377cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bb61c2aac00c2e3f006bd7876f8bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9978693eb081c79b5b6ce6d15dc7ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa6d2fd241436c2c443297644969d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43ef5ce411fe31e74d7e1ff61bd3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a50d68b3aa3a5d33d6dc4b615e89811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c484b71ab7dc1763a2e650882f295112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d668fd3e8ebea244056d01e278b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4fd0f9e7e838835e1108de2c250fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4da42338070aeca51feeae05b7e17015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c540eec71f146e82a2f9a3ab68b8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafa03ac47bd925b5daf7a32ddf9b3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5761830b4524e3d221bae3943ac8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21db26407f3d6f0a3b77bab9a8ef7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259d4b0dc1672432610e2f9c0d5af4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743fae6dc54f5572d9351dec005caee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ff944119ea662c567cb47e6474e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c4c8e9cffabe10d855c90cc0204123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5677094462255adb5e415d4ddd9b22b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdafe961e12e0fbef10bac35d06205725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa105d9d286da8752790db16ee9451226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6d75427ef5341da29f6fb543d2c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c315e91b4974079df4727d6ca57328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981400b3d04ee1fe1f86c84f83412e9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ff11a25346b24adcbea17d5732d6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882dde8deb86c9016df7011b75c96d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c8db762ee867f8e94c8795e2e80b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead859e55a7530a3302a02fc72a1aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705454ce070bca80f54b20511f6ca4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc4a21547ef43c056c80c959102ea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e90d5fa9c9bdd01e8268d0d4bac9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373402dc14b5dcef2667224d35de4ccf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384d687be537332ab44a7c0cf1613e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb796e0b9e81408513cbddb27c6d4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241db09fb7939cc68e1b75ef2e426e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cae4caa41b39e4e6c551d2325515841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234330aba16ff09585055cfe71052e6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa504adc3b6f861fa993fac393a837d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5e6a05cdfd444baa6a621f48f93e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410b44964f3d1be93f2c29545095d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb0814be33ad838f48245a6dc234146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaf8a12a82b6831840fb72bd4b958447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad25f7c9c8d614abd95a82408df1d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497e7b711850d30679b2e2e0ceb414849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe1de24dbb4cd3dbdf5c6a9201e1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f65b80c34666ff60862d29f5807dce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306680c1af3aa4870c8836f548a8e32152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dda0c062616484c2cd64824cdb3bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0cbef759f6c7094c7c29f583c7ee354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b31cc169a99eac7cddf1a5e9f66ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da244ce7fc42c86f2f28201dfbab8d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a81133608bba84e3a99bab2baae0f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0702b23a7daa49ba34deb42d219a2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36380486b7376118b29739e2b373d29859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6345616d3319cd748b2ac72a5df82d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3e12431626d5360a947ca9c4376ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e4e9552deea2767085ee63ad46da462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88bffa6e138bc66600bb0c00b8aca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2eddf1e41b9c9828c63cae4d843db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef0f25481d0399e6d9fc08429488865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1242a64f8963b61d6855c8e8ec0a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33183613ae9fd3370dacec5b3de99fb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626adf4381a1313a23d1affc22b6f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c2ba525703c97bfe22c13d1a724ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c714dc29632c5abb04c751b690e97970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dd06b04dcfa9cddce48e807dbcf5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aedcf258bd029775f4da94da8e2f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f49b8719619d4558b4f9a91910c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b04817269857fefaffc23eade734a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c50cf3923781d989654de11a076f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdd2d874bc12a369715cfae174bb9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29837ad6013ae4ab32d24b6a12f4e9a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bd8e814843bb9c75e34fa79db786d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6ca629783e6c423c12b267ceb79c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c10f6c02b9a6da0a88a9a73e559d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641458288d12ec8f83050d3ac43ef381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e69fbbd29f1d614afd3319ac74b0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b4f68f76cc2c3278aadfb9eb53ead83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f34b5bea125a74245a8b2ddfaf29484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf06f1325ea28bd115eb671fedcf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372847a55ae94083f8b0e01de9d3db486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a6f7c8008e359ffdf34dc9c29db587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a1bb20af2a8d929356a5942552ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb4f459e5e4d4691841a93e79bfd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d10c22946ab420637674b2fe3ae1e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e96cba8291290e54d9b1f8829b00c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d040d911816455276e85a603e2e3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf788538274a03a5b0d6d9b766dccb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffdc298860bda58d45c78471a8482894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d17caa146d67dcbab0e87d69057b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d6d6e066df15f0684dad5ed509e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71cf295db083dff5266e10ae5685197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59778729e96738a99c48231e9c3a968898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af4f49f8e424fa6e5c2461eea66a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a13652ecd142a0969bdf8b9dbc82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c752c5c2f0b4c0ffa2a7c62759c0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86929e22edb080e6b09f37b60daadc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621020edea60ce43fe5a5e6e206f5070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325a412f52530140105f5edf400d58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13422472811959d468ed807bc4ffe9ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd1a20d83ef37524dae576bf141a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b95d6fac0df87f4f6c91fd3a10554107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098c19a01743c4bd779215f2acae5c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b12540a36ad165744054e068c9927109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdfd32d65ba151c7de247f2db13281110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0919710c9ac6c2c3aa5af74be7b55e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b861cfb276f4009853ffe5225cc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c33413eaf3f7e89f2d77d6937e8f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e514caf2802f369aa5b5534c3335a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d706f80f46c300bea191a388c9da9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a58d14692e6a18c76dbd8349afcfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b899c766840550e374b2e3e9a100a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625496e06c23abe7d21eb074472d4f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3a1478452c6a88c4e9c7f6a53207119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8836c604fbfda370cae575bfd237120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4e2544fc54e13ac2c1606fdf1d4d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3342b5515579930648caa99a20d3e16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cbd9bde6007e5d9a982964c725f75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c93e6eeae759a1895b6dac32c811b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24d4fea11b8e66d85cc27f304723ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623abc6c9419c674854c8d2ff60061f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405b6576aebda0611bd86b54daec66a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805435428f92f3a0252e8ff46e99f25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d4ee42c68bced821c98f83085a925129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a79b99d7ff9c1dfb48e6d2cc19896130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f503b3ca41a2389e6690e57dce347e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b532431982c79846d2c7108994b7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619fcda377c5593a81667ceeab874e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8ee6bdcd66c052e1c5d6fef01169d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9522fab19e7e7fb67a478d6dcf556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41eec85e3146c5489a5667c3eb97d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8505e6000a929a01d2b65d0e04e9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d3dd0dacb715cea9f7a77e11c933138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3ecb2ec5c58bff30af97b24f864d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff36170d1905194951e056d23e1938140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db14e2925f0cdc0042cf53792b36cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b15259633fd126dd11f61e40d5fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c939803bc9abd1ffc41f0a459fe5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c68a521d70ba6fd1e79fdd176f9ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292274a50ebe3534a034efdd39e54d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b26f81c5c16deb13169b186187f381146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e46cc96ee82a419b5afacb6c6cd97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06584c4856c4c28168d3b34e9f6d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2dbb051b759a56bbdd9c0af7c572c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242c6dbcaa9ce0e93c079bfa282b3b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bce4b70950a9fba21a580385605e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e416453e3fcd4592e329ec419872931152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af31db57cb660b6aafb510e151cbcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3dc8bec1b051ca5bce4075ac1bfc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e943c3bdceeae2d4b195fed054f368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ec382728811b4ad7c2fa0ecdf85ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d863faf0b374cfa8e9465ac8a1bcf2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de8407edc773a14039fde51711f029158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d58428fef09704417066d76af2a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e07e7bfd5a716f58393f712bec92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d48649db91b3cf69bc0b1f9845a24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d937a0d78766d20c8bbdb539fb71a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae77de1bd43d04ae0613b4885245c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f240f952a373f1e0c658c39102c6be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651fbe15a076507f26af9192939e359165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196b3ac1d1309af515deb5ae75d673f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d5d9ecf2f2d4566d170416704f2a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fd2622e623d3882007192b5d1a549168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efff8edf488d2b355a20a57bdd25c20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd369baf9f0208b9f381cbebe2d20db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43858ae269a1ea9611a8b5a7362f8ae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780b2f02b65b8c1cefb1419c5bfe73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204db7ef2aea6d232b1a2716299a3ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c5ba5e8788b94c0d969f1cc3327e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfedcea5a5ca144aff7b78af5f1cfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce111a32dcc07c02ddff7567bf6779176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f580057b888ab7e31439d37231fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00578860c9b768621a61a18cab0c05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2fe1ea1a8b90820d7882bfc4a3e20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65514bf8f4ac0cd3d5e4f8bfa69e93df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ede8a380f09a83b3aa49ef49d0ffb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f75f893d95ee5d4a8001b8c3a5ead182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0934471def0e017f8dafb99a7b1f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fb348fdfd8974554ffb6703a0acae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2fbda50b7ae476323fdc2f7f71544185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d66673eb4ec2325908d99ffb103fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863beb7ebab76fd2fdab477db86ab766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a183c0986bb1e394e76cbee3b8decc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae97ebe5a519d2ae05e6ed954d879f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ed9776fa33b91f4a80a3ca5be8f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60ca32a1f71d8b43b58c3f526ff71c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906890dc4f0503efd8e580cb1e165759192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162c5cb65828acc070b8a053ab0802a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f93176389b1c5bde57676409733df6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359e4d3e382203120effd2290a27762195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0097839ec64753c882c9690a53bba1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f587d368d94633b64e7569cdba829197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85341a88060aa63b489885c905b3c948198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84169dc610ec71a5bbf83d2583e46a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d07f47d7df1648f0946bbe63193510200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f40c804b895ab7eea4dc5e79ae74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a585590943e13e9e22eb52470f61b4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e180a1b9f57c24c7e671fdbc9827571203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba431bafe077d0014dfbc4023db994204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185770046c56ea596c26fb0d29f26957205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cd57e1648deb4aaf1bced47f53d20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752d11e5acbe7954b0472b925bffad0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4c26a4d11fadd59a0b0bdf132686208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c026ab65026794aa21670961eb33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acfbee982dfa45700da2974e441516210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324935e8d38ba90fb8c5c6b0aa071686211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11aa09fc147760c269aa1b394a46b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2641ac857d4f4814353a20dc231e190213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759510a25185fb9afc9a45f0011833c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e8a78ff725314bd69492209ab41d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b125e4a945263eea675c3ff6bde8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad978051d69f1846f12f215a53256a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccafa3a3b7097588569d30edeae491218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11327ab225f0a04377f8d0d28eac81219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>