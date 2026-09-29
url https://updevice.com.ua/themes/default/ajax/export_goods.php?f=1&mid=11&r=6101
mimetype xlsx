--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c7ed0eadbb9c1532f77edc47a05c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653349d2c6990eebcc32691f43f812d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a54bdb3d928c69c9530aef44c427c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e535817f64a1b4192a53f47323264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf40a1e39f1176efc72eb04c241015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9a707832ba861f04269601abfa77a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9bca3a330c89c4f1e8201d6cbd517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac1f6bf0cf2413a1e62c4b57c436a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aabe801697ac526acac1badbaffd1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758c8fae58ce78b3eafe3daee2c6b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cb8b7d60323fe386c3f48bd90aae411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1562ac970f63c69dc083b592f9b72b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3c165d510d3093e1922842200a7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a452e94f6b87ea0fb85224cec58c9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70532ef4fb11ca697d62511aa2ce015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88bcd056e393a83ee0b5e8eb5ef26416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf49884283d6d72f6d6681294176e9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844606b1c7cc617fb3b49b732a074aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad1e4351c1566838d89127695d9c2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3aca4d1d1cea6e310f3d31cb95fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40b7fffe3c5e0a2b6e57cb2e8093921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a5ecc1a77e029c001a5bd0d3401822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb15c01569984565d3a89ba84558a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48d9fcf13d1d0c2149f8a60fe6cfb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1107fcb6b788bb5c679670d319c113425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0360717307297b4fd020909b20f8da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f580569689b3a6b23891ada22a4dac427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea147a7c8c399dd7cf73be215754c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8807cc3abf811991ce36deff7baef929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08660b9973b0ca4eee6f413673f2ebcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec874cc463f5137a5953ce40e5e11bb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d4f653290e90e4b2676e2e87482332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c322d82b370d00993a3a59dfa03dd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6049e9e954067450678df13d6bf0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549d1d646705b34fd9247da4f9b22e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955163f7509b008fd4ed85626c8a55036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd65d71d42de0551da9537f0b4e0e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a351fe973b03a895b526979ca112a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29792b056e3d2a59be3d58045a739b7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d2f20155c0b69efcbd188450f239a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829dc9de886ac59b07fa8e8edf40ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0fc4ce7937485ed0068b94c89e4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fbdb411eb989d80998285d52a81d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e279463209c0ebc87d4c15e405b05544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e6421e633f1e9c349e011a4b9a96145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd6395b697b4a9e44cd2ce52e78d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffed19b54eda7fc412ef7ef2fee8ee247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31456a0eadeebfc9049cf31a2f17b15848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecf0b73f1a5cabbabade8a6677d14649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430ff08a0e7e7b92b1532414e0548f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9a8cd8769babe9d91974d9be9c5b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb154db9441950ac5c4f212a7af87852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb55037773b742cc50a6915d9cb288353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22563f83a7dedd350d181ac1b642b2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787ef9e767003c298b6bc2d155203c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ad747f27ceaf5bc205534c201083f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af9e76a6e44fc891654e2ad1feda2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d4630caaaece88087f05d4237b26958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55fb9d72b3b1ba231167506627f32359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e2bb8118003fa5f2db1483447b36d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f71c29cb2bda9248f4a1a0d507f7f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbad60b6f89df1f448f69f3afb6b2ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85e0cf31005fcc838af60733d309063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064cc453db4ade7d1186cc620e2a7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102b6eef683c9d2b32a8c301cb12d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd312fb7ac1e0e2ff2d4cbe846ad9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d19c9c74cce5c154bc0a22a73e64a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15712e05e62b88c460afda96d10bba2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba05f161d72e0d186ee7d1635581b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef737bca85771cfe0ae6f4ad091fa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dabd6f84122fddbd23d301d09f0f5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f5105b7c053145629c3e263038d8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5a63b21404c2570c3bd2478fb896373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28dc31943d3c7c3e60a6127eb68bbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003be264251fb55cc5067d24c54a3cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458663fc2ea5733e8134f352cd306576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9e3a69504c20bb51cd1ef2cfe2fb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88678d5f6d8897d0eb7dbfe253c98178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7dea27b066a13e456ff26e73ef5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451f5b3ed6101d1f948b08d8f8e8c5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabc0f6aae355e939cd4cfa25fbfcdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf091b135122b263ae03deb942d167d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c801eb82caa66b2e42b3c1a4f116783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae9e423b5b9873b3b7a303a32389584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4653da022f3183bac0c70d49c179a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2fd4dbb2f585b9b988fd6317a779b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b7897f1a8e5b80855770b69e4a46b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93fe1c5d59bac9648c29a35dbf178688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fc77356691ddc031766878756493789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681805e43dfa3c66d7917fccabb3c7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fbe0f283a5446eb842bf51136a2ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e4e6c2e5456ba0c2f60ec5c269e6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c22c4e37705db4aaefa58cf93349d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30791f6bf05695059ecf5fdb33494a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632e6ef26668dd32471fef19934c7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4b7e6c7dcc42951ebc761f13ac2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc4a1bca02e70230bb55c01f5f395f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be0ff5726064859ef94977e542c8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c707ba9e54be110769848d8fcbd5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb9d04e7ad09a53f23122b26a2216100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97891e08bd9e09eda05f807e0df309101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6ddc3fa59a3d88e14d13e3489047102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337254eb9f4f47053a14bdf803f7121103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a481772dd18f41ebeb0be818ffafce3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bc5ddac375ff592b1bb0e99f1b143105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614677a7e7eddb9a82ac66821205479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d302546223c4bbaa476b86f7307a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0158e2e458a5f33d807bfa281e6580108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec696a5ca08a02909a62ef73f3f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3a1feb99c84c63867b3085bf85918110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f42eff7de468b172696810b9a75b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb70f2fb5469b285ee7e68a2dba339112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9ccdf2165b01350cd9af18daadaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf3bb0c899a6e5b5e8546b519182b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f58445c5c58afc9e2d565ebd1ad9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b52a88ddbcea8a61b34f80d1505c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63adef675780cc81c6f11417c5f83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19cd30758b015f12e7e50c7e7addf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343afc2ec3b508d60342984434b37c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cb186dcaa286a32cf1230926a3da4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d057ebb099a9f3b323f6fb4911f239121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b73f75652f98246635babfed57d723122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d2f175204c98217d0908618672dcc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e46b34b192d3e653719f7be65d710124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016e1594607b9110efc869dd36625b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44cc36daa1bb686d4487c84dba66aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6e5c6552fd5b712a15553b267289c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcc71f152c6bdadb54e63bc947641f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025701b2ac49fd2cbe0559c42dc3d74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef728111244570f22af00f0fc87d6549130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6150ba3e627f91a7d9ef8fa1a498d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c72b25f07397e8e45669742a61253f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3df254ad5da04eccb34bc6893f77c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c500a373591c90a69b3bf89c0944b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378dee476ceee79dc92a0d10faa6ead135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bdaa572914e4fd86c7031344c1515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141514b3679c71fca7228e85e3ec0c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7dd806765021b7d7eae6884b569eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8aa492cfff1bacff05d71c6f4ddc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba9d5b2806912edc00786d1ae85c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99841c2deafc568288803eeb88ac0b47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebebd3b4763e9e7d3e420d3ee1dcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8485317dbe966c8297f5a4f6364f94c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5468537036e19dee1f5243d9cef28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b56bf2f1d04a6e0df26aa3ada88ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6074424142d636952dca1a53713501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105db47d248aef260e8e3613b5ed4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6694bbf3b1571c7ee98f5e0221a75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b1eef5b5e59d9520df9ebc1acd868149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b011d0bb83c0caffda8ec4163950150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3d091b754d7b0018fe76639d97fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822669cf9d01b02ce6b60cf0228949df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8ae4528c86b7db3c85bc9b86fd7f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40df9b0df1db7d07a2e0ef16953c05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6e10f263cba9a5479f173d5c3189f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e73d8d3fd5b015eec03b286060a53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47104eb1e0803edc3f04259fad4a31d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd51abfcac3a92c1c89062fe2d097a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef34990c4137e1bc56c44add01057f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40c112f0ebff76f1acb387291a303160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0522fe825dc280939d32a1d5d08a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ae9d54345addd5051715f8d417a6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81735846e6a056e71ff90d60c2532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8964edc8ea2c35c1d27c81da4304126164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821ad7e45a2e91c2f7baddba04f6ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf9d650b375f91f9dc14815c775f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ba1bbd47f4a6fb428646ba33b1e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21832a99fb265acf3b5f5912942e2ce6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbbb4deb3ee024865373e427e0dc2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9e6dd4b70a808e42cd37f8995aec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd51a41deaea8fe81cb4bd099d29d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928593bcf0bb36b972baed89ca21c2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1697f3c4de047a20625e41a33c50e29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9baddbd2f27a24ead186706597f230174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94166f82c5f7040e0184fb737d6e83d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5246e6e8c9b3f50ec1e6fb8a370ffa6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a66972a89dbd30e211e76a735451b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247fe8a317f620acb06df0df7edaa03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9874c40e3b8367f9b5611f1b6d0cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db5a3ea89f008a70ce67177430984a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2c4909400e46540fc57bb69bb71e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5d6a0ee6a50d9fb40e4c213765fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27daa2fdcc6dd42505534c3df48ca7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b49c821e74186d7221755eb766ae86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9299b50a9e8dd263698781d89c8a69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc04edc6668518d5e851969b78f81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e827e1596608116938300a83527fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569462e6b26f27c9289e678c14c9b227188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd91adaa02adc9faf6f663251aff37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce453388177e2f5ee1be5565ec3063190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21e1516b0de6de55523eb6a2ff307f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de35ee8af9189bc645bf2889c46e69c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247446eb98a4dfccf6803a441eb1710193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e5393d5cebf856afa07d68481249194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b24526219722c84819ca53e4a9f06a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0a912061905deeaa3d2a310119654196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c7409ecf3296864ac0dc7e7fbfec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03e20a5a59c71f6e54201382f104fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198e9e6d87f6ca3d697d01e551418c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2037b1ceef77ad3eb80612bfbb051b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813cc831961386ce3a2fe5475125e9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f6d2e6e66375a41f36a811d944a8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed524e64bd631f3ed29bfc4ea0c87f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa02d3bfc279a130c0354d7f71b179204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba2c87c1ce171f5bf98d039242553e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904bde8ae71544e97c348d6eae8411206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99918aedb5fca53ce6b5a07044f82d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3147abca64c49a6ff5d3bfb34d298208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8ee2415a05ce57f63a99f9943211b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb5639e16e5ac0984cdfa24514d91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24533bb467a442393661d6d4be62022211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c8e3d2e646276accb9681999866cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c5723ed123e758b7ee1b80001e27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99877be0804fecba731dbc8f6ef0cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b00a5308861122ef1ded440166876215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d32d2284f8095702c424c2126823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8111368076f8290715e65d5c8c96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275268e8c00fa363fcbadfc56b16d10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c725c6704270067c847b86e3db35cd0219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a0d65d413689fda13cb054045b6701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca7069088c0af0fff4027684f1181c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20c0dadc656775bbbd3d8431963d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c867c8d61d2a278a76138eb3d6eb944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7d1e23ffcdddaf4a5f20a05224dda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ff8cb79dadaf4e7f9c5cf9fdbedf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff501803e1e9972c0f3e582abe1e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a611eb83cfe015e4aa942440408ae798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a9c92505ded0592af41abf52856e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933d9ad5302e45086e183c94b8b9f5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76de1cf1c3d8acdba977770269d95df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e573efee8bfac428e88f09480f983ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71588bfe00947cf0275f5e4333ad14e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d91e3ff0f23e173fb31984433d806714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c90a04e46a495ec18312075e2ef5b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9224c06739141c1df2275579713f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38cd48aabd91a3d2d00746ed71dca917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c845326bfdb92743cf02bdbbfbff76718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8125cb1abd48c2298616de2ab3884f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ce70c8833ee43633d9e75df8546520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c744d487bfa6860a5039b0f91d65d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788edd4d77d7d41cb967550c9dce17c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c0c1bfd41ee5eb1ff06e98e3e028323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb919fa1150d3b37eea13921004103324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c741892d97a8c8ebac138d8f1fd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968ee987edf8f908a3f215aa4c2dd2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a77cf0a0f3dba9477f1071eb62bec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64325f86e666b5f4b5aaec6950f80c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80987b61a521391ee3c9216bb3913129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018fde5da849daf15409d1405e182b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a82987486d5cdf05db645f2f1ed8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b40a1e07cd23dbfb90b34800784be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42820ca98ee89d21e4e328811952c1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326cf8cd39cc6f3d3047045e9ad7f3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b92ddc6bce4f9b4d9dcd16835cc2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113995bd91f029fa15c9ff14984d6eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370577e077ecc923f4bef04c72201137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3ac383bef14dc2c4840d837084b1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66c313faa0c8157502860e99e3a6af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a3585fb67e3dd8708a15341abbbdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d18b0d8777e094b9c43efd6b89212341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574c61b8394001d17e27c9bbcb8b7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e591eb86c6a29dc41d04677a07717f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c68bf27a6a755bd191f6e53f31b5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d1c1c092aabd6049e223f38eac82c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e1f9894519ff69dc90b29052879a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e1aafbe738448dac4d88f65d422e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca4546e79cfcca5ff5b9db12a58f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6025454a50964aebb91002391bde0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8414665bc116735d4635dc4ac13be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb775b25f411220f3008c42e91fd68751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df438b62c4b3f9296ea161c14d5b956552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55756d880161999018100834013877a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8961e073baea21bf7349af6cb811f8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311e306b95c82a8aa500ee89f8444ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b8fc4988a5b75ac2303e8837859b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e37810a10582fe2ed3681b2feac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dd387d291f463b6ce25e31c14010d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f47065b5b45d5f879d5fae797c119159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5cf5fdcb4514d66d8e2c0b2db65f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc541f967aaadb0d7c2e9dcc2517c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9d2ac983c68aedde0745bb896f59d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8edb220dfcd30d233a8f20f6a1e22e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8302daa51c73ae3ec9f694b6c959d8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6045b15c23570d99fb4383ae12e3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d8b392d6aa2b87695fd6dc524215c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac368afee284c175fa806969e43a2a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa43770bae703532ec9010172c8f07968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808b907778a3f087108adf47b9c270069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c314729c7ba82982e3165cc25c5c5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fddc4c4799d83eb6f648c1f745a5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48458b9e3d7f4d65bf403ac2ba1d2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cb59177de234b9ed30b809617c84d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8385291470140d28b72b045dc2c68774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378e06d18acca7e95679db25d3113975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d2ea07744a5de2dbf03b8146fcc6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ddf05d106470a7d658ed588a23bdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84d892fcdcb05e023555f01e242ad978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c16873b25a4dec57553c6389b272079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f4e4823763fc8faedc11b72acce480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b817e60c53d544d0f1ae5ba9b7b48e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c0668f1d93304ebc04b055f971f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d0fd158fb523254345e9d1f0d0aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b82a65d765ef0a36f0eebc3907ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849903e749db893f751be06bd7465c4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dff6d497a1b437bd756caead6079f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374775afd6c548831efc337f12489d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd2942299ff6ae57148a0ef0e87bf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b80f924293461e2a9ecd71119bd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d371ea321f1e7375532034323573a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e2e66ae5f00eeeca63858f02d977f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe2572aff1eaf17a70b64412d5f6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5892afd461dc7ab137ae30cef7d0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7892652718d44058ca080cf1686b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df8dedb2b3f6540cd2780aff3e894495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2b5aa4133ec788dc9ed8e06082d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85354ddbd07b1dadc2a07d2bb50f86de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c176b5ac57b7c4e246fb09bd430198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633fc16f8ddea9f8c878a9b7226a5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e054b6b4873eaa9aa1b94b378cf46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e4502b084c10e4e9c119d52f76225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7300cf40c7a33218e933346fa06a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055438770a4efc417dd71be2177fe2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e25476682f0c40a07e586b764319d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e902937c5e02590690f2980f42ad7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d67611bc323c4e853620ec9f3f432106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d9a6e74a832f626286c30f06d53f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1394c5f54723391bcac40741a1c23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587085d539f01957262e76413e4b2fca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415413a5bc2fb62fe646ec9ed763c91c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a4f1a1e5705ee19da668e3ccb1a45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e6878e6d62c7a3f59cf527dc8852112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aaf18dc0bcdb3dac5ecb155b70239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae00296f3b707874327ce890ba84ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d846f19ebf96585a9098e40858e92bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeca944bee1678b7520edc698183d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2a2059519b324e111658953f31e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d48cdf5507fe6f319c720277ff31d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae6de997f68e2858374699c3e52b40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b3a1c087c9d3fd8ba30a9e59be2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba27a8d1087b39fcde048702ab01da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704e0eaed0b9e527e30d19ee173ba5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b209ca618607c58f50f5628c10186123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370da4fcf26f982eac6e820f59116a41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cff7ba9356a512c2e3232278fa834c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bbe4bb01d021bf6653d57fd1b735d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdc626f01ac88fb3c7899bb9a105fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba7137a254ab9b15eda9bd4b483e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2dd0fb040310c4e535f21a20a3f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc55bf5437c1e0e4db7a80fb15f733130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5e1d18f323a61ecf819734fac6ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b47af2d55dbce514574c35fd118e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5952125d6febdafe7bae47fd2190133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba35d4fbc738ca7f5026712171642cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5628cfca53c4d237cc9373e1924b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4026fa90a1972b5b25763bfab94b98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24611e5446a2876bb7d8e9bb78bd890d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b02698a74dff80026f99303eef8da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c118d9fc20fae2b064018adf1f5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91654dceb843e20237d4698a48c814b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e130b31b093f8ba52822cc83a9089141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15862973261c3fe04ea93e805e176142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daacc8fed7961cb64f0e95237d03eb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525027a7c1750351065556a10508fa21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d57ffc3781b32a03752321d73ed7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869119c35feea9a3917645daf91114b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf60c31b108a8b0919914913e62564147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1740897615d4652b18828d9ba20b370148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95915d176159244aa00aa5cfc46c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37795538f8444311f3eea0b70cf5f14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572951d50b1b61f707c4f1e2c3120c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4d3c5cca9c59ee83c161873a88d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8608cf34d3d6203cffba55ccd5dd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388554b3f6458510fcc764119533e0a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36dcee4be402313273a640aecf92e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920fac98664a1b01741c959529e49b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbd8f31570b540b8c37f8a6fcf8dd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9fb478be840a5661bab272d09f43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516ca2c1e8d3bbe23821eb8d50ea84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3844373b1b5e8ae0187847da3d7cc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de797f92e62fe8aa074557c9877b264d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd372e1d6512e744707d05ff8d8a3cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c5d154ec3f02b212464a5928dbf4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc654ac6ae1de046079c8fe3d86001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c25d6a9fce470422ef0d8fc6c315b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e461c26eab49f86487ac48b5a4f0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bafee959f82997c08993a959d9a9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f467284fe210639bf0562e358ff739168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a94d7b424af732c6f59a6c1322f74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c28c8a341508e869d5e5b60196dd1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e04beb0ec48e3ea7a749debed64b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9342b1901abe21e28914cacdbecf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b66f184250d497024f1e95da450dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b58e264718e92378c782e68c637e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3028fda61f32b6611eaeefa63e8039175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511801f7d0960190e4e164926c1cde3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264073ac4cda751daa7e958131c8426177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf93254700e002f54a6b32eb9f2dde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412704cdf1557874b66948c0ae8bfc20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d4828f431241542fe90f1a58a55db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27b22224702684e8fbab7038b71d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca503513d6d83a3475545edeb7469182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3184c34e2b3bd3da8b2b8c9c64c30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639546bafb40d0c06112120c92581f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35b9eb070d46bf67d548c3b4c408b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0dc93a9e5139d7194fc8c6053eb70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1174d56825b8a3faecfc863338cfc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca405f5bd7269c87db234f99bd30c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105a46b2a53307f901bbf9a36207792189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da52133f50c4a16df56ab7a7828c84c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073aa238d10a9f7dbdc3e6719aa81ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc12cd3af5fa747f6444ace368216192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f449f99365fc976bf5b47634e49fa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ec6c2c608735538f0cea5b2589638194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30478dd52e68d4655573978613dadb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1384a8962b4701cf8d3171ffc192cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261225605730a78fa470d5e37047768b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09cf20c0d1a43afb9aa969c9f2123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3342fa6e8dad8b27eb8ad422bf3527199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e9720d54f6f97fc6bbc9c3aecbf71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aee4a5b6020008f6c30ca4d226810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cc22e0f8085eda31addb0605eafe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda16560f6235926fa2f056e1fec8ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e96d18c816724f0144cd4d91795a8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59423ca599d67c04e221365a4aa806205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f5de40cec3cb4a24bc788f1cef7c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79938b72a57fcf465a1d66a500bfd0a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d98624e8034b9062595a378f88285208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c83e2acef37d9326d4882b670b7228209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa5142a38b8e5b223c50cd8278e7c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08016410da6e736a0641640bf10e4566211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7bbf5b5592fc2e334bc51aba5116212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864208f5a98e81cbd754e8c91f6f0810213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6566f65f0376b4b4c4c244f09fe6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e05c1753d1b49dfc4225678817ad79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944198b7fe223d2a5282ab25bd7b0d59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d1550019ed5fe0b557171a3b4c528217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d071e987b1bf695fc0d983a10bb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3545b1f58f089ba696bebd208e4d9219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>