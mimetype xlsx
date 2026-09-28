--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da793a2f5e45cd59f8878e4bf13f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5ad509f932b4bb0f88e607f25b1332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f942a5ffa3ca2960a83e6417b84094e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f58e58ce1bd3506da3603ae8d54784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30cb961959fe40f8e30200b409d105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcffd3be1b4d5f924668ea9e879563a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497da3c55178f157c101b057822bdfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e21e1dc0920024a6d009ba3af94128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740afed26e9eee19b65bd31346a9e6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f33b43034a60672357f045024a53410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ffc7913fafd617d8c31abf29fc51f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94ee442a1e121d0dfff3c53e8ea92e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eef24f86ac73bf5c11048a767f26213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553914786c05578e1f274ae2379ee2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb728be375e645b41eaf8b24b077215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047e764d0047c80f6fabf809f6799b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467429d3ce189f704afbce4c8d8e074217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e2903029b06e5ea6837d883a5b5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dc79a60943dfc36190518da500d7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ce2742f084d33b767e1807b136ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600db29b22c4463d75b4ea94894261b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54698875393ff7b17475d472636f816d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757960c8d2f3dbe4abda4d15d33c77a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d6b0b19fc1bf94363e1fe42ca5da724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a585425074338487bb452839617425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0deeae8002636cb6ce06c3d3b98b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c608570b6d026af56e25b44652b66827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76fb41d145e4d59909c4989a75b4fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2969efb8a02a9232c5f709d2cbfefb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1ae0a43f74905ac5a9a8b35d4fc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852dcf753e10943c1e3fc9cca4132631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f665ad30aadd3db73cf095fca6eb7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f80271a3d2ebb4b464c8f354845533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f4193849e06b934d6688666d8d0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd310d9445b7d6cdce5a6adae686f66235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b45caa4a8aacd88eb3031ae8dd1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411332d63e43f11a7780c49288be7a9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204c186ec26c8e58e321560c0bdee538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3d3770142f148aad81738d435c9cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452a1971f25da8bbf0fa65d01a036340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a3ddad44a0e124831ad0142e02f4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c988691eaf8dd1b22c81b783f0404642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e189799f0c3b5d65b1d0467a431b3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f38f7977f7b0e3a5f827e4a3809d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdc6bfda5411f5a88183580e06d4ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540162b7a50adf7826ee6cf0544575246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c2d44ffeb902c4d4c77472323747e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf18994ba15e26287b61ce0d0cc8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834cf0454991be78a44a6427a8651a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc0cec6bd83898e47bca61b6007d9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db32a8ceab6606ce0e0f1fe56019dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201b61610075127faedca8df57ab11952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb370163875b9738324e1a56e078aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fa73e68982fe8e2926e508459936054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b7a63e4744f537e7e0302a5def07c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccd7dc240b5f98e78f045c791a5f1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a369e585c746594454ff4f8ca1c1d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21367d70b71ab16e346361aa63dbeed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf73bae11287517e193eb631150bb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fdbc4501b22c9edc625778f96ab0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3a2e0f340cb8caf4cc0f14c5a7ab061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b0c0718431ddff4e3ae93ff124e2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad8a272eca5f1426b37236edc54af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d52df051fd62de4ad201465dad0adb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78920b405b98f2f04fd85985ea0a97165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193de7340a70066025ee732b879a31666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc3eac744e949fdf8809f9874bd1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72a1ce66885f83e71558d8656344f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc797b3ae6af79692c52a26fa82257c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3dda05a92142dbe2774f968fe052d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bdddd1877626e2a8afbcd77f0a9d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f800e876a8290f6b891dcad580ec7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bbad3a87438305e6450db29b8a56973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486b5cc5680f2ad018a5702f9dd3ce374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3878da128a4f5d3460db626ef4ba1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b96ae6a7abe0d9490d2649d6c8ecf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15185b965ecc760ee56287ed219a50d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4e4489908ec8795da1894a19c6cdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780aad499e9335a4581591df529057e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0a8140981acca0b4d71ce9335bc4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd4910c08c614290d057b3431cecf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e2d517b7255fd26201581a048de7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b220e0cb4176b2cfab5b4528435303283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e8be77ccc50be939421dff0b16c8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cc4d0ba184ff0b446393ae83c18ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a45965e1dc9fd7c3b04f79096e5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09330665e42f8969ae1712359c9107b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a08999284b8186ff1a45a85f1b75888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28921e2df486686b9d73deca84e39e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963941585a87d5f2d7e992f3135ae7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e627ed68b5f60977fa44464add0119991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a847f144eecda31f322fe8b1361bf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae01ff1399bacfca438e9eb9d00a3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c12d82c2d093014b9164162e7c0e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb22607e8fec0426934276f53e599a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d809cb8dfc51f092497740a175772496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255b1a42fb493f79663e52ed6b399e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92d7b82053bc14869dfb1c5fa045798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2aaf2c97fd7b4e3d19613e65a617699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66936a2e93024806fbab4915e7af90db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bbcb317841c5ec71ce90986ea3a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e58a63e919ead03d3890e973695c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c99557120b29de498501f212e3deb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04438fb5e62649d05bbe1f2e8af0718f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43861803041f6db0b1260b9b68f6666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc516255209de46c217d4466866e1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cabb78d44992edb989f892a5db56c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e240a24a854e00337d9d33008a4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff99b4ce41e18898ab705aa1132bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9a0b6f9160010f05a98a4ee1163d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93b57e7644e1277f8369fcacaa0d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb7c9e94d2f596c64d4b7489ead10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757bdbd8348a17ff870d628253ed527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c91a13aebcf94b50a65e6db4912f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d78cddf2fe1ae1248a4bb2a3c0c82d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12452c1e23f368ed8737541ec4dd4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e87271ae4df6be4baa855705ce91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c68de9149503ce6271a6830e8a6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b5064a018ea1d6c0723db64588127119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd216bb7cef2e9108619002b1352af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e85ec39570b6536b47db3cd72fe28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593232a5772a920948914ecc5951a9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8394f23ab5b1b1fc476a0fc0ae5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb4095858f3a5c2c6ab7c33a5673c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8a0a13d669c0e5d79637fae821f0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a64c277b2bb34f59d5772e75343a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e109e2537d6ceb781bde61dd4cd2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fea5bd1b48a3a466cb919416d349b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3821f447bc9345503f4e7b2f89fccf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419eb2cfa9a98d7a89bdd76e3f1bea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ee0f6b6f36d80ac2db77e3bfb273131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb767bea1eb39a41a55d4075e9384c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6cb8d6ef2703a68ece899c43eac7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1122308ae7dc45555e602e833273c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2b543bcaea0f9685c5e372227e6ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053307324e7dbb031bee249d9bc0469136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaec2f1574d28bec31b0dfb27818ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02522440bcf215d8ac550956351107138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71babb707d41dc3ac53b84b6d5fc45bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd39f06a6d2439e0f6a04d556c93ace140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370235c81301f7ee1351631f3e7bab6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca292f6c57531d8d2e7a29d9c8fc5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d977519b1b4caf9a96478aadb1702143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d50c19970262f32a770f2b9dd10496144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969512d877add62cb9381fddc6782cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e218cba447c2219fd78603873ddd4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959cd92455c89458947dfea78908c5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6b36310c1926f46f8ec5a36f0a05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf86b5fc7f010231c44992d3708ae32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9f1be030ce2947bfe1286d2fbfe99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5684950eff8d3bbf346428b052734151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d307365ce8a3c4113d1ba18b50cb7f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31936f5f76b540500eea864cef459247153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ff97237236225fc0eb094feecd79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f5836009cfa29d3eb9a2ea3c6b699155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cbae952c1d6d70d285862a76d13cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd7e68298c70b7f937a0f6bc8dc2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae6ac15a2d65f4ce53fc7c2be66dfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fbf6e8b4d1ebaec938a9cd9e7549d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2274060f23fe6936aa8761c71f4c5e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f13b1eb48443f5cd73e3cf8ee491ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be046063c76d2e04ee358dd9318754162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ebdbb8a196b3e89f8ba8da5552119163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc252fb56379c1b20a254cff7ac4c18b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635558c958f9661a173a06d2d2b6891165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b430a84ce22fb86fd1dbe876db17b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884086253f7570aa032248428e81e6ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68507b8d3751096bfeda84bc6f147531168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63aa7c159b478de12788fa3803bf51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e76c91d37555b905ad61897bfb9e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403582653f687790bb9e62a26fd773171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543056e1d5f235edc09566ffd69c7e8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689135bcb997e4211e88f0060adb8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244d6bc2b9835b183cfe6520b29955174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2d0daa3c48c9e8d0cc56631f2505175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a13121ad190aa41e1a6ad718a0d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f8a9d4bdbbfe0f26184ef1a908c2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35efc80ed2e59566fd6c6bc9c41c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caf3f334b4d3bd1d241779789ef9b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2172fb4a21d3c8c9fecc3a2527f0551180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0bc6837cddae503a0091649503aa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa27a0a46db6a7f9618faf43f64d65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f534086a822175d46c327840eda92d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cdbc7a80eb83fe7b6a12a1fa99c9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe40f5d7e28638231a3e4620d482452185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3bd19e317a1213427cbdc41b0c017186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4216f61a3074472a66ddaccf141bf54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5383db1be8770cfa3ed662a2b15703188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d4b1ccd75dccea36fb050fc661bf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d449e53a4c9cf45aad3e63aef904a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1261ad2660917d6e0fdb2a6fc2ce7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974dcca599e0950863e54ba62b5fe3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f4f3c6f2e71821ad677586fe6b2d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68bd2d995be189d3cb51680fb481c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f905c06b36f30c10a3e900d4b3ec35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5011830c710c1a29bee24dc50850e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f0aee9f2c0173f3610a81bceba897197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6b15ff1ea5dd74e5a405a329662b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65551164cec91a69f6c102fb3efafb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df3c55ae538cf25daf29b4d61076bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd3602de480ef7a8d49815a5635c40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156831db63f1b17875458d219c7a1c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64133ae16f5c4194743acebb0d65f24f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716198790df5131cba23ff79b7c7e222204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1e42aea9c4a196200e241d1843a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634c8053f5f54de2628a7b0a0a7ab2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e1d2645feae76b92fc68cbb91a06f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c93319a5d61f8ad0c928df4bad0d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c4d90ecab62a597536c943742acb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2f8c98aa21d056d825b10aabc473210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8303bbb748f463e0540aa0c41a4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c616621aa1d1450ab66c850ed1f0ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f76b4ca96d5f5233a1bc1320b9ffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cceec44612653a0e290c836c8fd06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e5a4c3686ed58b7d067904959394215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541d19d49ec20cff3763c17aadb18d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4270058a1870cb899cf766b1d760aaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d396f3db6ff207538fbc398403cbea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843c031234ebdafb3aba5cfb1ef582a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a43cacf721ed7f4c735c6f2af7391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe363956a0c5baf99f9b490bcafc78362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde2f7325ab043cdcd87ea691a00ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc18ee5f2efc3cd088aa78a58cbe6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5063b99ec8ded6cbcaa1b31257bfbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd805f45a394bc0f55c05a29155ae26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcbdb1e961d6b12d92b7cd709f7587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fadf925ece8216ce13ded0572c6a5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25547f67891f2801f6af10bfb8ccbc209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b4e3cdb342ed175933a595b7bf96710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d8c2263827d0ddddbb6d3728704db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6185f42f3a8c37f38d7818231f1be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c055f7cb208db76513e6e7bf38a43f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55430d8d7fb580ecbff5b77fe6a1c7fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831fffc67e55d54af7755937880629d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d65f92cbe58890154db26470b82bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe59542c3ec70b8664a26cdcea0a3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c72b9fd26f57130beb94c506f49b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ef4fd9b8ae5941230325d626390919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60201b018b73b3ddfaa3dc44fcb27e4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d7e7d9df5deded2edabf10a88634a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac56a07f8fa5fa99bdfe39d0d6f5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2019fec7b9814f5ad55a66b8210ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a78149e0935415523f5dd17f3461824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46403d58b822ea65e9c52db0f8e137b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b757aa7b7b838f8e7cbb96763f0bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8fcb56f83db4c169ce98dbd56f44127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185a9f9ac5404902dcf9fd28c6c54728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5c050efc741a3d53ec8481a8ec65029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b342b53325101d4390084de000ca330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b504faae51b72f8e19fce61c1c390f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cac13db5e09d323d0679c5e86800032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dfc6bda08b20adbf0964f0248c1e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7149f7e05425b18f485588f99d70b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af6b7f4a86e179e536a8dbed9d05135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591742ac64026f0059bcd3f91aa4cd3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de2f4732aac05d170e4ed1dc4ebd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a96513d989f61f1d4afe68ee1ccb5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25978244479808003aa6076180102839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ad7d0e403bb26817ca84bf33d72040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e3002a81267db255fb55af3426e5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c30c99b1235b901e41a426862236942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2dd750675be2e64d7db38d203160343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b64edab05136ed11280ad620aaeb3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239c5ac8e772bca30077ce1924799f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f6f56b9c543e5002cb3af9f9aba046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1599157d41dee6322519e49b4437047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0c8a42a9fbb373eab66199ec16f9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd73c55390ae3abc1416cf0611ddeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00e03ab8696273705242530fa1b5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1dc588cf2704c1323d558c47d07a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67eb1dd57a62c59a5441fa0afb0c6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790c6471d557fca7ef63ef06a201f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2ef60e452012d19682d580b4e7ce054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff0c5d8b97d25fad781ae243e49f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1e71120a69770318c287f6e7e36c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a85eaa3ff6e547da505358e59aaf1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732074cd0ce39eafeb1d41dd28fc19c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faa179004fea417736ea138cdc0d3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dafc99c6ebfb0bb1778be6b563ac560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04e6a3961f8807aa90d645f8e3eb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e38b4468b2ca2be7bea43adb98964762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ebb1b9558c29548536901ba1eb04963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dabbb1e6a83d60fc6f29891cc996964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cdc872a544f9127b848f671088be565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48567567c474682d2f26c84ee0c13f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820717c9c49c3675af31dfd4588b46267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259d4ac8b629323c12c74898e0e83a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5d399b828ae7f38b8b51866ca2d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061ebdd049533eb61e7a72d433fba5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d23c73ad78b9446ec712b1ef05c1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb178e2b9866924c97aa264139c1221d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8e771da195ee71e7ea995c037c89e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434ec0020fa91e9c3b78443bd718c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdabe1739cf7ab218c66025138c5f9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931071ecf09c93bcbb27c772bb237c1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240699dddf39283626f556ff3ade9dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1d7c30e9564b649fd0fee0f8af9a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328e380aaaf4c4ba98f07077a03bc2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54694d2d4a6620a26ef17724e4e4c93180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e167e6a41a276c401fe75104d42c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fcdaf33b34275754ea77133d73e5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5211bac012c7a02fe3c1873f64d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c87a50efda323251ff38083f9ae1f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402df342003f79bb39ab92726a856d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f885693d2a1acce5a5ee6b3bab3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61614f046f1d2d23d09fa28fd53dbc1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a93cbf4f7db5fa7694098ed21e808388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c1eaa299ec116e4c5ea810644cb3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296bb3155f4740975f9b2abf876d12290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b9e74f222d63df3d88511a01e76991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0beafaaa235c7be5c33321c980b0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35578ecf4cc865e0f5f0274e4cf642e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4bd08b7f55ba61df2ceb9d27a97a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2d33176d572ecd5f50b443d62829b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cb3b1e6d9c0fdbeeaf65061bdd0c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689deb96c1ecd4c4bd61f1091c49f5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457afaed2519691018822d471b06fb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f4a3978f6020e0f810590baf3aeb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e42d2c0dfd8a2ef00f80c8280d56e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975ed70dd42b04c0f80bb9200bce061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8bbbd46f434f06d5fc605b6f940f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb90831d0c1a250e29baf722d1e1e95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e63d0b69bdcd4a956bb063325e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab6f829eed19010bc2d2a3e1ebfb66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268c4fae0c669a35a002b79d43133c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720973fa6d1cbd6c0086682cc54a90b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc9551d50b3447ec4ec55259cd300c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b91708617528831d2e6afb675c2ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a770b3635f9692cafda8c3928825ad6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758f9788caaf2db8cab7d18be1973c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a12ab785f5586549b15f1ba08756c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513bf014ca26499978a37d5750ca70c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6390555fa6e61e4659fe1f713263114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7ad8d0f8a5b9c9b904cd7bafa93d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2d34aa8077fe6d6e26703886e2d67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf15940270227371654b704e1ecbb40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c3c5c52302cd78177541035762a7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73fccbb385ce725c30936caed2a7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445ac9cd4227af311dd0604ceebd7e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03ee7a37ec98de3d61b2f066322ca5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea265cf6f683b93f7d7f92e479d6b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181e1c433d5bee4f3416197665818e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a616092f4acad25a7784754a324e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea15bd5803e6b781475999694d3d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd7a3a2b0b3d0625de43879a9e9aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e666a4d28a369e069dc763c512de6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016dd6d6d122c91b5cb4d6d0e71ad7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9463914f7f7d9e68e45c114c311a19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ae9c316371b9c62de85140b8cb642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f156a5556446e1032bca6e9cd66235131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16a33d0301bfce0fb9c54a5edd4520132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2378c81697646ba622f823803358fa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c33d8a69cc90e3baa8cb4ed178f65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd2d57f8e371a3d88fa39e3cb4f2b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffdd0b2afc8abbb6c6e3e41dc06d9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2187cc54599b9584a88a8a808de97e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc79841d686178770e9d4d187b311e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf375e17863130fcd090a72143361139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d34126d029c58eae618b064a5c8c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d06a6553bb07077e06841be12acc22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24b7bff3b9f1483ee10a86445379a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774796cebff493e79c5abe1001bfad3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bf2d95d1f55e5896f9f539727311144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9b0944ef45f446db187069b6b300b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d742d838b48f3d719a105f00236d22d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75240e7b32dd2a638cddcc6c1beb6309147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c64e7b6aa8f2197df2e99b765ae3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786fb1099c7d1ab10aa016bf47875a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf3303b08559e757707cba4e0a6c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272ddd0aabf07db03f5fb790f306b84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c16ceda3d5bd2e65bbfa628f1d2e69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a0d56365ae30141478e13105fb25f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb82c0efaa15d0c6097f426b8271af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b6e5120245cd2e2f6d59f16affb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd64f176297d72f5030384f1450e4bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c32eb06f4afe10a7a8a6cb3df671157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5d821e35259f7da880e5419eec17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04057fe6f5ec5de963ed59c22bde172c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a1a67318d75af6654d6ef88762b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eebf10e0eeb11576b12558f5799be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c0d30fbb070aa6042d5f51822db8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d649e26d93cc77497bbbb7182c0e0cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aea18b0ef2d57caaf7802dd69bfb3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776eaa946e7ebb7bddaec58214079b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77871238bca3429c97c2ec8fea1d582166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30302c55e3239a2b3a06334e6e1e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e245401fc2357c5b0ea2ed76d0257168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f76eb3bd8e69f846a7a7c84248e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b43cc170b535a997deb4fef6c74f7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a6c8b95a5cdc08b4a2a26d38e9ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778beafe3d78582018a08740fb35bb5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176feae4b8632429944925f5e2da1699173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d46bfe6ee9e3c4172cd24499f746174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489d56e85cc2cfc2ca600063ffe8ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c97e8470b4d15a514f0d690aa291d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b02060029cae302d8236716f8c9fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76842783637b2628dc80edf04a5270178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d118885234c92df28f945b8498b679179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae8b68e94ba1f792d5388d4955453180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0468438c61feec9d12996d2bb8ac4e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f0015510e0ceca5036bbfb71234eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddd3d24f4ec74600ad701aafd2e8ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e855998b4339d476827ddbdf5fb4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60d63733bd618b6b5dc026a468272d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c90f2a4395ecd3dd1e04c9bd45f03c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a5487702dd063d7442f31ee655529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af049ee742d6c0f8254764041896fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7532ccb85ff37c231e67ebd965235bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43ae1f5156b7d153234fcf02a3c1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d67df87e5e764134f9bedbfc50fca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba786c475e18ef70f41cccd28cf5069f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbf637728ef84be36ec129f6628409193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232e18b569ca5f792bd4cbd9a4260de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973be9352e292d9adc9447bc174a4de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11995d22f01132055584339ad8c298196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397124b4b915295749b7f51df338f3ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562642865c4153335891749aeb325b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217617cb8fc51c5f7e7f6c24d76b6d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbc5050e58388c1ed7e4195329ce4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed61ba566908196f6cf4445375a305201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e941286acc2a12919e342bceb195b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908a854318ae684b2d14063c65a9783203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b6b21920783859bac97dd6b51277204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a1db304407ee1a285db2ebadf1b68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08aed5d664d049f4a45ff1e1eac75d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d607310d5b94d52b7056fcdc37d465207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558138fd06f0a5176b5e993f2ed5fad5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d08208d19a1e435d18579aa0e06e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2410455b06cf52a4973964d646f6b0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec11b47c9ff30bf3df1da2a4458278211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bde4167ad24e6370d3b62f2f9a6696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c50bc438cb6c822a069a8ad6d6b6e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e430482d50323cc5bc3c3d295de1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ea8d17f7d066b66524b34a423c75c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2575eabc83b3d9285b305ff77b7bd2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12fa2c0e985ed7933f38a1b0cfb837217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f4dba16dbdee2d29b9400382d422218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3ad28469fad3660140ca8a0e90592219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>