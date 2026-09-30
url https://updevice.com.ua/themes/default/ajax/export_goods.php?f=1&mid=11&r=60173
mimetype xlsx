--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf24faad8db6889932d9612872e4671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b08a86a82e37d224db6b5102aa7d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0080eea854de27340b2d35d1c5b3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3a9f10d286c362982bef0c3aea684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7d62abf9bd0eab20fe01275bf3ff05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aec15eeb24a46cb4d74b4ae4d949e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f105b04d06a7a1abd134ca883447537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092dfb1f18d83b48d6947619f2137058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9efc642939ce61d39b81980e0adc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97316afecc41881e4c970aa76eaf98710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5131cbc0fcb714a0c9e6cd4208b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea3ba88bb80ae686e1dc7e067e93812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c346e0634d083dc8706c5efe7e445013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221e2f7e1117b4cbed6616e281ca4ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5404f3fbc2e55faa4121a5368ec77a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214379e4437add7c0b1f5916de84e30016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fe235c6a200dec1c52905aba2899317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff605c6e06284dfea8189b826dc4a4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9bfe98ee560daa8ea410959cda86a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d33b53cb3582598bd06156e434752c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c6ab2deed5b72d91327646c1a5ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf752e7b783fa88392c950a4d6d0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c0fd34443bdb43aafb6b2a2d0672223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95bba488ba6c9f3727ccc38deac4a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3042429b1be5cacc14b9ac32d324a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19757e0ba58b9d8c25daef590613d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d2e82a757b441751fac27333cb9d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e30f6a564d20c9ec14615b9908e4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb61f5d21cd7c46e4040b43a9a91a2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba77a26af7c1679b3f44f7ca9a830b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22712636bf2032dee8ce6be2d3e6367931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d19c704c05eed0da3c91d9df77d6ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6430c4c715df87419c31056145855933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d9055ba114b634354c8d0b4a86c2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf6b4757bb667e864173eabef179e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c8bd65ed73119184d244f4888603136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2226fa54cbfad45c37ca28013eae9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafda15442fe09c8bcd2bf320d8100638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73483167f45ee2a335899bcfa77c2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245642b8e40614d0c4d209a6b4bb281a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612edfaddfd353fbc493b52fe0cf490041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659fbd8d9a1fbf32b0a0d679216073742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd99854a9a0b5f33c6b6e1cba63e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233034075322e6ccfa26f5240602a99f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460dfaf107d37140b4003e810c485e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee49362357a7cb377baa8d7aa7d33346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cf7234acd7b0e1126247705d75ed947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12329aad63278cd27d47950efecbe0c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76da3f5dfd1a902191b8b3796b021749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd784052a1efd7d711cd9d3b7721e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876bfee8b4607b5e7cccf4f520a92b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98188ca6b1f9b476f370c1c79c0023de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab37db081116e27d225a5fc46b0bd6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57477cc31c96ddda90eb509b8fae0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a58cc780cccc03bff9462e435bdfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a824a9a7f9e9f242caa611d629714056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e50032dc0b320d2332948045297457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b49e0f52d2d3f1bff01c87cb9fdecb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898b90814b085a8a91b5a60f9be95b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee865e313d6c446de27c25ac7991660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee3831c2d52cb426dbb2ea981bd9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00022bbd6fe5cbfff57ddbc58cabee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a59cf33195cb794c87eb828121235063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76f081d4430ee2d728da97d60f345f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842ac3ec21789071c6f800c663101265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dde64f6840c37850fa193cbb2799966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433f504c443d3636bd003b73ddc467067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea5d4f598be9446464faf3d75fc7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcfedfaf9fd85174cd89b49e39661f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f301e0da3a0a9ccdc6ce83944f037770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df81f00767ef18f6be1b8e62a008ccd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ada2290a8ac48f58270217f992a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f3a96f129efd7d9779c2c2eb7264973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c79069dd74f2489f00b5aa00cc9e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d59716ac87514db8b1c79d3750f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0f59c86cfe5f08142f6eb23fc7fb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a567fa5af731bf499377e4289060477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6033d07154e7a0949253bf6fa27d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e20dbaebfd9cf5424cb66a17fd82c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c45a5efd094f273f26862ca116d1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35180bb3cb64bf9c5b8308dabef1cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a48e0d623d4f87345733e4bd27a4e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac8c6bed23f1e8b8b9ee0ec8ff8b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d0eae98c4ea596549de1cd3c0f6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428592514cb9bb4e42161b34b44e70e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17444546aba465f34a7b9ed8f145115886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb90da9c9737e3240df7011ff555687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4810d93f3ef3af2de9cdcacda63ec488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfac10c369d8e2cc5725ec4b50f0d2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41b460c9543d14c446c8b2f05d121b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9d029c48f46653cfab947d162dff691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d74fb84c4d27797ea42fc14fed3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e90086d87dd137d83b70421b2407de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa30152617fb5ca3f1244907adc2ac394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52769752d26f75813e665277de0e2cb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103675d8e6ac798bd8498b485738935596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd17aa1dc6863020da2032b7064fc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e73b9eafeca5f4cf632be54b00f3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215b0f289c2258e0dc3e29c591d574a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69020bc62783c031975fea187fa72e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8600afefc04b2209168fa68c331e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d3e1c78f341fcd8c8c7b91c6562f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea544677a45fe121ee123d93e8a45d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecbb95303c20bde23d79f961f9133a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c51c6e8040fbc16b90684090cfac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c33d2135a9dda5823158f09e39eb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5ac218c299282f478feb6bd8d760c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dacc39380cd7eae251320e170e8cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cd25295bbb66137b3b28a483507dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f340ebb59c92a75f9daadad5b2e382110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff87378439444c23841693c30085f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51bec4bd070852352d62bf45794814112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719ad2e870d6c48c825d965ba61dda5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aefe3838f77510f452779cbe7c328a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d174e51061bd215afb9b0a80606387115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dadadea4de79d2acb168448996fa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68590098b9291cfcb15214379869b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603f83b8b941a19159635baaca6f5bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d11c72fe34902902b8ffc71f812df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d8e16400a2dc155af60eed18c2a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5519ff9208b22ead4cc502dc3b47619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f798f80014dc16e708cdb044514a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e6e77bcc9ceb2e098ff62bcbb54a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e231a6887a41649ec675334f89ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86439495d2be4588cdd2b96e4e7a94f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6a7a4ab82e57d2e3348523586fe64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0546cc419b14c43d83c4f04814c600b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d898bb0ae60425c95d7e19adfa81c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accce2aa4f20d070acfcba47b86fba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420595366f68a35ac524265f5846254130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197460d6c4a4f62f16c88d4443e292131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be0d81ac5e920e1dcdc9c384ac7a80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb747283a7ea497d75c5f17ee245ee11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd5d72a040a37482c872fb8f7f96f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b88ea48c19d124f84ded6e3f14438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e895e4f1738eadf3342b32f7eeb8bd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ecdad9e1adf430b3ad50d18ff6b4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9baf1b137ba76645b4c098482d858138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41673f0274cccea1f4d869c20cd69c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51566a5029eac76f98ac7cc58c9a477a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8241e25c34b2306d19978d5545598141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387a99dab17757f80299a857294b898142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c7dac38f0e56b911bce8c8e773bc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7310815523c6e2189250ae1d471ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559427afc38f7a073f86517caf72ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff016f2dc6e403359a7dd399517f4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992fa864a3fe36cc0c63a03dd1221b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647ab7fcc99dd7ceb05e0510c77c94e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1a4cb1b8cc13f2cf6752e09d743f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91310d55e3c6188ef98db388e3a478150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd28ef6e3bb28b85ef5e837a7ec4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ad80525a5e2074f9a22b17ae7e12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becb46ef53c6957937cd67fc0d5042b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f91e1f759abb3c8b7cd49d2a24c5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d4555c0e1c3c06d869446ce87c46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6bcb123169f0bffd1140daba63201156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a3423dc4972d53f2a35fa1534d5e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ebcaa87d3d3dd29201efcf4e35f63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe2e2263f0a34bf6491b76a4e9f2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3cff8895d26b2615ac490ceedcd0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e6786e243bacc8dc221e2a036aa3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae3b9dc333132bd3d3a893b8a05c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1cb6e55d186384cf8fe252a90009f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b3e05aad9c858ecc6b66047687f74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7bdd545e49acaca70d332e9153549165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745509c7bcb8b19eb5cf1d487f539491166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61526a985007110d97f3b902be198539167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855f66c3193f0e6d07447ab6cea2055168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f2d44915f30a87694f7379ae0e31d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7469686cd857d39bce275ccb28f16c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b05ab609bfa9c49d5154be4db588a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa0318bdf45a7d9629b646e04b3aa2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe00f685f0a74189ff1964d8e07f832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be001c0e1572d85029f1f593eb876174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d57618a679103e462fed099cc6bb99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f30265af4fdd4b5b7fccd94dd6985176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba92d85ab905b935b82f4b18a474cfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ae0cc487f1242153d1302dafaf101178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff1ab4e5b55b42c26b2e17ee7aef36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29786c9a3bcab7c2cdfc2c5c2763c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7598d7b3517a1fc16f6995715111181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb5d1a05af74e3e20decd7df8d84d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b3f3de1f48d26691b188c74e71a0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a35bb4e977e9ddf34ea40fa034b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ed9be1054e725aea0d9d2755fb0e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d85e5b7ac5cd2d91deb07d95d2176186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7802d8bf1e48135083232c403f9f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bed71370914aefeead92b2abff79f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c2145742350ca51cb036eec2bd45b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3476685c0e2fe1ffe8c4035eb437e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274aacecd420febe71f58feb1afb7bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec50fe05dd2be12fdc7c4aab462f4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7bd419714d72386ec88c55450ac97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed57e0a8b9370131f5373fa4b1ba7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c897b0f48666be3866f4882d173e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe820dffa100235897ec82ebf5242196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948b5889f25bfe2f6c7e64e78016169197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05726f5f1ccfff01ae0c1d4729820241198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd76c7ffe00f25bbcb0801b62dbeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe005d0a8b6dd648631a6468bf14a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190acd43003a112914ab683e586fede7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd9e6351963dbfadc6e961031dc037202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f5bbd3e3f54328a71c35b03edcba4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78246fab21779cef6e043c05a4e0a87d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04198759fa139fc56ce083eca4813f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ab06f6d60907a48ebb5ab39d241a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca3b3124e53279df5be21d15ff7fd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013003f6839e7d9fdcd5a6cc58cb57a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd87db92cb5f1863511cf9794c6c040209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd6cc8df0394b563e7a816e6f198b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587522366abe30386facd53ffe70f031211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4244da551b3575bf25b48ebbba1b509212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9628a2455a06afcca785438764522213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f484d841aab78de1b0d9e4280230aa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcda99fa115fb8234e07a71e11ee3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388142675e7c5e6d824698978049cbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f1f26253707c336d51259d2fec747217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ebf9bf29301a37a39f7df52bf573218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42893a9ea501c9fd0a947ee26cd311219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950af63a0045d5b23ff8424f390a2ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23cc6c46b9a74af4d60fa07a1fa3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9080ea8d763459e1e98b5223439353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982158851de1e0fbe955ae74c74df714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916228204196840ac0b6cf3dcfb28cba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960842dd236f674678ceaddf560bcdee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e0619e60da9e6bd7d9bdd94c192c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938435e6a4250a6b9edf6a8c7d9d828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845b0b6f0ea80176774d5fb30bdfa0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dfb3b08d37670ec22b2f276f1939a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9972a325a50d54856be9d47f076156a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2511289735c2fbb93ccf8d04c2bce0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dfeb1e55f75762d4e4d03f9d8f93113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20666529519eb788604ef112be8037714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7c3d04e9a19913c0d60f7e73121315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e03d479978bd1c4eaf846faa662e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341197e51adef8b7ed223a6ade892f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000e331aedadb3a65a065a30539ad8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efad2cb61478f58b0b8b45afcaabd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b857fd97bd3b5037d7fbf2befcc46f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd332b6749f957a0b520a6a251fce19821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b67487b57395632ba554a609fadbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f6591bce539271103b8d39b03ca023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db88fa1e920973bd468edd07ad630124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ba21ce4ffdbe432f9306c5bcff4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc3b988ca45287217856ab5d888c5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a82edca364004a98184d5d0189fbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96d347a356d4cc6a19112c1f4ebe2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1aff373da76d7825074c3bd7ed7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c881beb5ef52cf17dad23ba1d21ce1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa30e06de1d730836a46b0cc896d8b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000fd9416582c352293b941929f0a6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5d704193932edef49da079968865633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c4da1a64f0bdc65a0a2a2105a5fca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421069ad2375173416a08a2e564d44035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467c75a6b7a804250cb3fee0a1a37c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec3bee15ea7ecaddc780902265644237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff408aff0eba101dd1474bfd740a08838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d848387c48a00c43bfc63d82517ea639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378332c206d2ed4ec136b617fdc56b3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8de82839940f7ccd99f7fe4bbeec441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6544eea7368b30347153e5078638942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5275d3deceaf7bec45587f0bc4c2eff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a7929258272736a14b29baaa379644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3fd4a70b9ad32d723d6e647d98c5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2750deaec385661e93999f054935f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f24fbb4eafbf365bf38476ff97256c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202d906d67064afabb8e6d22f5479d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18856b9476a92aca55f56e68037408cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf96ec85b6f68df79d0000d2cb16650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417345b7bb1d1741acc66e76e62a900c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae4e4ca39d76ce086df0b693b60eb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6ac7986155bc4c004ae409a75d0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c17ddd199905d797362710b569173e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dcf7082995f752f07ac8b11c41b7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ed54125d669b47450c5b6a63673656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a47a9a62dce91b6195c48192f1de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563650ccfef2e1316f7bedca6789b1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516cae9215233479fdfbf94a27452a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce7405bb4cfcb4a869529c185c0b8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de71ded60e82ec02d435b1f719145261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a931675f504ab9aea8fd5235a6a377562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfed62afba257b687aabb9674bb00663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45383b6cf75c89ef9e600269ed07a2e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913ff659197e287cf2fec87057c806865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df78dd16039727a7c5db37524b7e0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84aaa8700769f942d69082906759f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf710c7f359d5abebb432d5f73d6e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3163a11f80a03157b8e54bbed13aca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67612c316f0cb78ebbfc73c4c3c4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8327bc5b9210f151cbbfce3e1ffe3cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56fca774c4a013158b017a0ccd58172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9739ec9fcbd948c08a4fa7f407373773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf79d091cbf3996085ede287f0f0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582ca349132d4621c427b63a6db36f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ea292fa69d2ff138716e31d962da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6038c2b3f9c5fd03ad9e3f455ccf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f422198b7fd56d91f6179f7fbdc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380c00a69c205b9fdef6ee63ac88f8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050d877fccd4f0cc18f2e68d8a0716680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b65cdd9f5ae8f13324d3e4cb73586981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df387e5593c1a712604a2ad800c942482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56239c958237ef848a4748f4dc288983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf33b49d88f3423d47efd1a577b5d3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7522329d012c627ee35958f8b797685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3537ab2ebb3bd07141b99fcea4463686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08076729067ccaf64d91fbabf7117587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad092ed97c8cc8d16182af086243dbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749392c0ef074cbb8112f4fa6db3abf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17ecd1bf645964380f82412d4e646b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813679a966b315eaed6cfc5af571438791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c6e865edb7b830407e50dc09e6ab792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a54205c8b908fba92a4452ea14b9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2260b089aa982ab31087f9c51cd6da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98fc800650e1ea11ec9c5d3dab1eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf1f04c906fdcd9ffec2759cda18d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5000eee09aa899174f53f3cfcda75e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70bd7958afa6cdb0b12aef9c060e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf828c5301a39ceaaabc930210b091c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b5836ccce4ee647439d5583481f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08e97b70f65469bfcb258d287c8e5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e6a4833fa1d843d3045337540381f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126114a5492954496d00dacfe0022405103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077028baa604cce2bc62385e29bd3920104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95795cd63017731c10bca5c01ed781e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a17348964c577a19d0a8f5ff169d7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78469de5ea4ff176a29a3c1e17d9cb23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17adb64f3c03079d8000b596a8e732108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a9ab30305cc899602e5d3155fef82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf1ccf9560a78b1ebdb9b968268169110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58dfdff11182232a232ba9433904ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606a4da6871cc317f4c05f4c5135d36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de589165c2b84a3acbd1a9fa7b07ff2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68b17a0bc6cf9a6687f244a3aa671f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24981e55701d84c3245f3633190670115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be53603698f9b8d45ee175556edbbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e306a335c9a6cc8904961015841686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1a247f85d261e38b7e78dc6d3c639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520630356a95943c064d18afb9bf81bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866c134832b64899a9922f6aab26c2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5b65d34d6770ab0824f12b7ff6b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0074f668c98e7726c25d3cd975062122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7574c2bb55223cb6cb0ddcb845f898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d87e8f72d183a3e81e6792022a2aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91a22ce7a6c1ed506b43f961aeaf4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3ff161e9e0913566d87b472f88f9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f379be4d36d4faeb2e8319cb85f0a43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618053dca332c385ebb7f460b7acfcfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97d520bdc4f6661ccbbe1be3edb2a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc4cda745772f5f55cd9cc0f50c3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178e8e579d89f7111a7fc91d75c8c8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be297aab5fe450684058789eb655a2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd678e997cba038a13920837a0d3fb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc122f5524fc739e467917f91021031e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d203f19ec40a4cedd2263cd6fef0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5fbd866b8ca908ef6cc5791a83deb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e216b8a21aaabd7f35572e47978b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65286d04f2c3b6f3cb15a9dbc506842138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6205a83b2255061975e29dd8d4ea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28d1e3a4d0e2d8f7d9fdde58a49ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd04234be827f0130d69c7cec8049a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1273e8c838b434ed4ac20488e87a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a9b023a3724c9cc86ba70afedf26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63e0ca2bad185a4371d1fea7aa17cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5396d23b7eaf2bf4200d14a13c51f04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cbd7a89d14ffabfeb40a346686582146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf77f59c223f640362fd4c1c5fe1b9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993728769dff32a0e795158ea6d9c7b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9733b6b0bf9e836c114b810e59156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345925e98400cb687b85479616553fb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384807c2f590bc5687c6aa870d08ed72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a696f4e1b25c23c873b825287e0ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9781284280a55648bf58bbc3284dd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d8ba96e8767629565c7402c736b5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c268351f07266ac63712fd986b11d14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e288e4e2ed3a81d1fd215b7ebc2fa45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831d8923b21739d8e676479909a2eda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b89f65bc4fd487468687173cbae4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f63e9d76e91bceaa46971f5ace37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b02ec37be50cd8789e0f50e542277160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee6ad8c7784c1dc1d19771471d903161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e926f18c6bbf69ab080e8bf11ed9f91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4aa9edf9e0e59538361de71c7ca51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14b0dc588c2f45b657a05a2944d4ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970ce5b38c52804e135de805b93ca26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fd6c379fca99c556db95e919f9cb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e8d6d10f49b7bcedb81ea94a7535167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b25853eedf4b44d2bfa58129b88bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dcf4fffb03d6355a927515440e6a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f2d47e6df4165382b24d16bb5070170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9a7eecd0c7f63d6ba81cfa0bdaa17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915baacfa003e570324c7474253103cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a09d4d71c1a538e0abc7ceb9a08a1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496a80cc21060afb4b6c574bdd4d3e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c48cbe88504ce233c1e6ddcc48185f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eccba3174e087805650dae83b5fd4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53918ccb339a946bde093bec27c9ba5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b3f44a3e9ea7a24d64e24752ec9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2f982992caa3c34f8b22e41731055179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfd8648a6367afc7717f3597472d87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe046064dc59b2ce05bb5bb1a9833181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78138f6c84ee02d308e2c9f597607ae1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f43bf1d54d078e672cff407a2df0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b614f5d0966a9b15101621156630327184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c827cb376d78aecd0847b051d15abd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e42bea8321386a2975d5aa4f0d103186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e102f1026585f4c1b359eb0d99429ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af26e51986423e463342b5594476b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c32b7122b4e86dfa5b525577f310e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ae6c12eb5321b1650deb39309fe44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c7045b1c051a1c7b1645039be147191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007602da9ef9694b53fdf690b602cc3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5b81f2e00815606fd2d637d252ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1a3f7b23c00dc2d11e3072b2e723a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff666a770f6555f3a557a934b344be30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47912ab3c8962d58a80e9fc88ddfef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e656f9e19953eff18a37521ca18ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9f8f62124683be39176823cad76e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1f07f7dcd8d7103a56403ed5be0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c178469a8c29b4c219a83396c440a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188ecb00dc1f26668bfd81859909f21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae700c6571d21bae3e5338153b1ea1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb734cf028f03654fc2eb4291856a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d66c99268342fc14f840b02cfcb42c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92a8a3444def3e1d77ba27254ea780205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7cafcf33ca0e4df9afb2acdad70e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c156d460749e2a63c56bb998f8cec35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89950a74b1b12e0438c7bb90314d5e14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba8be29f5d72e88e791129f138eeee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923244d8134c8b811462cadde8b532210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193f2eacfca19d967262c6a8c6d8f54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76f2cea4ccc69fab5820eae7f45306212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cece070030ef710b8f1b4a7a55f706213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea9c673f0e2ccaf8e4078080750af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b85d9380e4a978907d3560d7ecf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ee36e2eab9ef1dbde3e90c320ac8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851306f11559ae6a62aa1e133d2c95dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f6610615c2c3e398d1a5681794fa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3dd1df1b548993d3fbc3f282bfa6b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>