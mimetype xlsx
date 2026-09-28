--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc3ff4cf2d3c4d1a8cbd6367f8cdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90aed74ae1daca2e77e3b70754bb902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a4da3326a12cf83eb76f7f9a2e1713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a99bb1814d915a45630bcc7a62a654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c7f4cf98a0a778032644630fb94b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004613d67c9e9b2f6587125564df05246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f0b24d4a8d2e1315551f4594894fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c5b160424f49d662d791da9036d688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a6dc73028149b76870bfbfbf55c369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c719458c1a4de7aba7da83baae73a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf069a0e604fb901389a95c9bb7e58c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2c70ee7ac8759f4279b816292401812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3ae23037de524bca3784dcfa7a5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d54c9de6703879f334830597182d5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d479455253cda2e0cffbbd4ed8d7d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15750407a4941e7df0fb25a0350e25f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ad36e9b9910ec03efe0ecab18543917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7b05476d6d367327a21041b1f68a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8419e828c1bcb9c0b66e727a8147319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd511033faa80fe7ce290624331c0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e7632943bc85b4dc37a228fdba9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf2c70e94de9d915dea4b8b3546d5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93bd174460d0daf550481f551e645323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3144476cc1b90430a28b4be36ce85624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f3e43d042846bfee52f9f3d59b6bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c9d7efda65016e89d4aaea6aee3cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60404a75175189cd9e47f56ae95939427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5a40b42ddcc666d664b4257e063a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d0b50f5d7d76b455829e7ade16a8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855684ab181de2f9a868326efb352030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed64fb581f6e7ff89df6cd772428831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc3f815fc47f6f5f8ad0cc727aac232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720884a0d3383730e4012ebad75152b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aaddfcd032dd4471de58fe9f6553334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd675b42d91005981785c03ccd1ac435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d63ee95e5f36fb75fa2cba5cc0c68b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11080feef60a8672a45e474955c35037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a30f7388630d397282a5bd23ac328f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cda9d66d8f9a9c7b053a3cc5d95f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5451f6170f51897b5082e5194b97c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d120c17486772ee3277a34b5acb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bff15c37a906e7e25e118bf5d0887f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ea20999e92a9e9e952c38e7c995843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cd59ae810f8184aba86a195e214db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12da228ce767c1d637ac5c105554c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c48dd6588b8c975b47a362711017146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c796ed919dfa6a362a8a1ac611e3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a79dbd3f055f2d77524c5aa852a3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c518ce1c5c79df9c4535468b97fe0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c595dd0cec4e8264c6987ca9d62250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ada0fff56524c0c58d6e593f24eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5efb0a6f22df6f619aad6d4b5930952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db88fd84314922ec8488e7abdf7e1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a1ee80ccf8d95f2177b88f4558dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee86f0e38c38f1a364ab0db702888055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afca5af0a2d32c26903b8b0fd2bd9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dc5af0f26917568e72dc51f89cd3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac835524c4a7e7f549667f26f0a559858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd06a6e8dd550ea713659eb8de22859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f920251ce8e7c20b9da8fa5c816eba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842158d4af685ba2a23094a34f60f72561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382e12966a98090eb7626e7d2221fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f199ebf58e80694d8c745e8eaa4eae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098548fe6c20f308b1ffc607c958fcd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d859278448e516055d017ed5edee665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ee917bafe0179a4a7903fc7efbb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e45986263ef90410a481bdb8c64cab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93847ca5554be52358f9eaf7a360e3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c2a39f866483b5f490b7aa4f0e3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c60086913af1c9c6293e60ccf0a26c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924092d2810330a5f193befe9ff5bb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a419ec7751a15e660b3971204a0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea1e7924e0e9bc09e65149ab7aa6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059700f14d518bbc8b46942de247fd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb235b9c0b013116fb936d70c3e3ae2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8297545a35bc1788641b756ce56bf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998096566282e76d3e26d3f9054fd4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e0ecc5ad93797e7a256b13f80d9ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20326d85ce6bc7334482347cbce6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e02c7b3c81172d0d4635f5d3d52b5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e240812e554ffab9fa2aef4440cfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9af236933c6755bd2b477f798f4f2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b1fb7938b1a48915dfb0f4323c5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79be359984964374b34f872891c96f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530dd8f76dbf0fbd41d5c2169e9166785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf29cb77b5f92a504e73baccd592a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4853a92e71886571cd65edeb89dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c53dfa581be8329a1c5c407be47a5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd9ba4cdd1885d227b42c0c3b69e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9716da204595ad0de36175d65edf9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a90aa59127a75f8e15b63a06ca445191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a520e173b91bf1edc00b5f11013092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1794031eb715d1a87f17d9e1390277993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bbeaf06246789c55fa82fcdaa8e3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a5e9018695fd5fa77efbf965dbf2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb29518b1786a8af2d3e16fd2705896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac8ad68e2d30d1ee5a89245fb541197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128e2749742580a5f14b668c81d50fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ee3ed6bfa8dd8b51482f30fe9a9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a8bc662cadcfaa321fd9aee529f99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f956da85a8979232c1edf2cb54911c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dac4a82c60d4a2d5c22e990db45e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18f8c8e432d0d4c2da718661f9183f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1e8cd368d6988b15772f320604d9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdae73a1a45ff7b2cc0d5a9f7d6cf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe099bd8327886440fde54818dda6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91345eb71139ca209ec45aa5c6e9fe3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d18675201a8b428d5fa0ec70f5b16b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bfedc27d7c16b774a92ac97e3480f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f07b63ec96e223833e35523c7d8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66f6605c692f1653afaa49419f580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf965ae639fdcf61c28421ea83b108112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf082c91d01de763b315ef01d2bef7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466b86317aec428488d9e6b493ee701114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19baf3a1171c449c269edc022436f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760d842a70847475917267a45e230c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fce0e02279b272ee874a71cb4bc3a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d2d290a8da5483c786f800a659345118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ce72acec84b2c51a60ce736a1a07a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44e9008ad90f155cea44226572bf9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242efe62cf23b21a9e1929863ca7c21f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22a6ad8060a1f3913548f4bf7bbd74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898b58842f2eeb2abcfe396e4f41a69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4987b8c7e72ce62dc7b7ee40e65422124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dda4c385c5403c1c82fa10659e9ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02352d4fe3cc7954adb827ac1962f8a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a18a395e36e67c1e15463eff34a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423bad3122ef60f52e27fc837c3fa0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc11d6ce6291ae18f07a1becf4264d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13667962600efe00da47b17ab17992a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320902e21fe3b36ab5d8b1836fba01f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39749084dea5b1980bb48fbfb3ef941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1dffd7a33c6301e03e101b83c2cd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07a8b929ab68af9e7a55b7f954d3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e46267f992d6e318eb0c94998a977135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9611498d6d7367a0d78b1a4f5f1a0d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be366cf2396f26022ce821c201d5830137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30beb8949dfa60a1bb628e145687721138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f852fb7777219d21f16b114bc3fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa254fc2e5718f0b5f2e1bf9d92b817a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825267d6d7b6437c66c206713f9c12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0b5cef7319e6030f1dda5d39d9ebf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26a4bdc2ae566811c1dbe3f3ced410143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d42c31798dfeb4f8a33d9ed0c16b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd124f679c3e4de1f4d175a76da9eca1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb0cf9ce31eda5bd8d4704a364ed56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a54acc4b0b5683b1d861e8c65a7bf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c5fba94059569891a33a6927b15b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143289397cfcf53afab8b1ae415a54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a27b766794afe6bd700fc58b7b683150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489257bba6b6282ccb189d449a7d00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b13b565317aaa077ac68b201f39a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8b12325387dd506086905353b416153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51007792650df84ddba3cc2a53f0b223154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8449f8065aacdad1f46ce5cc1b36b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b112a00da1580f218a703a2e929741156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129caa4cab1632336c7e1e87b7892b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e911ba903d661c55bf7c5fe8fa28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f0215941228fb1e3d534e028d0895159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbd408dfe2d8d0de8e1a4544b39353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67411e3a5cf393a3d2c0294187523161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe3904a15ddc35a9008a4ae7db89c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4d1adb09d6937e0aa1b2584de28ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a5dab5cb7435de46d69df09dead0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0ce5940415b40e994e29a7848ff64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd785b0478d482e9091700c6c91ece166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd6e00209de957948aea2764a8586167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4507adee2cbd176927b201550c73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4696a37a6a3659d5ef8aef04aa100c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b0870113f1aeeb6484bbf85aacd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f589f0951514ae4d6d81f60ef0446b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca83907708725f4a0e469f2c6f9faa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab9d719165b9e7017dd4453b6201ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890eb73585475fb9e6f9a5a24f53501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b3f4d853aaa7bc20874d58a91509f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e759f37fc83b24a73a6b6649c483702176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ab3663ffc0355cf21cf0f52cd995177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0603d82ab872f9598487c1c20d014178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9ed6dfae955027f62c77d21931529179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69622b9ba72e4b9428f803300f42ca83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e454488e3a3bb2214bb1d63b8416517181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747f5511f24e50e6fcd68eef8971af7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64b565311a946b30a1269d4a02da4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf14b78aba36e51d0d25bd1a9f96c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4a3cb8196d962ece024ad1adb8664185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917424a05c51894e61ad8280f7a754f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc88a9ac15757ee51f7d9b366906e67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba1af44781d1dbad0081d4b0102664188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef33d9de81f21d3d075964f75811fd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27280371b468112700537b1d87bc3e78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ca9b4879b1292052502119f5dc812191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1307b96973872019166526bddfd850192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc63179086970628caf7341380409f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c67a574b26c1e757a39b003de9bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6a8b94ae45b938f7a5bfdbbc6e226195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7e33d39667aeebb9c63e67cc8079196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a09add70b59dc2c304bd57f3adbd0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057edcc6e23b33d8ae85f2f89997e00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7588d237b69b4b4bd774736c1fe8dac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e272717f35e9b451739a10fe296081200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76148bb78b96fe4eb12134e91bb01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ad741dddf8c233a75065ec8258717202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caf36723b15deb2e7549b1234ddae0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7edee0c89824fed89ea3f768aaba4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6a171bf20b58a2bc2b044af1f65fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11b5bd3f63777fb5ea1bf7a7d9658206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d61851fa30dafa4d86cd469b8d80d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33e2896009ba423768018eb99a30d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc244fceb15bfff97c609942b9610209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3703e63cbdc8480fc7f67ed8bf212d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822470caa4f5772f003969252756f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a77259a74bfa74fb816fc4c47ad23d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb19f48f3852d290f374bc083d1fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e094a77ec9f9e46cf61cb65bfbd166214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6980f92ca48213de2b1ce93e012d9fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637fb96fd9265e648d8e423968905f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799fa96320fbdc2690245407c1e72a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b628bd3ac638f946f59d1537f107d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef571068f119ec6d0bb7d514c3bdc715219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dc210e83efb60c5cb9a14dcb6b6921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb9895de6ca5ae46fa7592f11eda282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709ba4c4b5060502e8706edab38a003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c806d797526a3668124b46f769ec7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511953079cd991f3df45c1c59a59f5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d02f9ce3d53dea371db77157324f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93854c26f9e85f269e61532d408bc367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b9fb2f373f41c466593f4973203f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfee1ce658a6d55f88611981690ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365800b72b227ee19b1cf0e8af071e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368e424e350410270b4f0adc8d16fed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383adc34200d663bb4a42dec5bf59c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef9066483c9aa87571232d6ede3c5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b4d33f54503762bf5d2194d2b870c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaaead4851e6aadd28a96261d5cacb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6346432567173a7ab89f7c217b8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ce903ffb531e407af7f2cadc05a6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d255607502642d009a9f7fcc0909f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa0f8d85429118b601232908c2ca7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274908743086cc54ebe3ec4153d41cb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1680273ff40d4eaac97416774a80f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27d5596ac8eede140663f8574054e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57be6ba736689f243e0b1f6871822c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7fddc1aac41eb79c6b82c6dcdbf1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654401fcf6c46fc22370d7858a7f72db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f552cae3abbb1c02081f25c679e0b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfed175dfad3225c0caaf41480c717c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54387852821fdf5380c2ed3564cb7f8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb0e568ab323895ff03c1cf98107f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ad655dccd1c4d5a60726baa9f52f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dd5cb0dddce47c998278911991bf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871868f41783e62c9c80a74c8dcce6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf417fe81efcbbca0c6284bf49fa9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43442c6d185ad61b551a327f94b8dbab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81131c2c919d60e654c47bebe615c1fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaf8eecd368dd228243860e2bae68d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834378b7c8e007a5f27d3c793f10cc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6671fdb548dbb5dee88a21f762d62838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed19dae4f5b2f7fff65ac0940d42339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d315913d1328e7e31c9d6efd6eee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a73cd91caad5e46e4d26e806065ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972f40f200c66f43707fd52691ced6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df1e70bef598cc7c1fc5faeeea55e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37426840d0dd0c29864f69fba7b6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2b8c748a0def53a9f9dd19f4f837c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16f61bb32689ebeeb98b7f019eb4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178a6eb8260c9b4791d2a04bb1edd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf96daa7b9475a77dea4972e271b8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f77f5fa48171397a50f2ddd6355549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e903ddda1761aa59d1a1f648b29a6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55a66c900c279679d56ff5c2c922651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe674c04040b9eaf081ed7552cd0c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48cdbd45f93c9b37b9f852404fb43253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73a183f6e48c0269ef01cdbc5acf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ad12e8cb418025dad1eb5e9916d6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaa37cba86e36f77aab636b1cc273156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be78aa3c16ab8b704f2ac1380328f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c1884e37a32a8ec0f1e08d81b5dc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d50c5e6ed104eac7d0c7d7d78403759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7850d7e167ef2508e9a0521763fe21b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de9711864f6bb392591315121d665561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a9b269d6f7dc91fbc17842f2e10c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d5156a5b633be0e27f35ce949e4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060e7d234bc5ccf7bc494d46b70ce2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afebbaeaa9fd64b79bd01beb41b1b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2082c2e3affece60a7db8d15e9e18d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b99ad63f6c5ce97d50233f482392a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3133086c1afe19cf4dabe27e289f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491af39c6fa598476547939c8209df669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e3ce76ece4924481af042211c56e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b4a54580e9657a17444d2a55619571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70e07711ffa2f4b6989286e689e89a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544331ec35d2cb6dd83d93a1f464310773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcbeaff95b2ff762c0d00709604d2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69725b79c542d4d695dfd720792b8a8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d35c2bbf8cbc8ec766660bac2264a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92475102185fcaba803d1a71ee6aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9da466095011fda826887dd9f963478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43039bdadc730f728ebd781c1318479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb5990c35154b15f29dde2ac50820c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e535765becb51c1a2626b3dbfca981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf61b3b9a1b829bc90ae9dacb23eb1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b6d394b8addf6ababcbbb6f1f395c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d44b62297d3b806cec06dbcebef2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170ff1f089e1bc448ecef5bdc57b33d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae69f51980b1f9eeb3f5c00a08122a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa1bce55ca90f6ad921a65cc6ba1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2531ff1a8dbd6cb8a2739015e0557b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d322bc667a877825b69d58635ece89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daad3f91da289d794cb4b30621413890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6b8b0e687742ace7155f631ba5e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcfbed83b2f26d82fc65d1a540bdc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b07d002b7b6ca8b12f79516f6b6b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cdceab52ecb47cf54e0992b24a9ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d2b7e60697dab67a01e54915402595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f22d33a2418f7919d24e533e4395296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45294be524d1bb50a4b9fa74645882797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe64ba7a450feb3c7470c25fde83398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7704ddc41bb45bb92a1127866ef799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b0470465d9faf34502ef9b134712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2b13b5a242c27937e7589a389b38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08fbbe2b59eda9039c30f0c315d6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc49c41b6be6bb69e6df44b733cf45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a604a2789bcf640b916e863051c7a0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca0750f5e7f33128f60ac88ae2cf25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4293e16fbb555f8a34e22c73f18ea38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7ffdb755187adea8ce0a9f3730cce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edbbcfcefe1873ce776ed022718dd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20082c99f32f49ca173f5bcde92b03a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013750b508bbb278eb4d6bf85c6af19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d49d517e2b1b3fde52d79cec54055111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8942c3c3b0049684425867d2b04f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8c009d812c77cfefb382829af1208113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69022f2d48f84e01adda92519b42f8e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aab393f2915200ada1329eec082401115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df586a2fd879bfab15ae8aed32b4a42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144b94beaee3e9abcfef39cbb4ce5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98a174e2f991fda71f896dff4aa91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d359be15abe6d30f2b9776d0afe1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a469e568263ed35c0e7ac28c9fa5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe6affd3f50b7993b999164b1dc1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fce7f54b1ba3611bb1d991aa0de59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde8fcb8abcd5d308f04e339456a422123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdab32e78139d066e973cb9711d721b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726864e548b83aef063d48e7f607f81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bd96cd32b669fb662eee0649017d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19678c49f53529604765fa67a01ca8bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d3ff94d83d6bbad4d6ede6675b67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c253ee00633dd5926722de2c731d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bef41b3f933cb54a7e281f5a2b249130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf33e031f57cb1001235d9e136d21a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d6625599bdf272a8ac8e255958b41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb3d6f00dd95ca89afa78653098f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb94b82fa9dc9a738b7e794937112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500fbf76a5b996ce78cd97537974e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6b5e3754e81d79edc71c8b1062444136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a0e69de7a568eec94fd62d095298137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc8f512f6c317c656e6be8bf179f2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1948bf8a74af42f782bf1dbc2acedf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92769876458e46646acadbfe9607bdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3333d943ca490b0e30bb4dac99befa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40bee885606e0e8beebe7344f16627142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d25535b9ced603fd52df467d4dae7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd38e3855ca69399d0c33baea3012e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ce25a272d3e44a016b4e92036f91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1ae12ed82d001e3d01900fe3ab8b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9f8d2891c500e3a1c2e7840901b53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699bf20eed9513bcf10c153f1965c25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd03448001556618b05705f658f12a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930237a8b15143846b3166db58c71715150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564585fb46a688e507b4a53d120a468151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952755d94ebcc0a4012e5afa1c0cb58a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c47fbf69691a3806390c2499c9de7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a860cba875af88c0d12ab0ce65cd64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b499936210edaa658dfb04a99d670a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236645bfcee68a00eaea6ca839a9c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836539f7910e1f849ce35bb627e28e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341731beeadf5574e2cf4decbaf4a1cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c5ce99b259460ced098ba03bc5a4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed9add7132e27a535df0ab81eebffb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac644bba273c65cf5052a2ddff9711161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424db8e50ac3454090de30546788a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ddf9e1347aeeef26d2d879491ed76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a696fcd9ad19ca5289d583b6eb3af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8b3629d82cab28294298f62fa270165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b05d0f43cafb899243014785c67e76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c709dd4b35f69640a916fd2e49d2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643f097a656d4bbde68bfab15e0b892168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774add99b3078292d6ebcbbf3d279457169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082cefed9400c3774a12cbc0956fac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0e7938573a206eb4d3f6def61d5e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50610e7814fcac5a1624b4a2d81591172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8dd01d12803324ca8a1864bb0613173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368f9353d89e41019954bcf7b8e5aba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d7341ea76ad1f8448b81de591ad0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b378d4685282b8a30872ca387f7eb00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74994992af5774a09502fadaf3534e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a90ccce65c1c96fbd22ec7d5c3d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc583cb824a3249cd4735e3fe1cb2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604df9d2e40eae812cfe94ae3be3b678180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d46f9b9509cb40d4948807b4ffe7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50168c016757f656345349a81c99f55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9dbe7625f0885385b58849fee316b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec0d5f233990d570c9e2b5be50d3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa49921bfdefd167a89ece3f33d7dab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a947a63b564a508842dcdfaf489cc4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da541d34d88ee4adf9ed1071733d977e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891a8c8af0ac0f89f20608073b8501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf03cab0d9dd9bdf2416a41885affdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e85b4473f494164845bd19c9e9017190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575abba659a936572db2b89368fa171191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec6a4a07bba4f9123419d49c91ad13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2351f30ba525904526791713a6247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbd3879d035c533c4d09b3fb1699b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab156668174132be3b6295802e6a02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b645ad4165b6e298febe8e4cf8d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514b16fe6924103107c69c3a8d88cf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a522291eb2dbfb33cdcb4c26e2138198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113de4cae62e710c2a43b5bf19cc8e40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7656415137529113ba10dee0812af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27da6de266437d1fe6c3ef6396e7a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f370759ae7f3fc31326fe0e0d2187b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f9fd4e887b2fcb7414329291f4ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86928d0342c9499a1d88480a304ba497204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d6040e0692b2ac192c4a8aa8549c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b654b2fbceb6b84d89337fa9b472c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e33fb65e11c911086eadf54cf3d2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05820a71d1491612069cd1b8451347208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb7db5f65c2a0322da5bda2702412209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abcaee7412a360d7534a55277a109e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e089ba28bcc1edbf6adfeea745912211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571267b6252b9082348b13f058ae2be3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777845f4d7cb963f592b44e08cae5d6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618933372242c5ac8bbea68c044b38f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbe5cb7d92f7a2a70101f5b151ea4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a0199efb43059521e7c4ed4ced06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0897f6ec1492034bf0a9bb408e090217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a73c998467b87d82f14be94da9b19c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179f22b4163be850c2622df7f95a73219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>