--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b71ecaaf4f48527c8b50b01bf384b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23755742d82c4a8176ee3526dbcb6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef9a796d84bf10f42e881684fa28833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08713dba4f640c754a2483d5011602774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f3bd58a1e15a4adbf0bb4e7a0e0755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bb3816a58812dee9fc504bf448bc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed830c3f1998c659cc3fcac9c347997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd85abc8bb216ffb99d316c8c98c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbfed2d7ae42ed058f6a8e8589dea99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928e38eedb9c82be8a17a015cc58bc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f40607a8bb33c3e4ba0537763283e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af51addf99fe3db816061e691fef6cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b6b9fd8541599fd1aa13c256795be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd783e6e23890654885d1b0dbd0b6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186581de11f7a56e1717458b40a85b7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7fb8592b6308cf7e62bed13e4d20b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f616de44a240064b9428a2f72e5a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b72b893baf228a6dc68677b621dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8637a715d1f62a1009e2a99baa6ee219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f742134189b0ce3b4ee58330cf45b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ce4fe9c534b6ee3ce0be0cd3503021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ae4b95d0293416abd15281d01fad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63963328cb6262f2f53bc64cbadb0d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f1f03eeb6315e80baff835b9afb0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea996e08c270847088d19f4ccb19c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bffa411dd4eb2520240f697474b97f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea31ef51171c01f4402b71eff40e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933237a8289b4d75cc32c0599430ef928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c7cffa803494d02d153ec3094737e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc163684006bd9200a7a131e4961b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b904127b296e6530fe9ced3f417b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d00df504b55c471a9b3850ff7112532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc28c2cd59f9544decfc5a605b0d73a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e873233011234fc5a2433904b8f4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469f0da7f25b7cc40d0857a078e59c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003432d50ce5fc4c47f1c428314290736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e9c7c9c9c78c81ca2346db9e3c1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349dafd6121e1b2115271e973120f8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc35bdc341261dccadab526a3a8b61c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e55ea0b734af42bd89ce1fb3a3c9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741997e4ec142bde80e24e976fb1817f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946599a577b51eacf696f81adf7ad1b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80266ac2e76d2e8ff25582a316525f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc2da652b4a0e30dbeb0455e61a8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336852c965aafbb336dcdc3d0e977db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5792e70bfa4e7e0c63c78b0c8f7dfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b73ed3af5a1838b92c386f3a2d06c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543423f76740685fdb0ffe41b3081f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8600dcd81f8318c6173aa34ce2b28649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc493de04f6d46d493b59d20db77950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9dd06434c0e55f22ab699be454c9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a20ff41cf6d2d6001a77f6d55dd1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b6872f604e80e017bdba3d6f733d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fec3c62788e4981bc2abf8196b895a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7eaea3d21b12e8ea116dfc7caee7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce6bb3c59ba14e97f8e3ef6803b20756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc70c2ca0feccfa73013375d0fa84fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df489e92d962a04d2c5779784fb46458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb00550437c669977a85b595fdcb5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8514561a3eebc79b8458273a8860660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3048a6fa532e77bc2806140de1415561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc85fb5f996d4318786bd6b1ba974762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67c088abd5f9f045ca085f0e035d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599aa8b44ad457ec912b4c1764e415464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a80cd0403f53b25c9b9637981a07e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32256d7af44e4cbf87bdf1477232966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c7297f8e1a369302c8e688b5dd28767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8d2d490b6a5d45882935672afad7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7524084bf005d89d67fdfde6d8e02569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7af2aecc5245f386db9ec5efbee6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d70d24ad26b079a23719a48774f4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f9c2a6bb03d9f085b332e3c5810a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038299d0b6c7265edda7513112b751a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eefc0b6b52c1c44861b481b48bbc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3eac20cf8d39ee8b0cd30b422e00175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691016bb1bef6f6f82bb619e23fbf7fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c85149c19e85eaadb57e70574a51577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0685bab3c0c9b825661762c1b2c63dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee85387580ad48fb0f744e5da5969179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b3e0c80e749969b25ccd723fdef8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe28ede8976bf98b667ca764a4138f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19430fea7a88e5a19faee12bcd80fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8fe4fc9a445ce270a26c65f6df7ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221349deb70635489d2d46f796b5bc3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443d7c29e15f043f409d6317e6224785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c7cc29c2c453ae612f7bc5948549986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b09f8262c9e135f716acef083a1eb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13262a88a218a685cbcb91bf313f46688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db7fb83b6725d9d0bedad83e963e2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0450dd4a7e7e761fedfb031507a7ce390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cce7f26943bb9ab0bf78bafed91d1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df921fe4e0a08c91f417a73e69262a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ffd23e0f3d4f55ae83c3f660e25393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7abb8e95225d9a2a5f921e517ee094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6495ca0043a11ae04d61e9d653cc2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0146fda564246f17030c1256ce518e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48a2d0129be376046e4d3f415f8ef397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0222b02cb8dc31ba07e4307f8b882098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cca8c5569aaece18e524fc581c312b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8db8f8f728d49d505bd92f28f6749100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ff7499273ab73002c6d57eeb8dcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88ff1568c7127235695c96dd0949b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3277feebbaa09ac1a9d49323a4bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700a087c2a7e3d372e8ac3bd1dfed6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f23bbfc14ca16c6ca64360dcd48cf0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b7a4a0e40f0e72044d6c102c9ce6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f2a84c590cc5b5136754ad991b8de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16b40ae3b9e00a7285356075539e5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658db6103b703008c265bc4007b7c03e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c0a46f7dcf464e2b69e6f0fd10ec5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf238518e1c2a8bde09e68a5dcf7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b6ce6f0d6a86f6094f672d893aa87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6569c351e76671d44a4fdf26337e696113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f2db368f7d6b737a46cfb658fa2a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffd2fa9800327467be01c9564b440115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ce899bc2f0de4dd31c0ffd075456116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2046cab1cf27852b25afe99461e53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed519e407ed5702509e91012422ac2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9685e4cfd8a35286b7c48993fef12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a7f3e0e06d4287d2e8f9e05d9d446120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d1dec9232ffa3646481a06332a403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb743ec8b5d63615abe738468b30ca3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f30a52ced4b90382831bc50da9303123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d55090b4490465eea21593d64c494124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460ce0a097e4aedcfe9b64328d06f5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573a31e6c382c4cc3f990c947d2ac4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad370ddfd5eed7ce026b8da89ec23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736f3d1645422aa48fb127a3293d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971f07fd6d9e8d7bdc1471271a958f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16fb34cc9d8e19699731260717a017130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0091d1d3eca239c282b14aaddc4a53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432249cc4321fd9ec286dfb42acda84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e36703059bb72f8bb5974937489d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff079ea0c150ead02ca4dbbc7b826134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e636aa2f7dbbd966ca3b19c6f28d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e59ed9e72fbe08fa7fee235a03846136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596f484f289aed4ec1cbc41cb16a1af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fcb27d6c0049a5221a63336bfc098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5a12121abb7ae876a3817aa82d5b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18abfca9f8bfda7c8d7cf1cd5210a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394af9e9846422d95d20b8f256f1738141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ebd662a49cc8a86a554f2903385e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b944df9739a266439fbafed1127d74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85ade36ad51a67a8574c57da75201144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057f593b5b91649dd4586403ab975f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8d7ff5cdc9c8a794f7a9a050378c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb116c950ce9212c0e7fbcda1e4811147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338453d5ef149d265b3bda52dd6dac84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c037e98ce0d550405fda69b4bf8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629152e0512af7d7321043980da5bb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80f7992cc739d876412ea1afa43253151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903fb74d3e54c1081c234ad4506c684152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5644b4aabfa25c60dbe39adb2506153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23b7ff1e3b68c42ac0d258c3b1f8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1cc7c2e41e8d47d1f5de82dd79e61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a81087b57617732ca49fa0959363f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cda97b33f6e8b5d95145f94c9f348a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fd1764eaa9563a19ed7a15cbcd1a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9fe39409e6ef27dca8f08b27f211c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085037215251f1c6791ebd9d8b12125160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac310544ded5d35a7fac9bea9223dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b42e5af86a15302ec6353175021c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d9097812d8cf19a6dc3aa837f03f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade59b70672770ee6e28535173bd16c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebd4759391c77506f79aa9217690f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ac1ec59a2e5c385a3bfcd363aade166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb1693adafc6f16bc5097d7253de6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868b08f8454495e9b7a9fdea0977f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4a6ce92c59df00e4a5dc052c61d03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf050c56641f43d0abe9e07709895e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca2d92eddadf8fa18d4e12ec0320e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eb5f00f32370fcc62b11a6bef7f07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0b04320b1d173e40064b0591c5165173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346eab622d1e186e63c9c22ba42dc1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a097416235cbdf47601b64cde5b8f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd24f16be6ba7133aa95cf529f780176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bb9a610f868e45576697a932bbbdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754486c5dc968e4bd950442fa6d7e7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd162703e1c1ed85d352fb08700a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19462048eb51ff17fdfb8ac93bc8de3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c852172921432368f37be64a11f6b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ae958ea92cab02917f761f31e40c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa416aae9cf73fe4fe8a51a0460ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838864ffb0aeb1c88fa31b895462aa27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f39f3ab8cfe4fce82b3d58e29806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f607fba53a0ca7c33ebbe57784b8d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db87d48a689a2c55d6f7eae347f68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e5bb92a2ed49b8d24a670b04f89a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793026ff81d8db2c945281df034bf11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af13d66ae2e78c44bce54ae75bd7e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169834d50cf8d98ab1715587690dd1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6f868cafdd7140d9ace12aa22b6ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb4bec8d94ad45c0b36eb025071cb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427afc39e3e82ed3ecb1ca11b9fa8794194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e927b916b0c69e1accc26a44075b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11eede06fd96ba62b5254d778d57d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ecb9693f82720b56ddd47ae95fc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1405ec1f8a5764ff53558aab04a8f12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad9495192d090d11b9528a0600274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b0391b1004ee69dcd86e7b97f860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686f0e49c861934e00889802b10f557201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9079c64c235d108c4196b93ec4e7e32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf16f2c3b8cae291432e069c28e264203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85eb45c18d1e11fc27d2804e1caa64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d86a8f7ed101b4420f3fa0f37226f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25e1200b9137198a653ce35fe2bba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e8539398d93704333bd8628edcb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b77de2ab0c27d203064af346be959208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66e8d58c48efb50fe31ce72e30c4da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04b6b673793e50de5fcbdb8005846b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6e1db2308b519f81d2e64028aac01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e63350c21ca1e827406360833314212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5542039afbe3596980bd9f5e79baaf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ad599dae69464b469b7ff5e19092214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e2c10e3e37e57b9ebc9895b23a714215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6efa35cf88ae0a20340642e9315c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec6464fb264545e4169f34ec31c56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69bfb9bc27c0fa2666457d888e78e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e11d1f451ebaa21b83b0778ed3ae2219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3325c488c59488f7fc9040b57a3731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a3d06f4460d5ad026c011bc10c1452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ac649f03dd4531fc51f04825e4a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d55eaa98f1b0071f527978e225304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f47891db6fcd46e9bbbf36c59d3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360207b1e1941c17d023e502bbe5576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9fbae923f4e8f637992e42941c2c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a1783ab7261ad7ba9b6d69d166478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9016ae1c2440545e6083b53cc5d84cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f084f8f25f67d35b1503bc6e0e3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c660da8b4def18d721058ef8df6ab311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2083d20548b8d3c680f0ca4f9ee08a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c88042a509bd1ee7fdb463d0080213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9aa015e62a6712ec95237c56f6aa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab97e68802a17aa5da7f970b62ad0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122efc3b56c158cd6452a669bd6415016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50046e3e585fccf4bef0152404a8bc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6762d5d37b265e107b6f7e7fd281c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4cc1f8b520099e56045d729821ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e88d683b376ef414d28f52331c0a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91546f961c6703ac7f98538accc201721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2a28e1de479d6cb1ffbf7b1b3b3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbaaa654abdd3e88e1e3369d39da0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b0f1785b62427415f35614680c3c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a2296818184ecef10185c7691eac025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508d8939ecf11ec30346e81049ee6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810419db21ae26b5f5135eb1249f80227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8599c6c29f4bdfac7304a6a3d2aee4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d744c2503091bc93e6295cd053f0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d781396c41452a25132db1ed94660f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b223a2590d600096ad23d3e0c8594631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c44dd42664d6c5d701f538cc2f3bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807c320821a0b6e23b9d4484fab074e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feeec75bea12ae0c305a2bf90cefe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030395c130557b2334d4029561e314835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb1529a4b49a479b01a9901b0d90a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee1e94d949193b4dfde5395c0dccdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302a3d588f556ed71e0055ad56c47c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe56e81a99fc9c2cbdf93d78ceaf2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3260ee02bfcd05ee6c83c4ddd3a8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601022167701261b9c954adcf78143041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d83b8ff6d4fca48e97bfb97938e3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f93d6ae80e76818f2d6eefc9c4d7b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ec59af8fab090c285f7e25c2bfe3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423af721339c3a75b50e38c1edb9e5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df470be3a6b9ed6d70f61f75284ac946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ad4377f64f0263fe4d81c54f125a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539018e9e63760c79273f849e77ddc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10c738b3b9ab5c7dfd8436505260e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a06f556a4356997687ccf5e9b1a2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcd21a57255374d801da6a1a5a162651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c52dcea6cdf0354f17f88b71f91652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081820fabee61296328c2aa00c0bfe053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9f4e4d051b5957cff2e3bbb2795d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f5b32dbff1ccd1d93b4d4b6a07f3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1c2a52bba70d29b3cd0d81ed7a56456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318e343cce840806e75b95ebc50e58757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc453694779095efaf077314ec1e4da358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dfe3c4e01752f33b4c972feab706059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f148f63af57a3df8f070df614bb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d7796c067d9ca423a91986fdb18261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d51e0a95e6aac05a4e96c0884992c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96e199eb7aa081beda574d54dea5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53982f8af1cfa134b12f7ac57c1d4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f41857b60a95165b85fbc0891a20b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d49af2bf4657422f7b80cb9f9edd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b645c3564199a751c8b8c81465121b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd10cc293d1cbee5ef31c4367aeffc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d837d8b26a1a31b8df1a435fd5bfde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30f60906e128800ec07293aa01c0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d814bb9b5d3a1a4e2b825fbac63b5ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e1ece36e5834ad5b092ea95de98c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d765bae47bb72061db8d77ec23d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47a3aa172da0ec7b3cd290446601b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eef4bdb58040942269289a8ea74b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbce415c367c2b566995ec2b25376a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9a15a84beebe7471cce74ec1e8da977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092b7dcbb96ec56672dbeeaef3fae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923765a5b6a077dcdd2815e19e88e6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c4530eb68bbbb210da1c084447f4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7869bc7195163475733e4f9af7c7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e675b5bbd1d292b82ea604c8cdcb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b80088041b793f488ea6ba78cd05983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1b68e78f177deb7cc90a661d1b87e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482bfb6a76a407d9311eb33c0bf25085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762864bdba6c88a42f646542ac763eab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ac4bb06ddc29182ab5cf6a739bcf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e663c869462d537123eb3245d1c8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d52ac070cca61ad90810c73aa770d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba28295cba0b2b78363fe67b1a58ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c0e2019f0c61d174344a5d30f037191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ac5e2f2359eff35d77a51ee4afa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c0404ef6d6cacab9ba2bd869a4dff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc2c36938a8e25bf6fb5a860353d5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d14df12ab954b02b670fce449f313195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bae7adf2deb963836cf58fce58b2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7db4c0ceaf551bc668d9425a9ddd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26e842fb555567bfcc65809bb916ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4014d2207cbecbf6a1dab6faa7b93799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b53c43c3b4c742ed1d3ec90e88e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b16888b2d5c9781835a13f3984ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab8bd073285539351ce46dcc46253102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2f27bf7bfb5571618356bf35b0898103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2dd3576bcea0fae025f41b25628f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad968e6097220d178f54e929103a5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78295db3dabb613ddb80d21e84abf522106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95d71c1b51c72e0f9c8acbc0bcb8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a32fe2a306ae0535de4aba12bda71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52fe3ad957c441aa2801571e1dee4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7fd71b37a9833a6a1a62e7d109566110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c371b815b59bd3f9d8b6a3d127704111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c3cfc0100fbb3e53128a55f9d740112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac9a078c2f3a1b52e1ff0e2928ffa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4875c95b7201f2acf925f8a51b3efd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba3d04b05f5ee72d79f15e080fdf64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66af36c1d85726a2fe3bd21d4bf2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe4e97d08eb17279b5851c8955160117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2131d4ff5196956914d464deed19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37907139eb04b6a5805fbab784d4694119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea235ce4e139bd628d6a235ae25fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7bd2ea4c98bdd4f5cd38ef7642737121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d369f5c2412a14ae09e0e90b23a045122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9952283e99e02660a64f9a43ef96d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053f1f876acd94347387659363203cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d19629aa3914fb2b574cb00e4bec5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32799484e437e042af7cfae71e00733126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a392baba0777c7f8513563ccccd39d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60355e02f144b1de00b4d9cb04fee20b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8023499bd6aec54f827442e289aa97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e998053fdd695607776a015778da2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a99f7cc69c4846900d6546779aa0dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740aefec29ca7a4382c83117d87f0fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64acdfceb7e5c328488c5a1db9e150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fe949fd404011c85ec01ae8b95f93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d2243e3c56849213efa4e085838cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c609660f5d118b9f9ac229025ed2ba8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd241d3e7f3f74bb1fad94cd1f547c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c43aae40f67bd1155f642eca8f6c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756be191afc8823db9dcee771a13794139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28642910b1eea299f4b8b102fdbe86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e686f7148c1e33b28832feeb18a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7df05f1c96af7ce8d94657212f14f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c17931405539085495b382832a3e8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a10f3f13823a8d693b232bf5f6a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f8618f90ed0482b29cc6912f4a4ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eaf4839e734a0503476941dc0d94b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490361596301fa509bb7992a00faf42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692f830eecb0c6b06f0953aa231c416148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2079430f37eedf4d7dbfe8c1df58f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7a6bc53f492d1da3159d2ef67421150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7081f00298d576cdd15506f5cd62ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d596908bd27bc034a73f993330f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f34a03f3c0a08fa33e3edef8c14f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118cb1e41f787c7e8aee9d0d22e60ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c21f4cb395ce9953e61f884f0094fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306a1e711442cfbddd8852e3b7e817156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9cd405609a5ffa2941ad491b245b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280f69743fe8ffe094ef3627e243c10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e237640b5fc885c67098a1d82db085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a999f03d6630e414561f661f76ae9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273db35b1769a7e0bf399e4515311b5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043255b9940c2080c024ace8f55271b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e8cad1d0a05ee0d017d7f5d7f57ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200dc4ad4e159e1110946fa126e9c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125bd8c43cba35f0ba5f80c371c974d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc794f24baff6f08648bda2c2db61c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f511e8f33043f542ff60cec8cfa73c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b54ffaf1ac19e96c0666772bbbaef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232a5253605e2e755f0d2e6f3f007c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2868d7a0afbfa64dd3fd0b80265fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9635d327199653d691499aee5486d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36643c0b07efd9a9ddf905dc1c4a866172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2fa8ec2cedee4cc668364905a74cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5050d79d94bdc4b60f36926540df0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2969c72356b0c09505c925f3e6a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31df67ab082a91922dcab0bf0a481b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e69a39cc536ca978fdbf5a0fb3dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3819213636d0b8747901d21390ce5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746a71e2a134847a2f3da6b1067c5c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0e31333c959db7ce45b21f4aafe2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d2fd7ad491814c9c095d7f9a07d3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bfbfd5d8ca4b1ed46e2db99131ad4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7cb898519257b6a7ec8119fb5aef3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811983ff5baa1ba23b55b15490e4e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4706391d5e353b18558a40b14208c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4faa873dba562e33e17c85f5dba4e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0bcfffd8a06cf0e64997638429132187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e089daec5c19aeb6c85d9fa9f065188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a686faff6798c3bf70f1902ac3b589189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0349c06e32888676607623f2b38c57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8845a63fadf0a2271b1dd375b56d510191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3f29ed801865c6ad4ae5fe05522f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd4d90f37cec8f67f02e43f494fdb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deb3ddc26e08e4a8d5813944005904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ec99946f91a6d11b406be8f51822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936b3f1b2fa2c6efea10db087409b3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee673df302459448daecee2906c589197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f300b4bf9c07d3d922cba1e72d4b81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69c23603fdfdec670f7cf681e665e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44d98fdc9c51cef50bb3da17768ada200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0a3e7408c2956be1dc4d64a6958eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee3587b1c0d3b876f741bc6373dd1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d744e71516c1a68c2ef16ef601912203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3150e90ceb5cadbe69b1a0994fee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d03d056c5b03b4df2e9802f99c4b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee9637c1457718a3de724bf6ce7be3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d5c6b13e5e6ee33c62ff73ceac183207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929d5e902a294acec5d0fd0c6b7fab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7abe63889c260861846024d26c92b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848cea6d0608afb630948b1bb66280210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e924935895b89887d2f03a8e38771211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be920297552237ca232c6d045ddb9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938981cf160ed23fac7b41f8f1f1507b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab5a5bb1113c49e9d3764341b3169e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7c5285eb597f7e7a339da4840de81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276deb788b4b2115d30b8b4a170edb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f004d6618426209c1ebbd4614fb01f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619816079a9ab13b12304153af070b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb8294dbc0fd0982d574db3366255c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>