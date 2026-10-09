--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eaf57e27092e1b06324b2f6880a421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd187cfe22d24daeb8a3bc67207af82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec07965be70c956f68b56687d87fb4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1251d6bedd0b08a502f1dc8c6f039224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4dc98b300f1f11d2310815e9f0ccb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5c862c15103e8046412e1d133668d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f8008306c42a61ac8addacd11dc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f39a6a01b5acd62d3916c54d447a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219bed7de9fdcff69cd1044db6766b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1be6d0a4c667872e22c6a91ad2d6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89a4878be8652f1e3bc956c05986411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9391c949df393fca700ece7b49117312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638464e237d2892fd999599690c42f7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4a10d798ac31b653afaf46f721fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b95fe953bcb7641b7e8625a0ad79c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d7732e79e08110083cf9ff0a4af4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd125c7d2ce4e64be4219e86535851117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf7db7566c68c30e1a09a3cf3a3ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742de65a78f250f1f6cf9c8692598b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40cf47d190692ab0cb5a790b07326a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d660a8200a08ed6264f2db0a59fb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ddb12c397c3ec168f1b11c26b90bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08126146bdbef91bbe5ea323208d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22773b5cdb9c938fbea65d2b252d1a9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d01d60e6819354f936b28f4b797025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546b92db4273f81dcf2b2b9ac061e7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa50f0e59f926178e173ab45ba9f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6da5544b09895ab7c47fa822938f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430aa7b13d5e5c8f49144bef164fd1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba7d436bdd62068c4c9b9ee7ca23930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441de6745d09858a56affa4cc13c80331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090dbc429628a05e73221f2c36591a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e01923dc67120b41350c8ff7f5f7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c23e827c40f8f365675405ffdd2d0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33085467dfcfe391efbeccb1caddd37f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824eb240ee1d04980cb1940b93c7d0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662a91ac4ed4997082048e501757f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34302a3136d8aa71e187fa34bfb20da438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c93ddba6bc43939fcd60e548c46b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fda1e2d347826025bbb55256b9c1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac7066f5e8d96b20b18145af673ef941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bc034cdc0ec4c27299a4aea637af542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8df5aded54a261b94a550e5075ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302bd7ec1d26a668a366c8f0b02aaf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6818b85e14f8e47fef8d439e8b3d4c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8882b002ca52b44e94eb950cd43ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301061270ed1c49436834d96d53aa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a711901616e73c485e268e2f7b7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc29549aae4defac9e3cb53a057be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3e1a6a44de4949965ed80fb2e95d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac155b0e34ecba7d8aa01dd0f4c6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3af0e495bc858773a5960f303ad4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdec8ed1653686333f3d804257963453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2e62e2e460b6f1324b0b724def93c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1443151e8add60bdd4637a131ecf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b5d18ccf244395ab4443b7160f8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb3e5c8f25b9f5a8c426604baf66257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99ffbd8fff9f75126014feb7dcfe1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a9999dd5beaf06942916609ac82059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3143e5a3e45349e672b0a3f0a187260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a391f7a7f1f518c4f22fc76f6d5bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd389c7b590c89fa055d176671d10f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9fca3600b74350494076f893a37063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc07e5c17e13054df25142c7d17c4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afebd9f08e8191bd71ac5ed6e7361b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2459a4453372999f587465517f04d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055269c1880e847b9d0902361dca3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113114bd7a5fbab89775ba6f0e13c76268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d9360c9355d045c3b0146c451a83e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712797d39efe71df6555ff1d8d94168170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84b98903ef9c914f8b959d505b3e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffe56e9da077aabf12479e5717a6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3bc4adf21a4e6302a91bad5e6504373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255761efb93b48014466a2570b801f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7df20736db01f5fe38a61005a967475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96412e0ae7597a68954fed10fa8b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8845e08b1449bfd2ea2b84aebb58077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47c3e325b05700289080fe78de950378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8ee4d37afc75feb256dc93433588479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ad0798dbbd461a159af278ebd65d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53eedafbc6e08b30f4fa1989b16a9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19628de77c3dd704b6f54c4fd1b289382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa2ea25ad58920472e889beafc60e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ad55ecfab6ba59abf07edb69560584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1b27252b2be7290e2fbcb1d52ee785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfb667db2f7d2478d5b518204939e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758fcdefb7c90d22217b21ed1433e3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dde3c635b6e60f06c054c70b4365d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f3b7d1e574aae894d6e542b93f7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95df4f6f7f9f3cbcc86193f3f49f3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710cca97f11de7af4fb9e253da7031b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa25ec953773ce233417c991ab145992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a17eee072f91cff25e20610c2758493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c812fe65a2739e3daca5b07ddea3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f639c281412584c180df8b09c0aa695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93d7ea224282df75314fcb412ecab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c626998e67042ed58cf2c918478bead97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b0f7307f9d368b700a54445fc91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb55df3515ff6af0798e5ce39f97f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ae785d824f707ccf57dfa3a9eb71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f85fe556f9e44eb01a60c67bf52b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef09389000415c0f1bc751ab3e889a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b73041bbb8aed6871d504359b4857103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a675e362bddc6ea864e8fd5be766104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8d391a4bdac34d8fda42180925418105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5649a0e3ae03edb35615e4dd169e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6c00f519d3df0d53145e0f4bb0479107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbff1b03b256d41a7abec7d63985fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99815fea85e42e24d84ce073191f64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dcec9499ac32ca8599158ac10359d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fd1c8efb2920a736f9901401985d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ea4f2c33b57912f4a74e57fa3b3c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaf5a2a48d40ae31f2a24f9724a669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872cd9c4da95e1b3e482275c5d76952114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7763f196456c89aa0bcf418068b87e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7555fe9e768e0d2e7c380f5028c9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e20fd7dae861e1f45351d4b3e093ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e343d4669de14cc23b9d13fd9ef1130118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afa2c645168d3ac8d2b2f411910a6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a80cf7e2a2e19301b404a55faca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fbf8385e2841093d21a4b14c3bfde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451bf200f76607897183a3e0218824e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5f533db33231d1c306ebda1cb4638123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8df8e5651a9c3a29515fa5e6e609e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05e000914df7ec11482cd401215a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adb0717167fe9c05d053f85a753c1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0e254fafb9b39214f4b3b05fd30c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0d1d4b97d06c7f0fc510d1cec548d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21585a60ab768db1973834a411240a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd4298bfaaa370b10b403f610bec5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240a43666a36ae63b974c7b908d5d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d166614375e380ee2746e0a0a0f6ee5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e9b89e4bda5718a185b852e14996133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe6190e31439e84c087520981fc89f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253e7f8f57f68d19d972ac4439d128135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda478bcbebf99d31076beb1fdc60f09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d59da62b890e8380809e065b8db1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434714e2c22336830198e81db65d491138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b44d4c0a1f0ff6e3ddd2ea0c552392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0802dc8cc30fe2f69b0eb83e3d5278140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c5ccd8f55896c4637eacb073fda6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99e93e87daf672c0ee25193ee295c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c6a73e20372ee49e3d9ea1bc36713143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a39ca03a4f3282df81a92e3eae337d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1afc41941b9bed7c0b7f5b170583d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c6c31a2777154bf818112db1ea3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7473027e90c4e2a53197dac1a36dba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375fdf398e2fca7642407330578ea82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ddf758d8457a794df7fc57c0aa67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bfbec3e03fe078eecb84c01451ce4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd3da9afad9b7cbaf83c7ccbcda732151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc158d6f99826799242a3e1d8d0388152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5f1469e84b790241f37bab836e5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b5d870191cafb8d91ad557f39fcda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d3de43b880d8ab26a68b3f62ee243155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffc7990730bd72d171e4fff96d6de8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f92b8f801b32077e15af67f9e308d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeba3cd9a54bc6c8e3c1eec3d5338e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354908445939d8bdbe107d64040e87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f96e7c12071f0ae5427e5eb535956160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b72a2d46f1f95002d745dfc637fb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c516cc1a22dcfcdc6d06127297120de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad38652f72a9dda3a3e2e08ac55eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a357dca9fce7a64e5ceb7708f6ed45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be02bc6945e002d05a14e525f1cf22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29dedcf97cd64fa41bb1e1515a396b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca1195bb2d7ae27c3fa10a7b81f41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60dceaf922deaad89ad632cf661ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c09ffd6ab2fdabc330041d52ffbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a75bc22bdd5c58b1b10495e067b13c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed7742548e7001f7358b4cec9daae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f13209d50652d4c1b59fd0233606172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710987b5aa35c12c8fba3fd646b854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a6d9e6a731010a4b02dac0c31158174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9d20ed92c886026c87022009b367175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7def7a5b05ca60dc1086ebb750a587b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4d64ef630a42b66af24d587f3c120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2345d2d99a2dfc61afeeed2cacb50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9017c8c6089ad8f120668ec85c41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad236016c438a8dae6f251b9a36ffdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f50f0e112639591210932a6a5916d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2537fb287acd7e829a15180b4bd3e5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92471141269cc5d1b515e558fab5fc7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1d25ddd21f56c5dc39bc80820b22f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233e5286453ebccb860af68c61d5577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b301ae03bc207304f1adad6cdb4485c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f9e782c3548a6434c7eaaafead658187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa397306449cbeb8daf8d1dba9ff74c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01130bd217b523f1878f756ebaeefc58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3d8b8df154eac861a2c118a57f6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8daa74528a3d4c5cb827f70d942d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc2823bdf205bcbda233d30ecf19b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72052f69c077a23d9719023cbc60cc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f98ab0e058f236348d15932c895d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0171e27c7dd01220c255405e625e9ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd65216430efae605a7edc92714d5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0534e68308bf116d2312ee01ad5b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2463d4e1eb8cef2069d78a62929abe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1946eadd2e2ed3f266818b5ca14c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb80512d990724bc4fab6866f886d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfefab0651e7eeca49c44d29278c3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef66530fefce2ef6788ac658178877a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a63f8e698950fa2ff2799453bb4af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ca250c41cb2b20c72288d1564311204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8cb0b67487754e58d172cc004be99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52573b2ef36068b5188610e781ac0fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d194d709a18656e67f82e702464c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d0df655f9aac0d80ebe27f8174b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295614b175ca4a9aa3c06051c282d1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f9e620b8e225f4c41a89f708984a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3a5053b1b7fa01426e982e390dd7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cebbd45bd5b361a5e17097fe8e0ea5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d6b8803ccb13e5a9f5a176b123cc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a41fc7362eca740308751cdc1189ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b91a4972d3885b6e57ee00ed22cc37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd720911c17b147582fefe710449fa13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140ddd07705447865f7e479a98b420217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d09f135535fcee7679f6fc3026ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc279fb2f94d861250a8998fe3635219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca46a2d450e4e24c0c02298c8267ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b4cb4cd45c14dd8d486504f7120972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b027b69e717afbb8028003e5aa23a873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231f2d9f798d873ea5a467258aa765d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ae337e74483dc8db7b6746604960c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb29308c953baf2ad413a05f78001e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7cc0d2075392820d2956a86e900627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f7fdca6ca60d72fb719334bfb43468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de63487089e352fe60ae59bc2e0e1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b99e39485226af47bdfe4a979ad6bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585764e7daf67826d574e9f1a8353a5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0586e525fad7aa004e6f42f3d3c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb2a4b1f4d286432f9004fd0c15b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d58939de7ceeeb44446b80bc121c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5e66159a6d60851a560f9b155dd3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a9cc2db7d03bd23d88cc7b76837e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb62a3d3ed4969d909fff34b8d1fdee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff993dfb2dd54cdb51013822182c85018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a795584639d60837fafbd29a788e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dde02ff743f30bf0e55f4d627c81720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a18e2f284de921266bbbee25bdb7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd2c5e0b3b54efe14712a617334ff722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dded1d5c5c8b38653fccf759b43755e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458af8a01d1eba29d766cfe66a3f9fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848dae99274824cfd57f4d2b6d648b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9dfa1ca934430c4f9d3a432a116e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d8521b396860bac7088d64a3da9d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a247e70ac4b301bf634a9fa4b6811828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79d5aa7cfdd72d0f0ae91952fc6f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58b7f12fe134b401ef5bfa9f592c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738477ed2f0ccc7f5b3d6c25d17a39931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ad7bdbdd9047f6085687520f175832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9f511068e8e42233ff55d48f9a4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f49501c68b8b80fcda41d80b32d8c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc5fa8a014c319c0aadebd3d9fc73a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1309b40e406a8ba584e87e03b64de3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fccad966b0f57047a2414effa625e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069d51ffa9bc14df4b517ead8b6e6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab19e582a48047cf3662f4f9210fb4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f17be0b5c8b18b0f3ad1ad69fe39c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810d79d22d58dee93534d651b6d03a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57522d0e341e3fea51efd5f42479a9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82390e6ffcd6c46948552953ce06782143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6571b414e7517ac69f4ff707b4595444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884eda729453c5ad48e367f33e5ad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc89c7e509fb78ca9e058777c146e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76164027818cbf875be52431639b808647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa86b9b463f26de8c28ed3d69e95548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834077b37dda431ac35ed8a7c771e1ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be0af7cd4abb4b2790a20a3738124650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d5d06dd5dc37ffd083e2f21892f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d72f6234edbe70792ef5cf7cac9a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f5da206c1bbe811c146ec08fb37c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cefd3a8088d13694b287fc2029d8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62ee5aab9d640dc0cd3ee3680864655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45bfe17f81c9b1a2112a99496111ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad55e549c89aa8532b22c06fe6a950b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007040b9548ec027279fb96449ab53c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945689b0c753aa4e53e2c697594afe959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0dfe25f9cfd15360065a49029f90a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017434651b76784ecd0c9d7db9a278561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccf194b26b0ceb3d5142903a28f30462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef432d0c9e47eaed497699985f4d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad213693c8b3e5293e1c463c2f83c5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae2745ae621818186d5336d9daadf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004cf4b796e87fe69de33b9879bb46466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa1248480cd1978d3585c0605db10667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59989229e1484a1380fdb2c9542a2af568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632a02b566a2a06bc6fce5b747ed19669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6136479ced42ae1c4205b795c2e7cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145709c47282ba2c9f8be70adf9cfde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206de85f629c683c899f70a8897aba772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc67cbc9900b12d9e42da56bded37373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d90d4810e5016b6bb1c1fe1800150974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dec363ac4208e76a5e857d8550fb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e043d8583b1033d7fd889d11cfd903876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd624cf3c1758e7607267fac8b14bd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a2aff40312174f0a00898cdfdda478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f700bf3e8b5fa913110047691df38fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72068e1e5d3a9d268ea8e786bd3fab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca7d29dbc6c1826c8780f4a12bc99581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de09c1ea3fc677338253b0c6422ad182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cb2d5b36788ae843e2b5d502aeef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bfd1f4f2c90316985762b839c7d9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c3cede799497d0c86f4c2c453f4b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001374b4ca0fb837c80fc8af09555b5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7509e57eed0ec38134909f878a668487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da30b1aee46dcf516d770fa98fcfacf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b5fdad7b10491fe0ef82b316ca2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8665bd49689953053d671940ac03c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb964618122b50969362b14560dfe1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd596d459751bdf5ef47901dc2857092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e657fe3f4f8473c638a4b37510aa593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f7a8a6f0a16d2d28323f6fbcb528c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982011eaa38b3f213b72d69c528769cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d048ab1e30a5de3ec989dbb2b7f04f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d80befc58cc61e7ff269c15dfe23897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f582ccd70fc148a5b3bb901a8fd59b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b12e851c7d90c2f4f8f3713a11d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592f979fa5186db4d05d1fc89d0233c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a095c01db79ecda55cf613986a176101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970081a2983771605cd2e3ec27be06ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8fa1488db4a1bd6c3fd397c92933f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e30fa1844a5e775cd7f4c86a6472104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ca7ebff1cc99cccc37415a050e76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03d8bdc65b0516175f41df0f17b6ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c27d96be5c7355a2945e2b654968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56c207a89b14edb1b579b9e6043e69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4ad3af9902226051b972b3919da7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf826357d6d15b651ac0279509606f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebd86946b0eba4672f0a2391809c91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0d2c158b85af77249b65c9d528ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc296a8ebe16a3ddc1f18b99c1a4ce5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a91215b30606850a12b9d95dbad3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf0fddb074a4be183ebf20302d4281115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c51ee0dc1f1f747643a1ac2a9ada7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd325e82f22fb98540db34ebf829e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef9ba35d3a094929a52bde27f549e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cec3784823d0db259b1314da9a4a03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3adc1206040aedc8f217fa02abc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465d5466908b5a425bd553caf472132121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b44294f8e8c91d18497f79f3de9a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243affab8ad5cf0f6e5889b7782ebc3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9c159257e172e58e8ffad99b1b2e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628382522c80ff237392a0fe83a3c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b9618bf7d95fd8d7a6f06984d916b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74646ed630be3f6f2d4bfdaf674a47b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139c3fd46a4ecfea0cb75dea8a1f59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9d8f195d807d3e4d9d8460f4d587129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadc3a96e522477827215801ba1f569130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f616ef065ada191113a1ca0f3df8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34db9d2450aab9a92b35e0e3010bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65df738e4e6faa34a942a058f957cc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec82b27676de2feecd569eefd902077134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9e3aa23dc6b972d12eb01e44781fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe99f14e88f3f710e09964b2a3ef7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bce24f5b4362cabba0eb0a17b532f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a97ae72b322710d8531631c0514bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd66fe92186012159ccb137ba7a67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f530ca8086e9ce26cdc9df9fffcd8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4d26547d54114d964d12c01b86d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ea09bb1d0d65770f237d09838830142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de979e9489314faca5405783eb06cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9432049f62d6ba62df8de6dc89abcbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89db469bbd279811e47d46fc65718145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d922a7baeb4eed57d63021f370dde3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bd2cc8a126cb19637b7d7c7a396fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b68f84a9a7a19c3be33471e6373b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a38e69c4cc2b3013fa0983645d026149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa266fc3ca9684e2f03379a52ff411150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd5b32cab77ce5002514c56a51ec02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf1e0f75c875e7ab1406e688fd5e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877926cb89065fb0401aab78f3b5144153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcb8ed2239877dcaa118fbbd3b4747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847424a22af2c2199cc6c4b48ba9898155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f3f1a898531c1e8b04d0b935a0cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd34a869c6028eb2c677ebca3adaf2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d6e1e05176972675dfa5ca3aac3ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702076ceaa3f89e4d2b5b7b79aa0a8e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301a2306eb1aaa9d8c6b120002e89c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2db43f3b5bfd161bde94b33e186c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765cda15e01ab48c3869c81dddf856b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b640892cef08903ea800c49f73c77f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a271bdb67278bee2a34651a850d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7df8588dfcbbbdd103d3fe6c8afcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaf9efc0faca67ad059eb6acf62ff0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d288bb8a520ea7a648c831c4cc30c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268d025dacc3e7e7c09edd621a29698168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823602b4484708b5bdbfa824c46ab7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5a5e7a6980d85855ff04e85a912f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6840ad14718d72e131532e3f854c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d703079b635d71e1c8a03335a3054172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872162dad793016ee5afe11fd74e87ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6601c7b048db013462bcfd04c98f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a796cdc6543a20079768010445f7174175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d5e4208328655c715ba1c120f081b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1987d4194a34a4741f41336d1a767177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8e22dbd864461656240a43a45d72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d41ec9442f6e7d96f68860cd7d31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6fbc64e01c939997ec11d332fc3a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0b2084867543a7e977e94aeb7943d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321a4241026b6025d8b00526fbdd6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24005baf53409038d516564bc4484b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b779964d9bad739e86a1d8344c6760184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bd092828e7504b2a77c55c26f387185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759334ec687d85eb0f40b8e24a3494e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd06b5916362b38590493c7676aad7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5484635e332eb69fa31a3f0032ec9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa5687d1ce41dbf6d47c07ef35e57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac4a3889a398ebc4c61fbce57dc42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727f0a0a6977cda532ac114fd80fbab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787530db3f088e2375fd4c1906970a48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab5c814c7d818803c101dd9f56c02d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a87345717170894653e0f7f09b31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226096d87a2342fb95d900366a0b77c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6217dbc43a461122fe8ca34663068196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edc372e18ab8556710d9b7b246762197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d127fc780312bee2ff587157ad14873198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936566c85fe7ddfa181dc3c8ee69e6ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c37c4f67454bf7c229bb355756d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ab4d926bd4e563dbf95364a246d23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5d40a4540e58ffa7e2cc1586e3b6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e80f38331413f03eb06d9ab979b290203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e110f043c55b1d5de5cfa1b25fcbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a0507f954ddc1d637671806aa6745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879cd323ba44c3b52140a3c290aebc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8888ad01d2368fd3e0a0a77422e50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22c76cb23090106c590b2b634b2e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af1b2d854c2eaf6d1174c3e101e94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b33bed810c9ba7a08bd400a97d880d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953fdca66b727f395a6720b2be5eaa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9dcbda4d4cb066c9f6e4f0f8800d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e27cc3f83ef083eb5f1e43ab6ead213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e04e33d14450169a3e9c34a5c380f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1393931b1ab5a547bf8781ea8821d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63cd95fb7780d2911e11a11674c56a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f8cf24a90e3786c144e790e01102217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc279a2e9bb6e56019b03dbbec8e90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7241dd00d0a3ad8d2d038f4b6569e2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>