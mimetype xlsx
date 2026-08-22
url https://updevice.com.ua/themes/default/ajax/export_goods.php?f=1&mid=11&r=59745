--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562210c209c8c7f73f373cdc0015b8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dda4f8cd9c72f4902eecffa3dcb062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd0283b405ba05c7cb2d141d841773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb012580fe6d7636b0301cdd1586a7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd647fdd6cb25974aa66160d4cfb2e375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea103882ae32a546fca46b2cb9d6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dd78539a2d1e21c3f9e741d6bddcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59038ddcff5768f4fe7eaced2b07190f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74e586443c0e5a697e193e3a6c61189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6663408374f4dc5e747ebefc7a493b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc215d63ec78551eb28dde40317c087a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42fe6adb350756f5406589d89540a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455b24649f88e858eadb2c42bea19d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0e260c34c26f9420549496ee1cbb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b694920e52f619ea79ae2300a902c0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47aa413a90116608d34c362a2b966516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1e039b43021e8c093cdadc2dfcc0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94aea5622cd6a2a97803010107c4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a96056a3b0bd28dab0e1be925cc3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63168c8d254536f5ab1abd89e170479920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890730e12de7811468df704601552ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b949c847d199b62ad9e4e8d80412922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858c6eeaba6175def7d03343d45f47523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170c7701aaccfe703f281eb66a287c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da2749e5637a90fca2d7c33d5dfc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb8dd437885a2d16deed7914fc87b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c228a2e26e91c5979275f1c3483927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186ed53c5b780065c953055e7a5ab5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f87aec84047a64c3f6bd49e00781e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9940ab7c14ee5e3365b86bf5e8cf5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d592134e36009c2289c52cf240a55731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d9fcb548cb95750afc1bd97ac868d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c1ee02bb84031832cefe9d2ff78933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5cee7fe19d3d5a3872ace802fd5e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ef36e698b731a8c9712295d5bf18a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697d57b1b78b7e97c7f7db119edadac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b4ecf67a9942c93d2c1081535e6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bdbab4f351a69d03fbd7dee0f482b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0d01ef0d19dc709334484d5ae045039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dcfb7debecad29bb8c82c405d051340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17f4ec7e0494e1bc271d153a2025ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe7a9838b5ea3496269135fd6b7b1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb41428d6dfd953972e4d7ca61b20243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70e38f223dd72242da1d0486a4d6a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3dcbf8d8ee342ed2a67dc144afb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02415592bc0cc28dd810b926ab75940546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2871179d7b0c655ec05b8e537b51747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d437460ec1587c042f4a263d5558c0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b31b7391a68f7c6fd712daa6f3033149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4a200f0094d99ffc1cdc9ef26bdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d97f2ec139af4556b93a0d6735fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317f65ecc221f1ac3a0270e7beb28e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a1adeae4a4ef4f7e8eb35ad6ebea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542cebbd5cd91fd096f480e67023b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66df6df66ab52deab061ee0262ca9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac77f64951a72f8dd056fc98946cccf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b048aa8b365bf9cd2ea6ff77f32457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29636e184c4cf1904bcca15a26cc345058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac54d401bc33e8be66887e7749b36a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672593fdf188485a73ae7bcf35bf43c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e27ceaf1effadeeb2c4172b9c70761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a0fe40b2f2bbe9ff8b5ee73af630c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfcd81cc7c35be0487b41379d599763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008d1e1c796431e98069e208866fd6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab90bb089df644524a7f142bac5aa8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5526336a9bb5883db191226a5623cfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495727a103eb2c8df2db2f8af1c26a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df0682c9c4305fe259ee6650f14d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cd54c1d7b8d4763e2253366e687cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060581f3dc2bdbb282f1aa11458f47c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e12391aafa23478c7b8c577155edba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3f99523c85dc32bdfb2046741bed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296dec03056e3ca5601ca95d981d30d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b53a903cafc70f2c9135775c3472c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a9e427aa63da0a4d2b127ded092cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3cc36647842f42a0406a0e5a70a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657add96b7f7cc1743508169c45d428477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960989fd1f9749d6e74e4efbe6ddce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8336537152d23b7780b91feda390a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991e92f3a54221fec50f6e2efaf4e3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723e72e9e30d1b6e8ab219746125c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301003e28d240911d9c9cc526cf407b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054a99b9da836d181415fc34125a7e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc34aee2ff9cb6e518eccaa27ddbd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee52ce16fa6fa0cb5db773df6b59a0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a195aed6f85497f86fc9f405bcc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad10a9283cac005bd3102aff9c1a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc19100a010350b9f23ccf900cb5f0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549fd41ce6ff612245d3f062c68072989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f89b6f91edd9f81bb9d064029964a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a48d29373ef9f66f02788c110cd96991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e749f47183411f9f81dbc5f60411792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776707356808d996596383fa9d59fa5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca6e667d3ed6a87cc4c068b4c7f33294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54c857e3368f1ee79ac75a39116a8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d355155f412b052342c41d5cca914ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71826bb07652387785c6b431a0333c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf75d401fd83da2b7d99d0a7f985c8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf247d6434bec2ac6d14d4612843d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e53c5246f8b3fdff812c4dbad2a80c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e64ead96a14854597bda38f7e4874101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdfc100700df3b1ddca1f8937f4a77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b669a24465d1cf994a05870b62dc15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bbbea2988ad096b171ede4eae06d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb7392265bd948ae88f10959beb97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717e419ed3c1572456aa2a8a611ea5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3b7a990440e2d7f57d31eff4e5a1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575acc6f0a62b2870121b03f265c12a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6b55fc8ff809d5e7c0be00b3cc9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3578d2e715cc3d027be74b5f88aad96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9623feecced4f476d32211b13b740111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ca53ea44e018b6a5122e7338340f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a04d1e6c0f4e2791ba6a8db1691c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093223e59fccd8ede15ec5c6e5fc1663114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b5cade241f72b42713de2b0adccb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ab0ff921eca3963f055f009fea93c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01aa74d7b9f91c8ca02353795a154117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ed3a7fd6ce277480684eebf70bc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133590fa49577984327580cac0618238119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d11ce5abbf539cd24a3ec3fa52bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7ece60b88dce8d344deb302abd60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983fc78bb46816ecb78686e109e47d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc2681432fd682c0083c31719c38f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37835de540ff4becc14594d4c6e81e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559213fba0d93c88b27d3826c1b7e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d493db1a8f6f1ec7417c5b0b7dfa6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b04d8596726345f0edb2d3c2daaceb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd9f7b8155e00d4f07797f07f861cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb9483e4b54b02339875944e316ead129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aaf39734ec2afc6af4c535d399223130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3b66b11b7e64bd3dc28607a16bffb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb35356f02f5e3af632a5cc6a470ec2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca61e1af08cb2c1e9252feba2145133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e197c28260c5029a3270f9ef923fdcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1975cd6eecca28eb0aef9b1306258d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85225c59e801991bdc1f51074cb4daa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb4545c14130f5e8870208169cd41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d2a5eccb3ec9fe5ea71989a19194138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db4e2d3de2fecc45f7295637b2774139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987b628a2ed38ef54a4eab75c7bcfe4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987a4508f6956bd0b25d87941b8f25e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92902f9b2f38e95162962d439f0933142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1577c9e733f5a70e3e0b224562b9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba263e062a6dc5d501714caf1903fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875c6641e269fbd809c77858e21d6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0bedd8d12826c5f050b79c545c4c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0bb97815a03a60f0539fb90ef8e1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c433085f36d8d021a5c3c6724be3d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b69ab9db6617012820121455b30722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5969c41b1fa7267d13a9b8440fe3c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d992d4f2d89cef707489c3d8f09e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ca80a2cde78789f56dffdcd31c67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada230c9ccda0f34ce882488694cde93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d34ad8732f9148e4452d819e41f45c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8b0fe990c9923b610bbbbfd2911fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870699a49e340ec54e000da4f03c4e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f71431046904bf701f7199c5ae00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86ae59c6fe1b16386aa3f1a380dcc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c6932084c407379ac5165d29c4928159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d530bfb8afd309ae48f9ae983865160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c4dc43d7a9c379b85cae2e9bf0b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b0ad0f2a556d2e6be6a9d1f78463162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ee0089afde91850d21da940017770163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22b6468bcef69d0ea3b32ac866742f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc9a3c1b21a211f6288c28c7c5eeed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fdd3a8c95cdf9d0aa1c91d4501adb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c0771b1f7556bbee9ab6123f8a3bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b0954f504fcc971c0ae65584ee0e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015eae0bb8e0b445e12465806be6ae7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136da5739f413602308e6e1e67ceb11a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1473b255c82aa9b66985076c7e3cf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e15b6a5d5faf4ad03f5e9e7fdee981172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d38108a37be753de61d065c8b162173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49fc0e3c18407f3746160c4ef2e703174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4e02580f864e456c577643f4596f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4088c431979b5f887ef7ccd0df36291176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681559bdab706919b7c93c6460a90598177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913f77f143c1eaeb9b80f3f1cb3759b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230620125ef39779906ec9cba530dc38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ae911b080ead4025edde03f5912d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a306eeeb461470f42537c9f2f33136181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e3b7fc76e8a0aafcf7cbf5268252182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d95e08a0b299ac67ec00c6bcf905c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec58c2002490b214ee5eb134bc5940b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c5c0c7053ffc2cb1f6fdd073cf095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3232fa385760ad63351964afb1dff1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f10604ab21ab1e591a84d40a3b0fc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324188d93ebf181ef5aa6508cd387bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d07ba47894bfba993e5dcc6864f1bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d6882e8b8644750c13c65e293468190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00f73345bbd0661f8df2f92c42459a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bedef7c8e7029a0bee5ff6fbf44b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80480bc26dce3d5cdbe354ac8c4a7a8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bfebf34b9a082e56ac8cdc307e771194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a680777732daaa9c623850c33611195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241807f2d24fb71af12ea641fe34393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f8bfd61ff320f4bad4e63271d615197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3973dfd70f7f7cfcc5ba82b38451198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50056337625642234319cff17ee337e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8586b7b7c601cd61e48890d93cf0d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aad2f5e35579420452b4809ebc4b49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47909dc4449ece025a30347ed85da0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a9251ccbd559ac8388a23d2af7266203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c027806576cd012ca6d77d654f88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d852105b3b8ccadb116a45d55a068205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d125516adea87dba1dd0bc73797f14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82607e8b0c3d0b358b17226ffb764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8074aa1d4cf0dc8177eb9bffdc8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde7fb07be65eb4b9ade4cf50d1922a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffadd398839ff9e64d00890a87f6b0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2c7affaa1d2d0b9b3bf6726e972f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d5028d503fea011306f860b521b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3211303f3efc005fa9f776e2de06a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb342aef7f7a68f791ad40a507312b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eabebe0058f76411c6122c527f9df7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf64947479acaf8e401056519c89ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ab37f23106e7399b7bcdec4083af6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb7c2043ac30f28cb0eb2637f767b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452c42344664c76f98f3d67b5d9b8f6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd861fb94eef4ea7f1a49a223ac9b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee06f65bef8094c0b6f65d77402ed12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f19aeb9818ecf0a976c40fe4a39903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acb40e12e2db33af5015270b15b6624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68be1a60adcab7f484e6969704d6215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029abdab97b22637095957ed8d2f5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd0c8bd75796c401e49118190c7a487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248018328ce4091cfb0373fc6b818cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4427305eda2462c9cd435966819d5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b62afdf242485aa51951f25153702810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454720b1ebce08be7fa5028460d6aded11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b602095d1192ad211858e93e82b90312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2817f38df47b2c91f13a2357ecf0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc6af387552375967c2f85474f5dbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f051413f91ec7670f945d62357a3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8527636dc3b8d43e54017beb2709b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27b75e3d4242916836c42c946494d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01a58b1a5cc11ac80f924023efa7e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb984952358fd2d1b11b03b04370f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcffc572614343eb3f90fede2f5478e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc5616035d0198d8c4b0e9ec3c0fe121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6374933131049a8a0ea13ea30c7a6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6035cebf7cd503b750f3bea159ffcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750bcef022d143989630b7cdc7b7cea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec140f68650302241dff3127e46fb4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362cfa563877e4177b060c4d52e6f6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f6604e1124e723a3963c969711a6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae6d352ac1eb310f97aaa96ad8630e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef4e38bdbeca81293a3835079137c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878c6222e4b73df2ff8daf47f2c1a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e7a1b96638422edbbe0169f83665b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3563b25083635d7baf7d01d7233d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d6d239230b49d83d1bf457cee17c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a217473bedff970dfc73c7a28be934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193b74911bfe901931e7d5deaae7faa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c965f54fdf4a72fee6c543ecbcfebd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cea3ee93e51b9e8b7db50295ca6ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b402366c01a54ec99d75f279873cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67390224cad6aa7141d66ea976d2fa0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3e8fc582e02575281fc34c662b1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628258e71caf55baae158d2c3beb77e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc0b4c968fe5684d0a95a2e1bcdbdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b69fb183c038dfec338494a7789543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e116df8b21ff837f4e5a2f716cea60b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a266faede132ecaf1d9cb4e532e282c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8081259a45d5a707696dc4572412746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876f3dd721338ca0d4bc780bac2dc5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931997017ff75a0024586f2443da76748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f8a04b51ccb78e45b499ce2ee418649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee84f0cc9a64e2419890398747a674950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487154c710625f3a6dbb31f8fd920951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a2eaa1c93edcb0c2dd552654e2b4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2622af97a6b1314c7bfdbebe8b161e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab767ca1abc2d80a6b71f785e21f765354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bea83571bba79662a38ffeebd71af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6847753d698a80fe869c0997c5b127356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91655ef4dca81c5f3d81e35c8102b4ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e6b963ff2395852e61a3eeb6846e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a814fd747eaf189b7e9defdd5513be959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346d0547a93c95da3b7a4ab85f42ccb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c41e6b68bd31bb4e6e66f159a8b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e736083ca5b858e16c5b40c858c1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930041362975a35123c7234c9f96ab763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8ecc58ad87b85f204e8262f0502964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e14bfa91b19feaab7d26c006eb02d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef4f8e156c38a86a4c4e59794dc5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc907e19853a365340d5cc4bb48854467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccece1ece8f534260bf99b729e9402568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dbea567b99c6546ed85b3618df29c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7743d9624e2318590c23422465b677d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c872c9ea0b6ed8728c5674278edd9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a660730bc09e0a1507db0f6a29e4e6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dbfc1030afa99df498dff2a904f0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2146bd243aa376ba7e5819cf4196d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f8b607885cca9d15f02ee45c451775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30917d95a259ca0d7683aa280b8d792e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b753e27c4d07317576a41ab1d870d4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9e8e6e0a6888953862248cdcbd65678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc088a2273fb4c352bff85051e9d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49fdae440d3c4c52240e18c3fe2f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db5019a4bfe278a4a419e726bafdc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed316d6f6b4644b8f2fd760e153aa3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60abeab109b00ff25ca91215381e2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eb08248226df55e13a9e31661957184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71313416a92fe4b68f52978c7fcf5b0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d320c6b9ebf1883bb6cd14ec70fcf2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907cd41ae229ec844de9733b57f282d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e05d21a2eb4c0e63b5a13451b900988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda89c3376a178539ee3129b2e1382a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd936aa98f27852d0c263f9813e3ef490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b3e2cf99e88901f9dfb1ebfd651f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a235454f9f2383837ba77020caebf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc59754a070141748187bd2ec14f4fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d035e9d7acefa031abb7064ca4e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba3575bb7272856415d8b13681eb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3cb00b3b295d89044fcbc49379a7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46378d822ab9f1682baa6e5d22c366c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a903188ee924b740f4fd64ba070798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1fa1cd794472d360d24c48f2699e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d634add877a64329379a3d7773282c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f1532c6a91b370e44818b991161d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c017f86953ac2a8cf9bf0999cfcd85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bcccaab6b2d0ca57e518b2b74b91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ec5e8139317fcfa21862bf9e8901104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f91f51ec5400107a1436bc64700b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7aa2f0f744df008541eab4339ddac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a6d35b8d8997776323f8606dc55d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b2aaec5f752a3c216b1d9be311d98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521a160e09e95d04befb844cebd88e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed45213d5d7485fef88d7c607c8ffb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d6447d5d2fc335cc1b219ca9c21ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a450d46c5aa3dcf9f1c457a3313b77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516e7edd29d7d147c6460344b6c87f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91cfdd6f70d3dc0579dcc5a0811d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544ee77370dcfe277587d92784c21a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1515bb2e05193f18ee2774be9c864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee793cec36a8535d5d7a5f2bd01c92f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f2c9ddec1013cc74d51dc0001456118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98540c4fbbc2a9378cc54f2c45e70b05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43bbc04f8a2685b22376e334fefcb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f88a33ddeec45e0770f047a94fc7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0e20117d341014b8640b14785a7d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a2224501172fc38be647ba10bb1a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2b7a9eb30e2c9abafa1eede00877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0ee04b53eb014c67e97e11e5d7dfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71fc9531743ed14416bea3f762f5e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c31aa3687ac2a52e105773cf3cc3ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c7ef6d6e6de3a07a6bc2cd060076e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d4de4e5d0be3ed9fd9e8fbad84a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6eaaef0db1c434a1f6ce978468570130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e90a91be2ffaae92f96ca67453169131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a0e58395a23b78108a9e69bbfdca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd523ae72df04635b3e1f0b84c2dd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b233f9b6e609e1ff05c86cd7dbe493134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca4bf582816c09d965cb8aa4e1f6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc33f3258228c3ff1fc62fdf98a3ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa73cbe46cc275f46f8bc1b65e37ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30860bb89cb47def546b3d4f617db2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcb469c710815d8e7961a50481c1ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c7fee50d9027b6d96c8a0a57fb43c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c79d23c04942111dbcba836a9d882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721cb27391c06621363cc78a424c156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1eda349c17fc2066ae780c88930fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fb8cf41ed05fea9999c9c343f7e35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303414c2b01ac4bfe96be68a98eb9cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d23d1fc0e471f1ab2e083e32444675146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0bc5d83938d392014612b9637cba6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919e3f16f82cb89d9d48fa58c4bf33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f5f19441727deeccad92ae704d69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d76ec63b33837fb0ffda11ae46dcff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e007a2a7578e2f91e55c80573dc5f5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c129f1ed6fefd892034f6240f9fa11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588116b5b3f7ae5f9728a54afc4209153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7a215f93ad6fa1113687560a666f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbc46d21d6210b314667bd9fc3a0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65069b36e1597d3be5c12b369f098156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5abe610eccbf7422a62b48a47ba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c3de63cb74308d734ba0e73767a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afacbe1037179ab83813e7bf1d18efa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514dacda4ecefbc1d5c1f2f5fca2b44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bb69f5fcaeb0383288f603a4a3bf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61965a801b0e20960784765f0ed5dd85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454c42ded449d2e8647bbb104215ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83bf119b5759b2f64f6c0409bd8c99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032500405205fe517eb595b45360d0ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec8ff8b23ea27e0fae3bf7c862ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc48eb293280e8a5661a813771f4da3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d84d4c2985855511237d89a6e0ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa864695b9cb0cc64e046c823bbdc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17f8cf11573f199552c9990f6c0d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8053cbb24f43b65985ce41d3ad428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4e626a59eef5360a2d069efb7135172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba84cd4abee39423eba707993c67a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b314944d17cb990d7010045e3628174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2068df5c438996441510ae9b25cc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2754a235ef687cf3b43ae20d69e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a4b676fff16e96870d9fdfa29937177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff337047172b7311b0d9cde1b5f50e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72cfd2ce335617d680f2fe15347aeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9353a8070f7345df5272a53ac6320180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11aa2afaa8b3ebcb41133a206bc544181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc51b8b57ac39064d215eab6df6db2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f336bcc7c3eea121a7a6298a5fe4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe1bd60fb2553830932eb0a0deb00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700555a84934a3d618c56e1fddf6d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331c151dde4a930cbf00e32a437dad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd16624d3d5e9ed84afcdcecf26390187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e8e097517d89768734bd761d2b71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed874d206a025718ff6be4fed9ded300189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187a167ee98ea77822cd906a27d600c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fda475ddfe1f3c5938c07b9b58e24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a596398f24d57b304221b4b1a84649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe9d6d20cae810cc08e02fd112c2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e9f2789fda1f5541ce6bc6e642e20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fd0bf713a1548a34c3756f777d7db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c95dc558b47f378dfafe79f292e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba90a212d30ccc8a877998a78fbc4d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf4a1443d32bc9e59ec80e66cda0c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa970d7d185530914a0629d4abed002c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b297e94e2a05699c0694b465f72bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c72e56c35ce2cb74795aed1ae0640201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573049061471f5758a622bc99d694af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74749b4152b6141c6b0d266b11e893203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d758f062dae3d393f94c2f524b3b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd205a53e1a8ad6d5e20fdae7087487205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad4cac95457560734623d178d6926c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc04aa29ff656a300dba130cacc115207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511fde270d88ab2730a34546c98fd92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b15c953c2eff789ed36c091ed68828209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df65ae800eeb26ed1e9b075faad6766210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d60b13dd2226af7fc19fccc7bee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681bb25dfa695cfa06a309d4044f52d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ab2382f5592dac8b24d1fa79c49e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b874782f4bb201b2a89fb87a320325214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e317f5ae2e5354576c76a57c3dd3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbab019945712faec24209afabd4aa8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813cfb3a9af936c6cbe87ede44db120217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b459906ceb818b0cbf7caae21463cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5880ec71eeba43bf02c913369bac5e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>