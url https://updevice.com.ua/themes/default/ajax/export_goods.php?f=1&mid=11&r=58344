--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494757b231431405e5f52f3e6edef04f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445b2ea8e75a91f7a13b91f579001c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab0ea0c6e1b24be65399e6895a7ab43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b08b78e42340e581766a9d93c64ac34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb861e6743099f9874afeb89e28de4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc27aa3dc08f9424d4d16eef70659a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660a1ca1ee5c8a57df8963f85d3c527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da4690e314da6a6087c45120a1483b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54184872ac179a28abc90373d6d94d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c637bce19ed80d652cbd00f8aa914d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3799c1fe95d369e8f108187ba9ad9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c91e5761e0bc1b58f0a80d1b5005312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0bac5609a1cc585e0f795f29a588913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb6618b6ab87f3c2b9b75e39728dc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ab9a81a3015d25f1d0182015b0ddd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3585871d9f420d0963ebf4b5f0dd8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec388b131f75c1aa8aa69cb6862a17f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637974529775d72cd1f2a6cdb41945b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf28be4ecec6792246351dccef87f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9170790d90011a69ac2f957b9d9d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b7109ed63a0f6eb423d0a569c77f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62835c4c5b1614db91c609cc8e1f6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa51a905cb6656ce9a56f66034181d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee3a40067883edc3ca0b62aae99fc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9d42215279c56853c92f9d08875d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72ccb1b082d44cd110174b319dd84826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c271c79636f4144e6e0b20bf49590b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0192eb119973ddda6d07f32be5cbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027ff756159c8cfb01bf6d8654087db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2622db48d28b663a501968db414fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1e0eebef683ed3e7065ba6cb72b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fa0ed5c257976ca696717ef9430ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a514cb70d6613a6c3f62b1ab690033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7a7a837f2a0fa522339b6db2918b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d21116351a3e4000c230aa1e399135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44998f13d7c1a4539f3f3c9417d3649536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3a78180246d7f21a0d38762f2089637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3694f6a386340c07d5caff2401d7f7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9723ac491d29a042ec6d37f3a4b19339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac46fefbb14cb20a3af5dc09289756640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76bcfa3813fbd094784a05ade5dda741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718d05d7364d94ee8969f60f7f9fae742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d5ca6586c936883bb03cb69bc738a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54a9ef18f3f70fb0948aa59b759a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74aa6012a979392fcd6547e6accc0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b43dfb040a204d66f4b2a69e906fc346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c83839925598bb1010bf26d5bc59e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d27c8094f3ca33d50e8935dd6b6b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c02765b1101ee7515b8d9003d00c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ff5fc5baf000220e4afa055c1124750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e130e6a642fb8ef64ec4b00b058551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f47604e1c585f995180d80b413b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2533a91894102faf33cc3613a70f90353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7db0f00b5f5a8ea432d8329d478a6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4096dc6873830dafb28b35a8e1487555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd550da2fdf72b8cbde2404c6e58256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce9d866b9916a303178d3ef03399b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aa1d0411e6107ad602cffcfe0407d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489daf3b455e08aaaeb3831d7660806259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284f5677b7794dee650d455044f9db060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2105e64ef6fc6058b077e869bf32df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde67bd8000c33c61652a5ca440f3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeda9ed855739191a389410ccb150963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025b933b825813445e507f8ce75ee0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60bc14a2f91c94fbdac8dc597babf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1772f77ab6a3296b2d85320abdf44466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d9225213055b5a4ddc41a8099741c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b449f9b2745f23b4c97262bcd1614168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487c9e441084bda3994bd7356aacff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee0555718e6a2f3c68e542efd8906170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df164cb57a3262cc61d33f566aa0def871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b98f0bb382f56d2e784e23398244a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf464e0f9da3de56785caba307fcb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8af2b79b110e5ee872181ee443fb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d11a5b005c320bd4e95a26859679475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8978cbb87a59ee9f6e8de40b46f28376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879d2487edcb4c5daad5864d1c3bd1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b7a523441f6dbda7037312be308c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49041061e534dbb96ce22480a5c0664c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5d3e76e86109462b13f41f81c92e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a26c6cb8c0e1091f4a43613a68a4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f8b72e2e5a2eb083cdc66928431c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494cddf45b6ece8fa966cb6d50324683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec5b891f5da8124bba573f74cc702f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9487f6d969c693e06bc578823b0e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd77b43cd9e770e646ed1ef0462db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d359574cb3be583c0f184b348b24287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182cedb735ab733411cdda511d6b96f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480666eb17fbc48b8168e826e0734a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c50d93bded6e7043275f5d13c17b3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3647e32aac84441538324e3b4610bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3e4d1818cabf52404b887ac69e1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b08c26ff6e2e79843f8e9eebd27c7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609862a94c6f947029368822c66652db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67918a9556b55162ed1da6bfbe6b37d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c80ef9985d3e1f5267704b6f7a7c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b4907ecb6f38e06a56d797cfc68797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adff420face552f39fc7197a67a26998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c593aa8fa9df149fcb270309dac599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b5206cd6f90c76fc422bab4681014100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025faa5c8e853e9b87b52f1452a4a142101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899338be612e127560250c3403934e27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612dad228ce30f1b2d2d38ee8ecc254103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0dc7216c815b4674bec52322cd2cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994463980b9374287f49c8e53df9ccb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c5c9d3d86e7b7ef6c5c9eb445494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60204b586d809767d83303d821dafa1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01863c10596ce3481fe348923efce2f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dde7624455e23576e160886b9bd153109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3365026dc9d917bb68f37e3bad86c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbed4b380cd66b86376da7942f42f0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc89231f7145e25cca2ae7a387889e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a7bbf6d6480fc170241a163213393113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c91e36ad3da54589abc1bf9b5a3c9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cffc5bb57f5bf55634f8ca14396049115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56436cc8d96868a86e18aa5a71df05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef4ac0c3b1879838a814b3bdf51b47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8500a51f5bd74954f79ceeca78d45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7005ee8e35c820a9d2b92a69e60b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075163efad32b1d7c58b3d990c1d890120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9d57ba6e441bbbc3312c98223e93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e075561f1f06d1c869550c2ef0d4e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ec0ba13e202b483aff1d1e99e0c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b293ca3a44030d06ecc01d9198b88b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e30962995eac526e6dc91c8af5371125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07fb60b37239355bdb7c20eb6a9d99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c51c6510199f75ddf5a3b86ce59a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281739a52422cce6f1462e3f2acd3ab8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b804fc0618e03bb3ca92e11aa20f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f18c5ba01b102b1bf64e9f6a66423130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b952d44aa78839c801204cc6475c42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402768a37a8514605fc95e9f95aada2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca71e27b58c83dae34fe2c9f3f2f337133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11026e05724b21abddc1104b75d19f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f399c5797ed832515c354717c5d88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f01bb0c14842b433e90b8a583f4fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c5331347cc26eef6b6e318aaf6340137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a243bf431977395ec111f42d9d03717138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6aa515f5ec2d79a825ca6a5fac42c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd55963477cfdd5d10041737589b00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b54607698c1b3c837fcd423edc650141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f234ed7098f5d0a459f3a144416f7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e910c9d386c02e9080828a79403d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d7f3a728ed8f13b736bbd7cc6621144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266371defe195f5170e2a5879137f139145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e258cee2ec5c6d327878fc15fe3bb14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e82d7dfebe7dd03523c7a803c3d826147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf173e37fbb46922f322992914b3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c46d2a53ab8113c930194c1883ac69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405557f849b30a8637feee6d74892f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280766bd912139634d95133369f71bfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ed4199361e24083acb25726820e43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2863c2875cf048204923fb98bfdc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63f9d553caf6cad87d1d2d16e5d83c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d7397b7e0323cc4a2fe1fc6ba159155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b963c90dd0e0c3535c287ffa8de713156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eb354a9f666c689f946ae8f215715157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30912272a6717fc6b65ff370e6c24d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80a54f235da0c98642cc46971b65e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8c8044b7420785fccf451062e551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe2b47ba059bb040815d94a12de79a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a29e66ec8cff41b2e9117ca9488a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34546a8134ebadcd3a3dd194e3aeeb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0ed57731e43c37b130a8e7528429a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0b8460a76b18ae50e1700e65f017165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27200c69e4269ec402e14a1693536591166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d255ea86a54f811f32d26111313eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e4700de97f9d9329c539b403209d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e26f26fefd61fbe5738c817095e81f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f9ef30e0ac9917d8329222f6d9e33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9f6762bc5eecb60bd5f53871e564171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522e1ace0c74a9b05be920c9e1de5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec7139833ccee7d157486fc0774158173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1f240710e19cd5557a02188a1c575174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c23bc96a1b83c7fc3b78ae14ba40f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25afff4a64dc6e86d3a9a600d1a56e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cbf3945778eabbf984f10990c966f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfebad4f0ce954387dca2c9b027c79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb63046df54bc8d52f6ae955d94e2d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91117af3337bc83237579e31ac1d107c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf682bbd7695a787ff97ada8765e582c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc817e528d7809aa54a4bdbb7a2e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69651aa4d75b365922963ca001386414183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40be5a173064536313e9731b7ebc2de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42fa00d482ff938f7d523ae87c1477185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a710ad84d7ecd2c04a768488192b6a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a249856027b70350eb2fe7c298f8bcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481acad5e7d22503079dc9f62e3d136e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e8cebd940ca1b97f18ff439f7c27e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb617dbb4ddc9ef1d1d8871d40cd199190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4804750a2b09f539dc86b77f593d1df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d51cfc05b1e103e09a275b0be318e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c789da65f120582bd7ee33c5e995c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3fe36ee7f04a538189ac1a3c73e97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc354339ef7300ad09470b5d84d68b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca962fb9a8cd694663b5b8d3ad5d91f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc4e4f14e94afc7bfa5b7581365e1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce66f2f4ba1b90566adb114793aa55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498071335a4114bfe32a3ffb656f4f0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065347393ca6445b70b061471c655776200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33842a28f9c4e49e29c94531717dce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f0ff2ff7b4ef7d7362972a188831202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531c140840196839eae89dc7d74f9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e6399c5489ec9995575692c75dac0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6212f251865765faf25041378933d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8104266d5ba41667aeb0dddf97bd60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67505ffeef8dc21a8fbe827ae0e31c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b76811b8950e9e05af6b7b114a099e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8fed898811a0ed792d9fb1aabff0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87409ffd3c5dc2e24fad4c6a24d3a833210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767804eea044115d8d99086896e7cd80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5376e67e18677a0019716fb1f31874212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d171510addcb5f648ed5da298fb23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa2ae09b381b8fa7d2476bee71928214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09452d595156fd1e4c28bcc555bf721e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a1dcbb156ba683872dd3833df789216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8bdc3eca951f06c9eaec9768edbe8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f84030904db07d403abbcba4c1378f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d4d85a0ef98f0c5334fe9a7ff035a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d631dba5221d4ad82546f781eb4fb691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429b95bd7b15f86068a5c7a84d16f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ccd1400d4fef7286e1c5a96adecef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d8fd4dbad6a007ffb89e5d9093cad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796858c68aac53497bf8108a982feaf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab18db6ac3e7389737d69ae319139f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5128f03773ed4598b5f159187e800d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4009196e3841f017c44c753eed190e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b6e8788ce209256637cbe51e48c0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b46d928fa75540501365e26e63f43410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569a5953de7e0d26667abcfbc58a02c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a7b37f0a02c9ec890803a46777d0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0318c2c4d3efcaa930671fac5ceb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503537730987e75a5bd2dc5fdb9d280114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5c3152083aff568991e39215587515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a06cf9a6abbc7897b254c9e539c6d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c4676e2f86bf47f754b65b0e678c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84209395fc5722b1ea55e466603d1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291918d57778cbea2bac92f65c1ae84919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d0d794d2a3551c2e3b47513fab70d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453b33cd59d16d8f3fd05287b712bf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c823b132c50a95e73dca8810e3ce8ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe1b16d1a23c0da47e16b405a389323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981203962007926bdb46cd5cd2d20ce424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf880bcec4f14c1d632a587dbc48e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd1493154fd3d022407a4fa8d24b6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fbd5605f14c2743d4d1c9ecffdfbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc29bec93f4f6639b7075f6396edfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cde932f1de2b76e5bfd471d5029b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e145e11a9e1a6a10b69c36189ce2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28e727b87ec26b68ecf158671be6e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047165dc5b74dd10d40d34358e17d0f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68e9f8ab4d97e31205c53dcea1c34633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3715d26b08ed6d57fae3db066280cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563752927145a0fd7aedfbda89cc92a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d4eed01161a1950aa917d11f63e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44974b0766f7769be46a4dcf4857acca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e64e3a4115fd09db2414dfe82cecc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531080d36df22ae2b22106b3bbb013339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00bd1a90a71cb4f9d703c1f3a3ad9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882498185ed07e549c1009009a8b4b0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaeb03ba99fa1aadee9fde374de0cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d980519baddabf95df7a8ba914bf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b07ded64e35cc644edcc0b6d0dacf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce3f8c37b3076da92eadc0e6efefc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68c64f86b42feee2a7822d4bb220746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa52b7318f2da0ff5a6be8327cc60447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347786a0af9ea1e9dbab7b1a7bfe537548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20748160af5ef3ed9da6b1ac69e4eee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae03c3762b105f816e21d42d2b783d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af141ad98f3ef83169badc201920194951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ef2672b5e6c00cbc6a11a869bbe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ba54bcbc343a652c367cf798fd2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecb66f9d0ed3653edc2d54dcd67c8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088c85abb05c1a8f23f7b97a090c92055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709221d69810a29663ac1300f6400b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94fa81007dc2775cee163690503d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f6bafd5f55d361e7c35399b1070658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27cd5b5eb5a23ac5c4e9f37a7acf8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a3b970c0fec8b24ab9dce64e67db660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9ff5495ddcf174f56d441b9cf569b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843e753da23c47e0645ff982b3e72da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e58095ad45b737fa68a30060b793b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e277304d9c825015473e9ceb45a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd566a02126fd6cb49fb3b8686b7f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f7844cec36e82ed6fbbb4f6c8b6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a991a7a13adb4150665c1cdb145a49867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a5176b5784c1ee44b9342e1b739f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1d0b6656780868d0b9962b9fb98b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49247db86a60940227e9382574967e9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee82773688234253d880dddf81b7eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b0d63ed48a7b497b9375e53ae555172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd5bcc2b6fa775c564cd1f25bcb2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a48bd7f8e0ded696f1aedb7e0b827074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c20050d2f16f53178ac7a84a8466b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f0105dfc19fb679ed8d76af43939876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610414cfc6d4e66fa9c9983c6a40294577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94298e7e0818296673a451cb3975b0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0516443a24882399059c3ab6e286e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4499b2e82aa81fe36877a1f1eec8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447cbf830bc494756fcc78409711a7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de1f6bd975c55a7e3c398cf21bf6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba3f1e7a58f0459d3385691577325b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb617cdcb3bd1f201601007d014bad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb525afc4ba71331b6772d10fed7a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3b29b144c7290e1a84069af33a2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e90bd154282e002247fab3fcb03e0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e79ea6bd74d5bb75c86e99081a77388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4adde69c7542d02bb59124f46db8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21543087f874b605c8bd4095cb7e5f4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b4afb04086ca81da68b51dec3fd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6d33c72caf150a4ec46539c3bf2e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a205ee442e4df57c7e529c3d003ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d711fa238bcd2041cf20458496066b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe81930ba47a6d5e4a977661bb768095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87391894fb602209084d146651a07996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03189381ca3a74016aec389e77e02c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e953c20c7466ec5be63fe3356932e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8e495d1674466dfc5c864ab68ea6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5cc8c3e98db6b8c8bca57d0167b4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a881f28725ea76864afcf87b8ff56c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac394cd8fb399e20ce01dffc0ccded7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97b0760f065b072bb1eafdea0b72f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ab6dcb0e90a36ad7b64ded25b5cf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5d7f8bf8ec7eed528591217b9c4b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3400260ce447d38b7c74099adeb87e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3282ed135114af388b01f93a5a5f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8ec53a249ee88579aaf611e7367f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8c5785cb4fced5dfffff27b59f644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4682977744ac777cb1c0a2e6cd8509110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152263ae266820216d1644b0396a42fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f260a81b7c1510268462233cee23f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5140f47a5f2d158558729ea8b4fa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704512b5f49043d30512282e853d1dfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66defb9b6eaaf328181f1d730189d851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8c350dc51ee2d8abc3f351170e829116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcb630642772c62528a9b2b6c4c422117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a3a72852a9a1d9a2f3fcc18e2f64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c523cc108ce4902aa14d6b514c1eea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c331967facf219972efb1c0ee94ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c85d36d8605c15357727a88e8a1586121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6e9718fb419edd150c8e7ab67f58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec3d5e651e18a2d16125babfe50406123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26640814b5016d6aa3776fab43b0af15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2546588b4d932222e14346f9a8237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632676767679f97e5b110b34cbe66f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683f41e29c8cceef3b98a511ba4faec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a8feff965b0378e9df00ae85019f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d512a9d967b2afbf3c62f805d428b43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f4bdf78697f8c19cd162ed1f6978130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e16fb85c77953bff055c994956a47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61751cb5ccaf528bb526bb3a93c381132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3769ad1b189d99f9ddc4ec6df5601133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef37721bcf4f58bcbcf93a9e83f959e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a0dfa7d16014e77d6025250ecdcff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b30043319825c4e74058ec261108f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b423a41c02adb8f5a11576627b30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97657fe9e470ac6b8234b5a8143aa0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf6d9064cb1b654421d49a4f7d920139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc744558bf2ad300eb417c02b62b5fb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370eb1d09ffd5bf31675e585ced61a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed149f7d0e1a38c8c8e296b6ff46b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc19c8613c084f14dacc7905c9f1224143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e04d891bcae41a8ce5fa88864e041144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5336da2386e7f7b2b185468edff02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e26a16eb0a8481f788d0a7641b6e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daacc41d28ac7164306544e02fa0539147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d4cf761023b3ea6ea8b9682c9834148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574239c230e2f328bafdab9f9be33c29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dda9e072299cad5ad7c6c433012da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3106743c7b465bfc11cebce7109ef29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43a76df6cfc0ea1261405e76e10b1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce275055307d22498622de5c479a826c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cac9344401a87b81d1a04226b0cb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb4647a36d4995d94b780b582fd40b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292e90b260a1a38cd4a250ac9b37cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb429cc5e05d6955e9503d2ec7fa43f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97818435916810ef0e006ff401a28ef6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0850246eed2921ae133d34de66c117e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77238977377389e993b6474cfc4d90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b8ed29800270ce30c2eb1931a9415161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08207755d8a1b3f20802b53b062e47dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7d921f264bfabb5bf9417b19bc42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3b6f0c5b804fb6039f3c826f9130d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba4e695eb9eb5aa4b9dd9c49a83c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192b68996573533b6a558efffb4a47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a95a4af61fa8d8b593aebed0bb6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b86bb3fff3303b619bfdc2e7ae4ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a7521a97ada449bf14c1bdccc9bf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdf62d2b3d8d0f54ff6e809d3280a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a1d41724a8b69b708c16903537b94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cbc219bdd2918f3b768371ad6538d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d112c68ebda2bcbbda1cb7db86584e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71757d91f00a5cb9096662387be0ab19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc05c92dde1c6585bc5d7dc4858ee0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce558c0267cbe3b63e3f05bc6769386176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f4738d663ac5fc6436c62fc3f0dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e8965bb4d416c0958bd147a1c028a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03a5942aae3a2643164e299984e39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e193be17bcbd7f9bbff907967f592180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4c56c823d0d7e544addbc92f095d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898859226327424ec861f02cee69e38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d84c193aaba7ae94e2721bd0dfd21e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230aa61c8e76d559848879baac077f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba6536456360ce9a6d2c04910e70a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c74396f8a90cc718b3a442818de007186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ef7f37369cf376c5620311eb532e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36fcc443affad762513829cf66b160188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d277ea3abd5f402f72c9132cba545189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af5b3e1e536bce23f2c0817ba3468190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7bc73fcc2da81ea9470a644b8e77b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571612fcd6058b212e09be4bfaebee4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500cadd6b00144473ef8e3bd062db09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a911e1dc189ce2a3ac7f9650a7781e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80087c16bf99c71a6ef8877775bc850195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eaff3d71a5a75a2e364df03be4332196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f9043973e528f873ac4df8d2c10a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053b0b69f8c957af4baca842737618d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1a5bdff6167609febef27b63409ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7864b09fa0b57b5284befffd04f8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55349c3bb0d1f383568fe272ac3c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fd2d744068023e2fba0b86b39abd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca12d98605a5f1b9d8394f3eb29ff42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2497d99ec1f4549e19bd4340e7fc866204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea51d1f7f44150e03aa1f23703f492205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011391a1dcfff8ff55a2f9fdb5a44ac1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b133536bb7bb0824573765e0646386207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab4091bfcf83a729eb9f4daa42ce2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f45f1c17f0802c4e4fa08351f20fca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b037d885168c71c59080bd4db95b917210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf0a26ef2301b78bcf27caee482870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ad0ce8e60734f1ae706032b7e1ce9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234820b40ee12c073d9fa1b88e3317f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb03e96186e7431052f973330196bcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b363b52709b0ad3ecfbcc8a56610c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08628a207c38d67b03f918da6cf4d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f5d982d4368affa6564e181cddab7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b87e3cd27e79f9f374f428a3b0959218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d784593196d005e7200c4e6dda753219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>