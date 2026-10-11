--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703408aef7139f04344ff56c467e89f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67359d40f39de8854ff28199db00e4352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5406bbbc861c960a76e4add31113c993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b082bbf39a6e74b1ed3e2f7bb58164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21e2fc2a750abc017aaf3614b095265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb496c7235e4a776b15684b1b46752d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f4c61db3d4977a92018f20194a5007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f801931e3b7af26d62ef7a4825ce9498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b2200e405123c40b92f14064311c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943434c981b2b0f7891da5c503d48a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c3d88e2c9a1ccfd188075583ebf9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6b39d8ceb23e4f1748f5871d0fc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537996ecea6615c96be47df05af2b7c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4bedb74ac95dc4588cd21801df2b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0e0d7edba64a71c8e2bb48fcd35915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec82004ddeb43210e2ad8c7ebd743616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555301b97cffe26a0fd34ddfed0330d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bbfb9e1611b8d2fe2865bc941402018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ed0cfd68ed83fbf70dcb06d0728219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dc81b863669d14a8e5f92b037d9c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04cd60efce5fe16f490b46dfd469d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76e47aae049d48f1b1974ea7202a3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731cd08e561ef24bbfa3bca82c704023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463da8d340302218f9deecc413d6db724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a978974b389d613839c25e11d37bffd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539068701878bac8d4c4f0ada2fa07426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79b04f3cb19cec57e639219515ef6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928a3c13ac7e6c0c75c0bbda0fdc19628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb205fe5e6e49fb0e99529e615fdf4da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd5c16823278fabd028895454c2d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dddd66b59e5f1be81b8f60b3849f2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9761f90cfdda0155434305cd8bb247232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f82b1dd006b3863133be38a05eb1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2d9b55c1408e8060279204797a96534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ec5d16aa7d3cc2e13a9601ddb0dae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7768a0502f0f0e9c0894a445d436436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01026ed607019b9ccaed0976e81b16c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e30bef85e5632f8bbe3ae754a10fb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d087cc6ef14ea20006d57042d90839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b2886c46b59fb8e77321ea9434aa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd82d77547113132302765fd324a3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3956a9eb6c57b89d3570677a0839942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709af586774cde8a7b32ef607c65709a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86380f84a2d274d12a230a6a5efbc19b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280173dda4fc835e6c9f23b3fe4306245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf3d4a826bfeece654aa599b6e33346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1322cbd5c6e42847893573be4d0c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8c0ef7f1b80c3630a4744caa3e6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70811bbcabfbd018581c6184d23c5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f046ef5c078a0d67adad46fbd26081850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a34a11044f6136356582ad75fa1c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0458a025e4d17323b2d89ebe8903252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a48ad0248934b550c78549f2439453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb44b4ada9b4cf9fa03382c6c476254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba580fbb0b092c036fd764bfe79af9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d353ebf7153d5bafda8a2d26c343fc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c915c21f96612bc4502e163b4ed2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82295aee12861d01f6b4bebb5c64bcf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902000bd35614fcb2f09a608f8ea62159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b9cac79fc85ecf4b8d54d4e8dfe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227cf2005931c89ec219d138a897aef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe98ab0987d6390a01f7bf2ec545ade62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a95e32b968f8b628f074afec459a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f6b56baf6438dd039ac3720ff1df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95ca5743809669ab3e9681224cf20365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af46c7c7fc8ba47971f5825b4fc26fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ee369c040cd6b8243eded4de44db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec272d9d4fe93ae3b7f514a621fda24568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df8c10280700d3232a480862f8657269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb1d4e2d721b0a728a9dc7a386612470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b09441c2ca74653e01ec45b5310f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06656462701c39bc676453b2998342f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac68804d236ab6a69341b53eaeef973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4091439743c010b9e66c704e3991f5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838d807ce509fe3abfdb97d2bd075b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d374770febc3de883c128ceb9a1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be5b0408f8d1b50e65acda858140d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fc864e5a992f7b7240b3ba6526cb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a9db0f66d5329ef7189b3d371c7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a58568573ee29c3f6a1f37ef9beff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf2cdc35b84d67bfd6790d4261c9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68eda457e664c2003d48674ba067a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf436e7af26f56fb1f76b3b60369083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3376d7337f82b889bf72adca478284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f6186d738bf06c1a315267ca1dbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a797bcf73ebd4c276437ad322563886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d974bb25eddf464e64a7e2b52168fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b09086f3a9fabee17b1e7fdbf57a9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab93a7464cfd8a37eaace54353019c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8cdc2b219ed689b5d61a84a7358fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204706d44ee8337e3b10d58e632417a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee8da572823883e884fe4bd34af6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322c75fa30d8f5d78baa3594d504ab793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e9fec1f85f532c1ab1ec70862ac194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292a1a1fbe0db92222eb926330744b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fca6af2645e51ca2541e1e3f5b964a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9acce5e503facf4458f058a6cde09197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce19753640968cd239eaff76f8ebdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fa2ae0daa78ae8f1475061099bdee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c167c51a5c12a8e139ec68891bd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88065b92f9f806799210e1a4565c054101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0209f70bf8cbd31ab40e604b84012d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcbe84a0fe2c1e2cac632d4ea87bf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482bb72dd1b712805e4243da9c5033104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b639b36ea9159e8289829aef59da1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7418f6bf220a72e3b00e9ea18ac59f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6a78df791d47f535639799c45b365107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78e3e1478704d31a2fb3eaee7cc8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5aa9bf35aec423a5f14b947129fc4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0d0130ec1c841d4b4a277961e5eab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944ecb27e9a44c61dd625d7cdaf2f39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de19e4c954c8fa80b1d2ae74bb29de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fa58a89782ab50533904a897f8692113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376db7e05f02400b15cce7f94123c7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e670f3943a68b53009446399faf4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7101c3b00481edf324e3ffe533e981116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938baa6e70bdbc7691bcbd360f30b6d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783dd12a3925b0079efda88199cae63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5a5f861897dfbe30af920da6a50e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1abcdb29606db268d24b958c480906120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a45333b5588ee9c07c780ef708758c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966a0f8ad2ac3edc97702673bda681c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43504c932942d3f4d4c1bbaa48de1323123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd72f15b476a801ef6759320d557cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676957b387699abc809a6bbaf5b23788125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b54f1006c92578414c40cc67479b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c478ae08351f7e1922d543471dfb61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd65dddcc7df2bbbbd025e1d18765128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2368997158ff594da7ec59ea6a61ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59ec315bf6d3fb3952ff88e24da695130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3e2599a3212f2e08d1558b43ba25d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76fcca0678c445b5090a46f141ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ac3a53c4ac6d2f77fd7186078efa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9375fa184de9113ed0b2e2c6fadaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cde360c28831ce8b02bd719c81010135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8864f058305052e42bcf5524699d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccead88ba75b5a66e00c10af56a478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099678ac9ecb075ecb88ab53d5b2325138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33f93f71b98c403ed215c7a74faf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3753ec9edfe4dc2523fa14deb9e1425140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d9a340c79e36244d1d30f15d56c63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078175306719bb41808f464dc3f7480142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d3144e695703ebdd4ef9a4118f4e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a320ab2c2a87275f53bf3027988c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a903b8f05dbd762bbf98053f79f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c876386a0b02c0fc1476fb97bab06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eca67271edf579c980ccbf12d02ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeccafab7c3ee5700ec5f782f0ab3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86561bbf5900257bbe481f044dc6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9194b5f19752c998732c9b4dcf77bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720054ebc00af06229f35cebac691e29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d5d19d4bd65c3eb929f1406c9f9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacad240d55262745369a1850015780e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d990c4e4dbb304481733249e0d744c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4486c14887ef7ac6a9929c7e3706f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d573ba08999e8f81719815eb1dd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563dd12843b0ebe5ec4905497da7f9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32110ef3663a7cd33664ff6e2b5cf460158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52221d94c1519f15894222f9a3386730159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c949ec0d9d5fddff4d700c501d424160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcf316fb65978fe8f1d3deda3b61a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25215fcf2dc0492ab2ac7043e1b20e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940ff91dfd9fad5f9e175e0da86cf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbdce9192d135a91f7ed8b215c7cc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565337d7ef51c7fc41bbbd48881c1e34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2332f81e20794226c5054310125c37a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f64a787f71cf377743d6f12836bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84c03f7960fd7964face597224f03a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbcc5d47d967873d093b1a295e52f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547745e03628dc0839dfc75e3611f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09302dcf1706066683fbf3a4c6d557d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355de57220a6e5244f823f51830cadb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfedc563103581dd7307ae88e925cc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b0e4e9c98e5b1f27d985f571717c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54cc614a678f9c389dd82cf99da2de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a2184368261a3bae0439419de1198176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbe46c0c60e17bf7cce80c88fad101177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbe05223f3bbca24d2b6af35b0709f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7f06370cbf5812693557ca831da60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5784302456a8c5debd14e05bb8e092180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ed0def6eec1b99029e41e8abeaf7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d913338fe4a35e08d2abeb9e5f9fb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5678c8a8ea0b791222114b8581e3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482af58b2fdfa0b8c3f9bc0d5253d56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fae6c0c62b1ae442d0c1a5833be7f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f671c135f0ec9847010ece23f531dd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801c1eb8f55e7d3f55219d3a6699711187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e1b896b7c53657373f1a1a53e7422188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e27c585e368f09f6193bf64ffc329f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b305bded7e9a3ec715f1f6cc893f14b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d1d902364510b6193582cff4543d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec2c5a7e641852978d9afdaa02c86a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b74606805233b0634dd0f4867626193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419e48e4ecf026f0a8f6b7b2a66110c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeec8c1005bfc783690d63b48a86f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05b8fe7a6af72f4549e80d1b2cb9bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3d3979775e59f06286a11eaad850197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1016d58b20671ffa43faaa659add0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349f6b1617cb281ab947fb145c3269199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d68922563809f79aca890b35e9b8d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200bd6f9f7802f0dfd09777867d70a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d856208a75b1c637cca3ee690b5504202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ae1fa39ba6fd287d624ed54b3537203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd456bc3e00a724ff8f97b59a1ec749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0b36bd555bfe4fef56d440e0af1c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cd7c3521480e5e72355c12a2edf08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5783b35e94e85311e9da4c297ace6fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b0755410c29cef3d7046460cfc98d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35724eddc6431426b610c621662e3c28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632059aa400ecb4efb3a5211e05fd829210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889905718fda48f034c50b71904a443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90b17795f59cc5b26788b064448fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8eef8d8ba445c73f7f1ac9a2a455f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc952d9c480db5e95accd8d183ea2263214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020a7a73501713efd41e003ecc7e913215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9eca9d0749380e01de6c6bc27737216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514fd8dcfee3bfc65d1a3198bd8f550217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f6d369f79cf883eea2514c85e19a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567d7580368c15b2055387b6e1a9b6c219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0351ca6c3cb49599b860eba936ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e81530783ff6631d7c75dc5c26efd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5b8661d13f74f64ccab50a7fcf513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af8d8ba85e27d68ca5b1236996d6bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449269492c0e8eeb08955a57e3111f4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c3147e2db150fac0d9f456666bb706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978315fb5b3cac599677bf12988ae3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d3ab741d2b8611d24aa9cbd526ab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114207adf53b5073463973e5e693b809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3729206b90f73b53b0fe8c712e1b3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf23e0f2012b6f60c86df7c9557ec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7b433ecdf2438583528bc81e79bf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677af06b778c15418e09357048d301613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f8d4df8747f7bfbc81eeaf36d17fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff7fdfc7eae6f0b9d134b8f3892e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a540956a625936f38b15458587de4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f1a424441fff6d2937dcb75353bf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e91a2b44be905c538690e3e20e0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5173b5e6957d9a0800aa60216e90a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e460d8333a64fe27f958354a5e27120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2bdf2354c79945ece1117c11e6b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a99cd6f920a369a285220c3d3b10ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42bfc1bd0c5df5ae3be45ba580ced023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155791dbdf51e32699c1c79036e6b1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a447867635c88bcd2c748c22511125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59af06a3fb16eede77d4e6e013390426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92635e34e71d29e108f5b0bff68e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a9f88a17e319e3fd44c83820717528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96458688b8391648824c92828e68605029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7fa6473670657c49e9043b1f6506e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0d16f76375a1de22bb6b3ae2a7e9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdfa6bc17bb40d9767a2661bf857cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e312abc8fe49ec46539d69529c353233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7570765e762f851df6a593d03dc83934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb37c99c922da41e2118430c8c1a77a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f9a1d06dab44c532d7497b71b13636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca82ed317b6980324b8596bed0ae237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc89dceb6f8fa2886e5d1bc92f50138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d17cb41aad0d8f42c51b4cf210ddab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5466c6e260b4fa0ccc957a1e82317ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7029948a51936044f66b66a2db8c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d104fa7c7714fe5436f6e07640af442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f286b864f4526bef08af1b1dee058543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7326333460dfbdc366dc369c98d84e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1382667fd5c530e04b2977f89dc5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f020b39375d3f5d8f65e324e4aa649146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecebd830f7778720d3bb45b379ab1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc83afb161daa8767cbe3f7ab5c2fb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f443cc53f5c52bb913a7a19aa7d53b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e789b3e745390878919c692bf459e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a43121b322323004a6042b031f5b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23d41f89fec0901588a9ccdfd3ff5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18c640a06f7b064debefe0e9166d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231c3be447a80ccae743f9aa04448a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9de5e98dfcfba2815049251d96d81b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8d5510f7f18e87d03041b1ecb29756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30dc20e16d8670f7343676863ad17957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673713b55c786c438a718e08eb7827e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58b2b0c6dbbcbea143be9177442ac259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ecd2a639b2f948a6ce29a0e855b1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e741b68f6da04f6867a309a8edd5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04418b996135900ac30f6ebc597bd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62dc4777f69916505703b131a3297d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0805c7de0372e864b48cba206a4a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9141578b94cc7dfe0aeb7cfd1545c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277dc88c4096245f19dca97cbea775966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9284eaf94fc2babbad37f46555b2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983822c7cea752f462abea00fc4ee3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc26335773b86226bcd2f934cf315669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeca67fdbe20451276cf5bab72589a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc5f236c6f1d952c035213ce39a8ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82332698122d3cc4a617c139c9796a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86da1335d040069b5857168dbde8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3505a60b7dc1e423b960b70d49d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de399cc91ae98a9376cf437191d58fb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe418932126898460f445e76c173be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a161ded9565f6907489d9faa431e7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c18e8c44ea035f565df5ff3935d8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ccff476cf0d2e711e5b698f31417179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c220abab0841b06b6af1b20b3446b9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd1b9b472cc7d641f5eff068f8b5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd854f7d037ee1872ff4155b1622a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e05ed31726b01950b2758a8afcbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94a75b4d623966621408d9724efcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c10a396e1526cff1624d143752c7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5e165b034945e912eee9a2154074786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e2bc23bbf14eb39cd49095412f3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f5150997b9247bf60578e292ce2c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500cce109595bede8af0ede5386c0ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f2f5af37573e45de41089afd8905b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801e8aa1d6e09a6109831b4a98c7cc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67723976e8a1aba4c60fa169df6aafc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa4acec35b7202747726114a20a8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23740470ca69b0f1ed1caaee77a7c8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84937086605738ba44990c61394f1a4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b324f1d76f1b5238b1319ec5250bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd69a945240e29ae0f43a39df60a8c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe82e52fdc02463e32fda549f823498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb929d032b1b31fb3ed454035026557c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38816b668cf5c383820773cefad0285100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aa4d0ac2f3329ea8b8f87b3c8e8d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e0adf10b6366309109e86da25806102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743cc80215c18bf8ab323578e9403d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82ba8e46d2f9fb7d586faf90a9e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588be73e865a6ba25b2d7e13d99b1e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f62e71a84e5c517f449815a0d6bd62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee305ce2795ee3129fe564c8cdfe6612107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772210dcf9b094e5abcc3baf15a812108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756ce4f0e8dd7112a44a17051f4736109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186a2338340f3e47c5bb17d9c2a643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c69f8440d6430d2302f8e8e2441a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ffdf69ea7f92438c18d97af13138f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd67e44764b7d051215f3ef58f56eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f15ca90f39f1c7ffc9bc48df31d98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa80c35517f16136b864b56d7e58c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16addcd4b26ff4135abbaf5ab50f4f12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991b458f374012750051edd2d24029117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca91f8b70dd86e22aa803b41393c24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649bfe85b26035b90a6faa6c2cc936b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f17d28f3a3a00bd414bb4739e311a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a87f6173a26279695facf654f6bc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dec239e111fbf8a5a979018bb20d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077bf8e3bf63a310ce3980b032ca824123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b92c5c19176303f04c222a5d113c45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3df8f09428d7b0335cb5bbf439820125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451255ac210682fe680288a9de53b27f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef10e5e58711044771f8afd398f09d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f7bafd8001a7333bb91929702373f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da51506df05e8d65e50eae6cc34ebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5096a8d28ce6dc588c0f48b1a74542130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f2562bbe39104234f3ffbdde920a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2874accd463a12849c770bb42f048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dac1e3c3b6e7486580203050c4cf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33deb15f992321bf9395784a2a7ea79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512ad965f054f1eda6a13842edda749135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fb65dc0f31016f6c1d60f069198ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b1dead8140ce83a00205bfe3ea052137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae81e1eecd686945c3dc4026194aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c0818f3642fb337e17973b4341050139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a30803d5f6ef423695ebc87c74b71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00448cac257e16dcff9e4687abdccb0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8021008ec299438804a6d0957b9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5abf9e209ecbfaf8c2b73b8112823143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27a7a2f243b425e93d8eabcf76c2e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b680bd23ec3a43b67e1a470693235a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb982d91f5c5b5da73fa697d93431da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ce41fc008921496f0fd13ad56fabf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956163ab36a666e03a0e5b4c8b78bd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d305e2bee9fdc479d18938c22ffa97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42935d347748b1924c74d7045a0f854150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2995dc5dbc80b7c3700873c654c50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6cea7a1cfea5d232c6d8123f8f29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6b3c51ce53e37e75414c93e74a042153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac84b8310388923a5b6f1e154eb4d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647282e610a2a8e9d46c2d989f8f54a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2539e5e92004b59ed50b39ed8b71c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a568cef0db53eb57d5b51dad3bc7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee173cf3def69ab009607ad423f40dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadb67099885ae5398f43385bca3bfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070defc26b26e17245c3bb313f6f0fc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47147b9429fdb84b184ffacb4e2b69c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815674ce756e3c805d916e6a777116e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d896b04f933675314971874870d7cb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b8847e3a76f1860131e347888b89d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17e59141f7e05310b3ce17bdc8e39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7441ac3b5d2e9c4353cd5942be03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87029d53cc25a6e6140ff9ff2b3ee4b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a447c4472003c479bb06edf3a4eac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f97ed66719de12b120dd5abcf42c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e9c32d6b4ddd26b77b87674213da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7b1ff57e1c2c3614d5abfe294bd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4abcadbd980f9f8cb2406ee49c1e39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a4b0a50fe7db6bbfcd1de73f68471173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b06667c920a517d59065eae2d841d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bf98f7df89b2cd6dc6e4900e86671175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6eebbceee9cc3c45f1aad563d48f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abee468f538a33e8bb96b29ce263e94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bc3a2e6beb3e3f0e0f18497246b14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3def574ef22d637911f1c617d67aa29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace873184937d819189afe88057f1ebd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a0d8de601fa41ea7089be58dff03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7e8c9b5d463283b28891f7df01031182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b551d81c83345b2deb4e13efe2cd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1b80782aec7606d813c3718b2875b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269fbd9a41be89a43d9d5d991052cfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180b335b7ff0bbe0277b64fe22ab89f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e634b2ea1931eabb7a7a062916281187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553395a37f561e85c1379a73cda090fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d110a64ac54e298a800c77f9058f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876d942e85378b85dff4e0ddeaa71af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c7f875c2f3df722aa2f460f028e21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ca81a3c7059b5cb9351b9cf5f75b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517929bb2bfb7dbac351890f8c073b12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db5f97fdff3702950f43ebd695804194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b4ff9735d6cf6a88b509bd2d3d5c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25654495810c74e44e8ac36394f15f53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b4c229c75ce48affc1dbf1d34ccc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df5198bd33e20a06dc6915a9098b97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb39dc1a72c0d41e4545506c0c855199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e85a9fc218abacea33859297d98e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d286aab7a56bd8fdc57d1444e1cca1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ccc68a68177de86303df78f55b8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b5d66406f3d9465115b69aecbe144203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c794dd4eb65c4b2745df42306aec9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3749a68e153f7a160f85170ec2695b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f02d616f5bf45c63654e1301610b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674555963f93c04ee35ef00e56eb0959207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e73ad1a2e0508939ee13d9e2c2b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfc9f729029aca476603167be7f407209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492c6bd129556c0ade10144a02256b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771becef5c9f7a1b9f576f85814c0ee2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b8ead8e64e4d33692afab635524a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca8da539aef51106ab323609d512b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9a7cd857ccbc2b9c3b24d32cfcbd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eced21b4e7a78aca9db1aa5ee483aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d897f2abf9b4941c430fdb48242719216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb87e05281995cd0ebc686208cb49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45700697dec413088a27df024cfef7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f847cf95d73f12f197e5d2aad2a86b9219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>