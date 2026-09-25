--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d17a661043e00be65402e7ef642c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afdd3d2e3fc626cadb6bb8c2cf34ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac274f79a7044d2d21da91f2d6b0fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bad361a7f02f76029b63724a89943f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a2fc47af002764b6394b555516dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f23a266e7a233d9579c738edcb816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d467222c88e3a278dd348bb43db3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fbc75e510d988c2358d60ccf803d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034d7bb3bdae7c22df5598353d325f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688ebafa9ebcb4f5874b9d5f5818fc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099315c23a8cbf15de91824586249dbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb24fcf085fdbac0984eaa5fafcd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7e23058aa31accbf8ec8cfe4666cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b386718cfa587677b4f9ebc377366a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e893476f3fc429d88d9bb6f77e80b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046c0402e7b2450ccfba80b472d6aee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807300173dba0dd2a5407f2ecb912b8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2f00fecdac3fb7afef88afff836a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a295f21c3df7025bc663d72e843ed4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26679fa55f0af13ca602819ed65870220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47087d82369157a49e4f6938862dbb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b83adbd32dfcad00b615c463f3560422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8666db010e76a0ec33d3021a28f27a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28a5178e828840c5989f25a7cae0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685c859ab742850c2ae202a91028b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202df956e2d56d8ac97564bf55e778b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f229863ab7eff4f519ea8ebc18a8ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97478c029d8113f84c09e6fc2f393e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b33b56095e7c211ce59bfe9bf05b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d423eae046f4223a817d437a40b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f423edbbfd16de481d572c24fa370fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656f00e88deac76f8bad01e63dd7a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e12442ae286d9c5915c909c8bc418933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ceb52e22194d6f7ae4f3fd1a8a0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81843072803ddf53fc4c06669fefb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfbb2e0ffc6fab3dc3f82b66ec199a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac3216705e658262f46c54bb8c4e9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090df289d3d86ec141a898fbbd4d0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81dd1c96db0221f09e688d21df811b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44aecfe116d697c370c5a564b216ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc82431b01e774a725fd17b2d1a2c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ced1b63f655e94f85d22bcec7081242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067c5fa8e14d7e7a4611d381c3a85c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86bacb989fd08e6a342b1dd00a5ba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d46c137332577deb8a8aad26095945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80c8aa42a23dd6ffb1f40d5e38c2e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511d2d1953d66d7d57b725e4c33b1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16b01fbb7dd5e16775c0ed58ea02548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480da9e3f2e1ae794f6d66105964f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d2d180ae8b0a297c8c33580e0edc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7234646a5ac14a8424c68a5bbf5c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8c41026df6ad98b1a1ade2b436ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2bfc634b7927414842360f60168c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fbc4cb425cf46163d8256978fc73554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7e7f541174b08efc29174632270a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a6f9f2776a39af30273b340dfceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610820f95b9dbcf6beb7cf2594be01e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403d129a0c157a90050d8e0541566a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a27da6f26fd8e4d77781bddd76afb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dec67c640b152f54809864ee9f4c1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5fb938b767e23557faf996f7a01d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ab506d9c8be9deb576a3b35dc1a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013a8ea8d2fdebb5e46f2b9756810fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4ccf2f96d5a0c9e45b34d43c4ea6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c13853836bfbd615c1ace787bf0a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa04b00f5a3b5013f3f62dde6a173066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730b427b40d8b4396e596ab4d174b9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189620a60fafa6d23ad94c3e2273436f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e447647c01e82967b44cfcb3a5ef469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab21e8f24e0dd0f6fdf494a821ba4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d84554111cef48162043bef3a07d8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c146e0fedb24861eae2d95faed068672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fecdd87d503036aadb0d810fa86be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7be10b5afda0dcc9c73072912c61474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6284cdc6cf2f72283f34ae2b9f658b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dceceb79babc0edae29370e8cf9d0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cea4afb53ab7ab8ad5fde704f8d9be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752670fe5e5bb87ec6adecaa0f8fa0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5959d6d4b2cc2b833cb9f063258579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f47f32fff1fcfc3cf193f49ab53cb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9e183c187b4e1a32f6b786fcd034281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305e4a53e65497a565a65c2ce36a7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216c6b39b81a9bbb858770a85262ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fbbf1e902ac2e9b72c013e95288384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fecc4da15cfe5890db902fdaf6bdc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffad9c73863b42d7d9c199ff054817786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68254d0585b1f8c10d670f052edcadc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb26ca5150a9d09d0f019e6ad9a09b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9850e055bfdb7b8a75c89a1d9746b3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbf9ae54b2393e7e1cafa8808df91e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1f5be7221837f9c450815213530a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d52351034eed9dede7fa94f3ece9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0f7b06f3c919ba23975e62769725f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724436bed81595b0189971516faa72c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af9b993e91a6500dd872f01727053395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737248eadd58f8e0553e32fd06115f3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c06725e90777475e85412f41fdf7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9943f84550f6891ca14764a1880af498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8674571d607c841f4c6d09400b3185b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993732957d6af8a10e0b38ca497c3c71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ef723d3a0c4d66f41a40ec722ec8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb69fa7551d6b165bb43420ea9eead102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d34885c03c91df49a03361cc612a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741787b5ada235dfaa97154ff99cef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae2e23833fa7073c801add63302a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366d9cfb5c05e027d69e1569eab0e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346657de7447cb3ebd7c4ffbe62d2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade259dbf22716e4e0d9e88278d92138108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd0e778639f83c195a65cec2dbfee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b53806080fcf509968012f26b60e47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65f75909b474b82d7fb1cb5971db8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768623220f41598a66b1770a3f0b162112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236bbedf14ef2c0900c10e5ced3a3fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222fb875b729d8d195b879e16e547aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f373a64482986a4bf9a38e17eb1f43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e597575711b55788c91aea4ffc2314116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ccd29a3d4350de97633c1e74975a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27894520e6971c7a3f21c1bc7cd87b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ad04800d354069f1c8bba07ec8bc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbb94b2f35938844b307abcc7d3e0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ccb560e1399e1a919de4a1fa5f18c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbe8aacb359ea38f531ea74f4d2444122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ac5a5c5f36676e4f61a04f7bba26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33d81b881ebe48c85180ea36e82bd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27d158f4004215d996c39d0376d42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2198a8e9c4c577c0f485e117ed6118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d0ec34c6b87b07abcc50f5d571798127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e37e03d59cf6cb35235d492c3b103128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ba2a3df9625495c2aae60ecafc2c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c90ce1414c015b1f3f7123fef9398130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab097cef9fbd2dab753e9bddb0f285131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5796dff8d3266c5a4eb6946c4d1808132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b77201c189e85b1eb016465d6647c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234823f94c8ad9378a9b1bf3f3c5370134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f84827bf051c2529938e026495d893135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f4d3d83713329c99cb7e2bda72377136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7ac5d44bef29483b176d62b51eaf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3930d9341dc3781f43ada4097837f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e0ed8b9308eae971ec2b027502bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb22ec3ea145475c2f4ccfbd4e830d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67efb00e2daade5c0e9f68bb12d70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cd1b417c5b97cb175371e7fec9c04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd28cfbfa87944e991943a0bd944ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac037519a563e1a8a6869f4f23a5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b134f79d16247ad9175dc5afe3f6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a9be16e4396de662b9f1b08ca88c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf540f1d82ea76951661f849e271ff3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be957b70f5599f3b78b75d1c1f7f430148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8bf27cc56d0a6fedfdc6ee314b1a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ff834fbdbc0169db38e81031f23f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b9d7c9d90c40ae1911f0f30dceb84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482260844f2f614cc189df40cab651a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67dcd099d1c0f42f0cac78a2eec2d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d8dc424795bb14bdf0f20265ac23f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af36fd4c524c6db21f47e3bb9318d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445c2127649930960173c170306a0be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf643839b8d5f3ae7458b03df0fcd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff418a8f84d72ed2dd90e6bf741c779f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445b148105b424a9d1d4aa431bbf38f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7a11a34543dd30b0b17e58b88697160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b95cfe39056081b42f22a8894ed32a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf10a3a2b2d006a3209e637abd53213162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef29d1b92c87ba0537f77460809a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7cf5d42b92f035f9ab30ef6514f14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351a13dd9315371b690b6ffb55e928165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd214678274c904698ecd91e539b30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b43ad243948c78d1e69c88fa7da36a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b224666d9777ece11ad737e9468a03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd73cfabdd5e2d97a2e49f42dbe03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4b78d282513ffc01ec45da1f835e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059fa763d546ddf75a303cd4270caad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d3b7f064bad48cf1a79d1a22f977172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f455f43fb068bc2cb73ef3bcd94a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b3e7d8efbc9531f84f8564c60d8fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0e938995427f90023940f3ed4aa16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6287cef34ce2259327e08acdb5e25e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa108430094380d007952c87f2170177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ae0de177dd78622d2490c45242c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c31ce0684ac33b5a56c9d524cc297179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641f3aaba2cc637fe150579ab71a41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e5093adb009a801a02ca28e70a2dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ad888bc2fcc718f75c766f2788744182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c809b53cb2100aa9d0616acd5ec1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1013508a48513e8f12324b0d58fb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bacc3874ae8d3e2e23071d074d9b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a103b5e209fd85d58dbd5ab02bf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c38e388da37313252cb06dae337ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f44f36ce787f7895e1ffc225130ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7fd0ae95d77d24ee8c9661da7741d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32d43163024583477d996eac0a9b89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9478cda1ba1da0b4685cac8bc71c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633a46a03684790bb877c13ad161c1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72fd3c39d549d580c413cf59630538193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8e9421a0082419988eec4f46281b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006934b31b76a78c5197586069ec3604195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8496c56913bbe52f3be1667a791e66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0da7e7728267e4f1459843207e1dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890e71f38bd9bcb52ea79fc016b89f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a159b1f4ad5f6b9846eb235e341fa29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ca5c06adc0e48c2d58ae44822054200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee6e125c72827bdfba9fb432d256f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e8f0736dbdd8e02c2fe9de4e1fab9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dc9df5a51d3c857dddf6ac4c50937203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec59bfa36a7334885b050771f3cb0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f80758b193110992ebe20916bd3dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd203dfe4104739426536e4d9365048206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63961d2afcf70fbd07d750de41230c69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4089c605df91466434cf17c23d629da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606850a627e55344296daa9e0d6d9bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e616d42afc1f0e838038577e7800c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4567f92af4ec25a8985189ba4e9929211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3cb206b0e65c14e18b5a228405c76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6fbbdf983b5839356a1a0306ec64b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e533b25317d902924921c64ec05a35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d346176e83be36904ec679c1ee1043215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc653e9a9f0330e2055293edd39e52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12188d70852ab93fa9a2560e2df52809217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab1541bb72ceddd091e4117d128db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedd5773b0fa66a3fe419067a86e7be219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58dfc51fc90f8506c2034e11c723cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a5ac064bfdfcebb72b377d710ccca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3b405a63bb6ea3aa341d01bb77643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567b2d96e86f152b165e4970055aad74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7e5747d79f051111917af078cd985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04e280f1cd05a786100abc37cbd4ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69baaf739a6abe6a1858e016388bfd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3427dbab8973582a2db753d55a518a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1164b3c1b409f9e21601dab690d6b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff04e86458a331faafa77f0514714b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a1141daafbee240e71a312fe76fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb199666c27eb3b7e30c0647bb9617312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1712b092fc794251e980dea396157f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607f74111d8edff2909c9b6c34a8e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335b0ee0638035461a244d3d6f2ca0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1949cfd877b701be3f51c56db6f9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b775835c846284a086025c83e7fdd3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf9df4ac6c3b6642f24d7736b9a67418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198d0a0e0f606fcd32d1250a1f391d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624e2882e8648fdddec415a9907c4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d62ff0372ca985e0b9f87c9a74fd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f2799b873e244f1ea44d706bcc13f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a89ead5516522864307624ea7b31923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617494ce6ead2e31f7fb78862a7a8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470bb77515eb67f5983b1a1e7c3aa7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91fe38300701c10a2247dad5005a5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311f7a716d5599075a4f5eac8bca59a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187a15df6485ccb3d07a83f506e19528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3723cf3628cd81917322cb8fe954b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee582ff0d61f8254bd08ec9ec84f88130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8df00f5ca71fe7435a76a14dddc8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff1b789fa77cfd9c30d303c46adeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e266ba6587f4e5c97dce7ee044a0b7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c236a44be2b4d77caa79db88027a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7f6b1e961c7aed4dd812ddd7816435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da279b9deb74d82786e7c49b3f8cd7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c7a39e5510e04044602fc46aafbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f6786cf8d44576112d95978e486038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15489d935dfd8d8c502bdcd86141c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3b28a85aaf7ebd5670d52ce1d68540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd728180d02c0d4426179ce524659f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951a6516fa9c290a4036c8962a40b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedee43df791dac66e158095ee445df143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388c03e63cec52e906270f888bea87144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85291b2a6482442dc4cbdb97aa81c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021ba8ae90ab7e48588c9deadac298046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177a95743d3776bbe0777a9187f5b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c8add01f32d45c3f9ea9f20364d0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976595cf6450b92e9f7c7e524241f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b4a266846befb02cf1642efcb43150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030988a3932cdf5c3387c0e9d24708fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5c446582839551c18b48ddef4cad952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4a0c5282df907c2613f6498e044a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81116bcd4072783f4801001f7d28e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efab9915b50a41b5e6e81c37497e0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c3caf780a721f7321c59747eda3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e567670145f984ca2b697531faae77a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acb29d7f97fef59437d34622619f0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1a39ffc3f1a9bc852559a25a3fd8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46259454955f3d4e10b31960825d95fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3017c53d06adddcad5f237b625664061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73befc56f1bd5911973a9b726646c8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a159c8559a0796ac9fa3bf1115c7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84e27da9127dae8afe27bd339012d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06529763ff5fa3bceffab72e7ab304c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8188f08e7cbe5fc15b60e9bf0604066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d9331ca786247a64ba0b0b0de1fa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae72a9679ad156fee7d0358fe02a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceabed2ecbd6a8c1e88a13d9d1ac35e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707942a0cef5a4f7c42a8c0ea4172d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8511fc46586213736dbb8c861b3f5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98500824ee89570b06afbbf883dd5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f15a7b41b940c9a8581e91304c69e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bfd95ff0724fafa55367d33e997f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6ed22c7b0fb9508a87e5c2a778f8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46436bf4655d59ead335cb1f182ee4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcac4bd736c7a177a96ca68c7afdbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e2001526c6be96d34aa11776ac05078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6092949c3ce9a2df705537909a4b5e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad307540aaa2ba8b83c8fdf6b59dbab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d068197358a6c3d4f771731fb02381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fbeca05ed62df3995827b8d86242582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82715650010ae6069fdcfaf78f0a817483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149e5437a5d98641b93a666988e0c7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b484cd6a32dae68bd49439bd2ba3aa285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1702b87cf291c383384e9435f8d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ecdf1a06f234296b93ac2f0ca700787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f39e2255b2d9cb959dcac06c73f6cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b035896c578e01e4ae03dbfbc28f0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df835c287595e4ffa2d6b3dbb6dd16b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a9ac8c6f1e60f1d86bac52d67e4d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46abb4ef270da5971ae8f4468201cbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5084a2b0330d7beb2fdfdac4e663d1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0fcf83857c5943b14ba65de49de794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9aa7baf1d68d62b09a3e7a07cc2d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20ec894292679c3e923aee66bceac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2689313595cbecbcbd3d7dfb5fa7d2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da49c9adac4f18f8fe459d88097a9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f08a4675593535a9d5097f893ffd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fb966a0ec3cb155c0246924224478100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7978b5a872724e27485cfd3abca3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c904fc3b4f76fa0fc5d77dfde89f028102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7649b0a019cc5cbadfba5b3c75f145103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef90a62e41134aa1e37e938077a02a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646a5e75afc6397962b4f83e46d193d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4a995b8b43d8361148e073baa7101106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34ac3f56adba15af65df56f536389b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10174f12819009c6dee8b3c340f38ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec8b27ff53e6fe668079c08790ad3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25c4002262ac41ec07241754ded791110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f6cf170e3202f191c57e3898905f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d254ca7809129928eb72343723b9745112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fcee34a21f38fa43827d31b3b74db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b388178aede52f9e2831873ed9ebb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fcc01c80daad431f798df27484870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec76a10866f0e4208f8d1c7c08bdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f15f6cc7e2ac819ba468ebac9faeb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5903809e7ec6587a06ef1c5bc613f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d2f5e8dc4491e1b80878be65e349119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5a571a6253bec3ed71660445b4c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04680234cf6074d48a7952860043a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec572184121663d55ce7a693dd395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fb8c908521172f5c5379ecedf6aab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771156ecc7e47e96f348657d5381fd32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc54c74d72573c3ff6a6570405c84ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110c440c6f47cae947bc051aa175fe8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b593001b4ae653bcceca1dc8131d605127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186c95758ded4d7c606f5b8883ebb99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75f6c2098006b4095f6a860cb6ccec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba173f396c2d6cd3592e1292113a3630130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83f410b4dcfff87289e9b68f7990be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f73b3318abf5395a5cd0bae0da71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ae91984c4fd23b8a1f975e0ce245133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f976fd0f48e0efdb22cc5145604cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b38a00eb6b9a5eae2223482f750cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aebe8de0fd992a5ca64d56f99abbe4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccdec3a1147386bef0d7af5d3c6d5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686649757abfe612fa7c36bfa565964a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e4b4ce7686d66e568da6cb220149e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07136c8777dfc7c5ec53e2a33819f835140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a285981b6e861cf925eb1d605904141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d207b66903a6f6bc6b96f7e9e80f6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48831e1933e7953a724cead197c5e991143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42788fe5d29aa4f3b1f146306efd63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab88bf3444e37c85f26a598ad43e740145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e235dd3d25fc9c7985845db861447bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72edb89cc482f429ce1fd285d868ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050d5068801c20b8d2faa3d7eaaaa74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31b13ffb96e8c8ef514d51a9d0f422149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293b111385f073f5967b6e82dd731c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df43e0a7f9cd8d7d4a6b623440da60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f507d690166c4ff0513656ec672cb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf3e726025fd01850fdeb01d38a99f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38668e904c04a80489f705a19b4102a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619424479226114c617dcf7d71eae543155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a31c60af280b62031f1bff1e59262e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eabbd09d9bab9b8f78afc626a37a89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68cb4c28521150b5e5e04b7d753166158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368916dde14abcfe52dfe31167414f51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5fa4694f817d62afcebc0cf3e8c1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ef471d704f9fc60d00cde1de7113161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f37828ddf52c565e95c0062704540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8dfc267108f714852cb7c9be65b3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf503b9f6764528187c003c01728a8d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9a0b95346829cb49c86311f42d505165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803098bf3a611976a74f0034d56330166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd3163de979d81d1ef4f4fc46e65a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064448eaceccd8093a3d3b760a05391168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b21ce67ce7f944e6a30f65a25ff5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141869b1acd14b5b4f6b640b4a93c41f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da97777d2d7a92fa488cc6f1403e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe128159868904024b5b5c8fc1fc69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c27ed4619a481a2769a5e02335f26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98b955c8f3f7094b55f03a9d151191174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bddb67a8894212f5f4888f26c4088175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb11dbda98360011044ba68b5183a0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0af978ca93816567533f6a3e4e01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b18d4716eab068e204caa80deb5a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a97e08aef949ede7a121acfcb65c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97db96d2411d4845bfe789d4486673180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0cb510fbb6225ab1873ca3570f90d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cebfc11191a0bb7c62a65b3e3fa5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1020b410e5c4e1e4c4bb4aaf385ec0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd834ae891b5960305c26366403468184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730c44cbc1639db54f50569a9894b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04942986991c78f16d77f9f1bbc0aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e657294101c86e00bb39ab983ca52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e585937b214a44222455e3942a861c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91814ffa81bbb598bc3df19ba30030bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64e9ca48f48824f8bebe8f6f68362190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9247cd7d737067f831504b64532d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7b96abbcd7f9cf44f3769fb15fd6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6c7a56ef31a60bac729626856f5a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f3a6c02c796736c0ebbb911a78b99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07ac626d74ebcfe4168649295b310a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96ce90af38eeb3b37bcf9e19e48935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46614450ce12030b01dd8f4a15bf92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd1c10a5dd5555970db311f26de0e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd82a803c66da96096ccb59a2e08a0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c6f10db37f32be209d8c49386ead9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eba4c4ed837026e7f52d8abb866ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41b9b5568b19b8850da04f15a6b30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d2dd5933012ac12fe6f952c69b4c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27071f5015dee0aaf8d94ef2b261d6f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4c2c87f30cf72799db3b5bb9503e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c381730326e7d76c22581b9729fd4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372875f5b26ac469499c3e42f4f4ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e9386f361785330c2c2e5c32281b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6001ca42b616aa066761d327199ede209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d425b3cf3e290cab0cee8ffe3b06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92beb0a2dd605226d4834f3f460920b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfc4ac5cdc61d7c910ce1429bacc99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afe3e285e977ac8c24bee529383466213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef62c499e2364ffd8f4450a89a4449214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3981b9c2f68ed3342ca872e05cd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb23237598bbe2c5dead450ddac938e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e26558c85f8fdb8f51146606ceb097217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb4ec3e7dad131eeecdd2d61e6bfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3120cbf28b7cf222faba2642bbe22c9219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>