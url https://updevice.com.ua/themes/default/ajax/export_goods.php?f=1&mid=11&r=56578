--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b39d959b92e30a7c666f186d2a411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0ca63f64cfb2153b676d4eb2ee8072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdbfc2ec97feb9822796630e1abc8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2673f14acc8d0f5024140e187a4434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac630cb15b992ef4f9dcc0b3b64b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fd13a335eb2e2bda6d187e3909546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac3a4bf875bdf787d5f5b6f1b818407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679827be6fb0f2923c560b2d5548cf7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529d7f88d3f811df28e620c6d5c276f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf50aebd9256d00ade8caf55a5458b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d70aa780459b0a48e7e75594ffa1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6474dcf9a7b3d51816ee48c7734812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db348e0695d9def861296e3b879b4ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce109a9ea676aa00037eac27911873414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e8478283ba7627aa023c2dff1f86715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9786193c55538164c65bfc5020521a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71fbf332359b53b922e199d069484117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f631ac1f1abdc81717c050744f4f43c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265f35f3677f54f0c11c0081e5ba33919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143cb84daabead0c7522927b5a3398820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb0d49fc345670b1a7be43d289a8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49f2af70e68df571a32cc44de408ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef631daa40252587e14bc438fc9c4d0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b9aa763f6b7b4722afd3318bf16cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ffaaa6715ee649c565c5950cb5a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20730c7aa13fd913dc0edadfb3b7369026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19796272f6a0d95de1436d55c309ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc269a62fcb0e1cb801d762a5867e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67166e4d7f34d8d9eba530e9c1b4eb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304c7100d3f0fd46f6d35ab616725e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6cbe764e2670acc93b0aa4d0ad88731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a32e6b77c5badb3b6c4e75b0bb61032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0cd63bcb79b454f23995c02b36b4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b8749b45dccc22c3cc822b65304d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f831236aee5861f1e6d899726c838d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ba8ffa392051d501dba1bc4bd83236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711c6dbc83c4741f77abe86df6c3aec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa82fbce0e79bc8d5380272407c3d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302050530079b08132c23f20fbba5b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3337f4a5ae50f7d8ee65563e227225f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422801ccbfde76f3350b6b1fbba9e1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d825430206c552173268c76bb6ecd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe067a846db1e4ac73aee84b29877543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ffdef0987d4550a5627fdc82e06b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adeb322bca24c9199c95b5e738e16b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea812f25b57ab0e38fde3cb31e71b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc0829e0900be7a3ae6774472a02b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0009f5d687d321455c929b8d8d28c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071309f27f9f720fb4a7e440ce4d4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101482bc2cb97658324e350e86b467c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2f33d479370cfc72665c6a2ab6b9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed04237ce5cbce80591599437da864352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c415a144cd8614d1d5d98cee74f2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2db3c50e35133e10d92d8beef5ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1b5aa6075da172a8fd133a29771955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e65683d17119126dbe51783f95540556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656d7c2eb264fb1f3fbb8277f772f4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c6e6ea582ad828b8b2a4f4aabbbee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e0c9b1f9582c1166ca4ff1c23afb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4d267f2f6ab8a491632cfac7445af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c77f87cb63a6df000e5ade9725f6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82261a081c67e40c761bf0885a692d4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d61608a7121273d6bfbb10cc394b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080f395f152eed44eebd010dc08901664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a30243e6f7c6add3917197ce01f7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed9e39f524b4400901650f65a96a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bce3284dffb8a95a6d96e5e81245f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633eb84f9175e7eb0bd9c5018d1622868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f4dbb861f39e8713c9d61b85e5bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3baad300d92b5a5f0ec5acc3997bc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba91aeb12860fa5ebbb2fc0fa5c8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1385cf104f80a20321cd286187e91e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0e06deafffe513add1abfcbfc161873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ddd2b4010bb9597c238e8e05f9a7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9523cf8586012dae09ed3f3ac3589d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e2de783d94b072f615dc05e252b2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb10130bfc715dd7740dd19f500d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e336af17395c5b3d2a9ecb357d3c4ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823ef555c181047ce020d6dfbbf5f5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e141d08dba094c0e4965dc19a759880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18f8e68e70b647607d71f8ae313d5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fb2fdb94af981f930f997b8bc05e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1267bfb247b97d7f379d5355c9d0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd3b8ac9bc3ee797a7eea84b78372c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e1915cd6a60ae63700a1da92ebb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055e72d06e2bb51d630b397d911c3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b34de61ddab6fdb251228a7979bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb81fd8659920896a0c49a717cfc59f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c7dbe62287724d8068b8dcd9fae7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24fa3b3f9ecc28dbc5ccd2059bf50390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b659761655974bf614bf33d11c6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f276a99d5847330716740ef9556052f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b505c800a92fdec167b28616b3ec1fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2ca9d0027e75b51b2164cc2805a5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9344d9bc8ccee29bf4e7226ef52c12f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe81b390af7640731fd2b15461b39696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc869de10cd21b248c17c300600e37e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b73225e5d51816b1f3a0635b26f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2425f19246bd1af5d228c00cb655d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8324c8abdd1577a969b44908d8d098100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0691d194917a004d3a4825fc49f44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e3b6865988f67073b08c4f4aedeee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3b073d8f5713dc62dab44e6308607103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ace1ade8682e4e35499dab3fdacc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b391ccc9265e2483124954c39f1f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3293d24f192948357ab6fa72ced265b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392de5a858fe8b9201b27c29622d6be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f26687e8969da092347aa836a1e452108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a2ff0e380f7a089ee68bea9cf3d86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6a2e3c73ec40557a697c5f2d57418110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289b9399848460e978b8438d4ff9c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e5f28cb3bd21aa2ebe02383ceb8a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf568127975ac4f7d7be98581e5994113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a800393fbb9fabfde0d9b507d27982114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd02d320b857f36983ad887049dd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5090ac60e42dc7990e32aad32bc9c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8564a81b18930e31d1843fb6ef773117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae2c28dab17a3177b606a3e2f7b77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a5c6677542155ceb6db88a31db80a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125624e1bf5a99d291be81e578da681120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51acf2117c0c367b9188ea1f93a48b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c61abb9450a9958b04e962c5ca9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b443bef72dc37bc2b3878f7a9047bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515552909b4a3b04414bd4c03dc30f82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece222930f6c0ef537485d0126bf023125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a1460fc200c091c0b03ace3d6b8d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abfb32c3e8b54ec7141819a081f080127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0330d28ea236dd4a60ba1ab285463aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68947e7718f681df5f115216a8aea26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d7334cd760faa6bff258cc36d0067130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87a6a3fbab6b4924adfb299250247f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d774cd337c6a1f227bd11b88c19a810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b986df781fa308c8b13df2299db60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678dbe0f9f0c756c113987b01499699134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dfa6d4f46fd10dc57886887acaa99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aca3e2f74fa9c4bc8fbadd459cbaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1e77f4b5730a502dc9b7fc283e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2be29f8425bce0bfd01c8f26cc666138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e26ab4ceb45c8431101728ed3100a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb461a9b429909af41f33dd0879bfa88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0f6d82570e0c00ff5e0c30ef4704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf6f3e874b272aadf7fb14a23f8b68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8fdc9ed11475574d74f92688a3c9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe67d8a552df2ce2e44b4f4725931144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1d960fd8f54868ea3341f27598d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda1a41a26bc296f93f576a8d604dea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce841711cc5f2d5513a6210b45f30b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636739f7ab1d51ebfd3540f06aba88f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114541c7a2791f93d57fe12dcadd703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae271d38625b37f06ee5bee711e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26344c59b8d77ad439f5c52c49f4468151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0aad7005cf0c312f724de705e7c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe24c7c98190fc891c90a31233c6d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a36d8aa63df7727e9205e7be7bba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1165693e7d90769a2b5d80053e2743155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5f0e6adad27a1d053e1ffec75117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025a3caac45d1f3ba85f6d5ba6ee7da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146aa35bc00c156e7eb52aebaf696ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac68318a52fa295e443ed19d7ece6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e5a2fe4841ebd3fb22042ca335a22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f034278ae538f2fb51dc6e40c3da9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a161c032deb89ec25109d2747e183162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3017cabe716857cdbd2612bca5d6a3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90001cc0a6e3fed086a834629ed9f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5fd418bd072dbe4888824f93b938c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853c686df2a6c9f54ef15b7571f0ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74dd69efcfaf45c80a3e1be3a2fd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070436e1c87b079175f203fc04d1699f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5919df06d95f83f8d6d872cac442af3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00337e308b4ef369d7142a4bd30754f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e456194de9855f1a4e9740d37766b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e71df16398b02b3d610b57f30bfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b47e68e7f5db88247a5489b041f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e951d36be29d55ff3a8474d867bffa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e0c85eb9be72b59d024755cce522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cef1e375c89920a24e36e3aaa4701176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339e3c64a2ccfa2c310f4121c9a86b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064628623af5a4080a3d8af6a799f8e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6176411988749d052cf20c0d61ee33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af266b4beaa9a9781c01131fd4f74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5082d03354424fcd3455796515e38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7701fd8c5541b55fb25719d3eae296b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c00d4cc836e1f92dc3fa974e6aed12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafc9bebf0975a5241ddfe91c50390f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c7e30b09b552202863d6efcf0336185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62000140cc9c427feefe7d87d69ced0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742c86ff16e0eba614fd735307fe58b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041243928476a2d9fbc1e16899e533188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874ebd5569c4c7f7f7baf12228fb3d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75cb4e6f18729a1a0ba4a02bd580e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715f3203f0effa6781fb8c09c81603191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1afb457f0946ad58bb89d78b9d69b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf69bd1e56ec351eb0f2afaf8d3617193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ec684c8c9b0ead3c4c3c9bbcce689194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd01fc98f7c23bc435b98bb0b1a19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e7da8370506d1f87aac540d423ba8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada0a0f90ca488bb7d243ecb1d03f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd321aa742c6e0bcb5e3d0b95990d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7a68983dfe8e3aaee04f9c0270e60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038680bb24a5fff4460b7a3d5f422bcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18264178288e8a5d00ca93dffe7c241a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c5f5b9cccf65c38c74db863ace5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f53a5da3560ab2eccb481684b33fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d806d1c3adf4a58425015a56859dd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b64555a8b2c2110321e6d9dadb6eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6cbcc5d4a5eb001f10dd5ffe5ae2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7651bcf7b4de20f1364502b07f30359207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43db895f13acb88d0e764531709f20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec853139ff7d86ab13a5f4b1718df323209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf880c517199cb68ee76685a3ba153d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584be0a6de6fede08b58dbbcfb37449211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f173476f0c41dd463cb0a03242a0998212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f152de2808580024978d406a26733c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4fe538cd10a080477ddf96d0f85c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a24d00802b49fbd880b0e453aa6d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b0a2fc6f3225239df5783f8e9d2ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc14112719242652c5873029e86c07c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d31de4b98b7a298007864b142368a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c80079377619084de4d03dfd3774f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc08b1dbc15a836753142719fb5c041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebb2a59bef8b6d4e0ff9317954fc822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6c906073579f7c52e966d4c1fd6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe41ae7c434946e424a2cd1f60c0304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3187197248917142fae4c38373510fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fb26212b253a2dd1ad3fc05539df56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bbb6dce451a080f07e8a8571ad0fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6775fffeec9decff192e3912a8e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7957f781d1c76dcb9f721d34ce2079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f886aa0191e105c41f694de344a39810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41861499123a5acb643038a97939513e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e04e38b8cc3f53bce53d70dbd6efad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb08b2468fca21682d937aa6aad8bcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec6e3bbd235fa678ceb7a318c1298d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7ad69dd7eba8b8dcc5b45f48b48015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ed26f22d527862c0dcae97ad886416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ac6075fabd6f6cbbaa54bcd536aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a2fb2617cfb05650b2c4fdda68bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94445f502aab38db32bee23b0e16781a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018a8968abcb397afa44d6896e8b67620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314cd4c875e4a47c206c683413151e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db20d35455258f182123e3691bae6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e9ddc223e9b79addd4226f9c9b83f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158626efabe7d65f5e93ec449f4d550a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c273f930404272911ddaf224233b39325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cccc0492376fee0bdecf80154cdef726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6870a26f9be12d3bc28c3fdfe27cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d333f27c432a147f503a226453ea6f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0952c428953511132407518684481229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ad7b1a948e5901b406e666166db030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e5dbfbcd4cb09b216a1dfced431c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9789e06d4ea453d6ba835dc5b7f6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb16aa2e757820b33ef7aa38c84d6c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787c6675f9df764969f3ca1c00eca2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def181fa1689602d5459a21559062d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c3de7092ca38a44af11c3d95718136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86715ad3e4799e1b184e4ba52fd75b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f2fa673f0d37de9204642e32a76f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7b29a43a9b764f5b8f5e5999105bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20790f28c230c942cab837d74975026240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58352101de7e7849b1ddf6cb2151000341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e72f00a49ea7213ae0050f1734e2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaca3f5f96b52c07bc676336309554b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79574936895f440f2dc7083bf80adb9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81451939843f59879e88c955afc9127945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1675caed49df525b220f6349ba4e6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017185a478fe57ba7873e9eed1d5677247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352bd57200e7250719f7f74180a7b3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b66f89dd6d3f195194cd08d809fb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cbcd099d4a8e1c63185cef401151350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c5f9787307a27647e4d73dcd7ee4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a3ac5ad4e903bb18f5f326056314b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea74eda0306269b91badbc9076fb9e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1a382565051ecbd5c6d60a25167f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d391a8b1911e52595abc607e78dab755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f7da8b7977c73644419652c702ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8cab93a6d93319daf640322adf18c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc265d90f05db8a0c0f3d6b6de9d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7892349e7fd87751897d17a7652659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74002784df92ec170139b1f4b78ec5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947cc3688befd85d8385fa111671d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9471e7db002690d45b8415e3141a03762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735dff78a437b703e0aeb300dae817363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f7bceff079f31c0272ccce777719b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e700b7f6322f80f0b3ec39ca99f03265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff856a694f3b930a46d54d1cec9973266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee78e609884ef3b2832ac71561540867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796167255695463b81f01877c2688f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe9ca70c22b73860d7de2b1f3a176369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a2b312a16a44ef104a86fb3204ba970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf646c75ff94162160b2d279f7e4ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555cbdd82ffcc29e5b1eb10ca42457b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15231ab80ef4f797b361cf9040bc7a5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9525edb13d99a06d0124c62e0ecad574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff56d6a5bba3091cf19b3423454a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb0a906ec3684d1d0e73d63f1d516d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348686cd5f248b7fb39930dc3ebc558a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488034ff3223a81e4bb48ef5c7dc79378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993571b73faf411bd4b8b019dff59cc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e1875e18598bf8541e703f05e0b0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ac6d3260353afc3e5c14d1f5be2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d1e63f2236c2882a2ea70f394cadd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a99cf5b8d6b0c3cdbf504e5e8df14d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38783c74a2aad370a8ae4fdbef0c9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cea52caeea793f6db6659a58121aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd523e9a80f6414ee5e151f538e3fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258470cd4217c8c37b1e8bde56d424e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc445d2219ba2efbe5da5bcbefd75488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a15bc05126aef557ff16b7c182f5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f7eb21928a6b1c365620feed1cf4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caee0d0e05dc747394b596524da7ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d4b8bf175aa2d2413e34eb060acca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf68f71b5f6e28a65c00ea7c5d0cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d882f624116fc727865a03e16e1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0551ed9ccffecd684f88ec87156df295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfcd7fa1be119461e2c055eb4b729b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84613053b041c89338c106f952b0ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895d5b7077ecbee35ef444d93907e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a38eb8856ee1e0a1d087964166c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a698796bec7806f1282a176692cb883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b90a585cd5d09696a0aa3673055733101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce0f9b6b02c9773231c39688bba9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094084487bde35de853970af9285089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a925862fef122d9818099b60efb45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889371e6fefe70820ccd8035832fdf68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ad7162e341a6c0f6103d9d80d6d7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4761b186d87dd1441ef29830d0b680107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624f8cc51b488df697383b78ca88e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56864e9613bc5fa5fa58f60a46deb81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7925eca652543887dd88a0b7ff441f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108989924cdcd2f1b9799b222515a4be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762673473624b53452521ba3909c242c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e9445c5c56aaf9b49820e06a0699113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5742e277cc455228f23f3aea9796c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9154393ad0f70bd407ca51dff8d767115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9434740994e8057bbfc2840f63d2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070edd46f4bbd7c164eefbb9b0b10cb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d6c5cb79080d5d1b714a6ebb4824118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4250fab231decc76e81c5f58da55f5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c607aa4537af59ee4942ab30615f9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db723e135dca945d8445d110440259f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48304579ee9fb2d0c58c2748422150122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae655867ecbb1352d6948bdfee59c223123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e837b72391bb4ee1722511a4cb897124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2fef50d10558b046e914bf63623d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9abde2fa1abf1c5f33915ad56e1e6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c45157c3d2d8992e9db89fbc6c25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405b9b63a91e02c69a32f1674ba535128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277ba633b50d92cbc5886e5ce2a3e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b585298662f2919747edaaae1ed2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec05a718cd8a76acd344dbbfd842a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc815888a2602334e9c10c680290b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b2442d45997064bd982800aec2d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ff3d2cc6b460ed586829b7e59c10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e521ad53fcf7a667da83296880565135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9daef6c136ac19a13f553f91034b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c95fa9f67ec8f1a0312b3cb2c679137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f4e074a45be842b8becb2b9481316138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b5ee17399ff82ed1a8f997d90d69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c6215aa42c65a5e529dc00f6f769140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa656e2b4db1f472401f4e64bb8a65af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c01110dd25ef6278c8df1cc3ee038c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087171a2badef9f12b338a2f92aeeb7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81665516840f77d1abe7b2c295a10b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d8d23e9d43cc2aac6feebd851805145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ff1db769455060c3239df9f87bb9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3e25c195f9150c062a289bbfbde4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178304e29646579f0390fdd86f115100148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d301c578f74a6ae0ed570e1ed227149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607ed9db34c3c3b11902f27a3cdf66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c18651945b968c5d8f0c08b171cd18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6662b7952eb080440dbcd7b48b3df7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d992d63a8c4368dba8b287e03d6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5527afff89173c86ebbdce6beda2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecbab3d68ee696499f272da8ee7c8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c77c0ef3f433904ba28d8a89661bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd27a47fdb885736b5a7c40ae2e040b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34580e3a8799d2b3e47a14c3c74424158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef528b3eada7387b5f944824c65d0bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff03ab13533b66c3f9bcb9b793301c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373496afa14b2521adad1b839f4368161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f510d407a142b250d1c456fcc5e3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99a3278db11e35367e2631a1b74b2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e9a3acea0d499775d20dc25dd10e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b7d353cf138a5ced16c15968f2fb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fab047b69d2c64e587ee0a9080580166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d30c914af1655f418801db696f67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d52dc71725b9bd780d5556ce22ea5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be5e7d753c5340427ecf369184a2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4044de56e90ef9b84182481d3a62c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbec6e41cb48a2986669023325c34d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13bd8591e0c3b7d87337de640c4420172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab38ae89db548b0e87eff86a8349964173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c084385eaa8be69977a12acede5356174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d08089af43da06c0210b33766009175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a60d79a50463552239b501fbc257176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c26bde414f37156fb9427e6f528d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f12b699a4540571811989e536b72b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7021ff1cd802f17c5d390e88c903bde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c4b4a00c0436ee656d35c83c0fd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b834e909062f8627acad81725473fce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201a295de398a3d4d1b8e15faa6c649182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7fcda00ea3aefe87d7f781016837183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d17461aac3510c5beff6bd6b1eab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4051524fe94f7d7a29fe05b9fb11d43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ba59893b97ec86c7ec9588bf2e4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e430b8618539218696ce222c74aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4c5b27b34ce0c090d2cef8e5b7af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f54c0a380e492956c5017746f4f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a44c7fc0c71b0054bce2fffe44456e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339028863d884b474930ae3d60657d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d5df7dc9885bd150ce79011f1a1b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ed7798d5fe0a7ebe2a261759b5ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff28d8a1beb929123af71c9314b6d3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7385ac1c5881384030d64a6f7212195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9665ca40685996cf10229f0e73cb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a54a1d47e5d744f3cd470b7184245197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36800108681ea6e056b3a65cb291f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7756db75c2ed20ae17d6e62fddd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc215fc5ee662969e1bee90cb68ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95774edd438429815c40422b96350201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfb67f37badcf04be67b46ea728ff8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269cd0581e19c5d3758a337f950bef3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc0624c64f742f61d4cefb338041f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced9566362ef1d8092db7a1d7371f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd021baa73d10ad3a1f0a614a43be649206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ea2baa6a36a839456ea83fa3d67e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51515604728dd7450d3b7e8ab4beda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e549a7c458008ce251655377ce529c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac200974e63fbc1b22ee0f28fdd07efc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c096d9debf16c94de25488b94e5d0e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce425fdfb27010030f6aebfee0673235212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3586b9eddaf9f5c80aaa82f47f7c9ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d24487d709a807334013783f0fe8d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf1eb96945d4e16f67cd98a2356713215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f57b668908f44fb4c763a8e94549216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cae665f13a9c405105ef3e5712d38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c287794c2d977dd2681d605359e8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae368a82d6c82a8c928c6e40127faac219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>