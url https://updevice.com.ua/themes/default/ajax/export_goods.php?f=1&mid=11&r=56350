--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317512cc956cf01cc58e6ed50b926c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b43cc711ce2b8fe018dc82b55354c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d827ee0eb4558d95b403cdb5e21daef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc951a5024c77d79fd0ee67cefec5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566444a35168c67ef22445117222e8775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138ce0d1f69a9a30ea24f02daea37f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61789e3ff2a421b072b4ffd404188c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050246bf6ceaa57fbde13feb6814d1c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a28b68515f394436928d494df7639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b0ca50303782b39c5aa2802f2114010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4596696d4d5aa46249f263f23c892c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea35ec77a13d24e2c6197bc86a442812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c77116ea0a3a35f2257aa05527502113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a527eeabbec6689f3044cb0246fdfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e30b7a55556d3e3bbcf8de63d656e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa4e3a9a097cea6121e8f80c331cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2e2a1f680de8957d601d46f5324c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817cc084bee3abc2083d9785f17993618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332475625dfec4f09aca853c52d1b34d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eb181ad49c68cfeeb24065152827020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e9d69bbb09a17c18debab4ab73a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9d55c197c06a3f4a12b1c91c201dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f3f509f77f9d7092094ed6a99152723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2210b565134cc3260cf73e5bb25f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d08358bd14b29b8e4b7e2e14060f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5fd719fcfc0a44dbbf178081a781d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a00948e419acd03989b18689b12027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3865c08bc89154df9c50cdd6aa0e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726e52c38242a4b5ba2b48c4fe6badc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f18cbf9cd1f3b8c323a960d221553130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786809714800061677bacc69f95710231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeea7870aa300b631a0bd742b0de1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22914957cc19d123d13e79d479757d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee1e38a09ef4b2e3b75de043a594434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9989653ab7d78385046a4fb811b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6854ac8750808f82ee4394115c4476836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02df8fa7f0963c075d59c1fb07aaa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0bc6aa982ef84b2cee237fda7e5ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d3f0840fbbf6af72f87bba78bc1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df164f8eabce1012b8c594ad2417c0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d41113a2fa56fbcc99980fe6fe5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5050c411a886d07d7cb6a4e3e1b1e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5c7abae8f411207f3a592ca5bb8ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f00793c01d05f9d13b8cf433043444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9022b56007b04e6f09436c4116a92c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e831143369564bf084d3d5ac034fba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612597b0f2ac48aa46e87d56f3dd1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef96aa7064d0b7ffdcb3ccf0e5d0cca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1ae09c5782a80acffbf4e7d21e4f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfddc03657b96a6045294654bb09a0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc4defcd039bb7356ed42367bc1ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa1e9803e103914045562dab1720652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed6f7b795ef87920a642382bd7fe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d451916ff1d00677c408786260241b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887a8091fda20bf261d135f095de49f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31ba089c2394a04e4b3d426a5ed2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff1ee3353079ac2d22aecdacbc987857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f885a94ac23dc9ebadd6e3ba407174258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50c79ed75cdff31bd7547a9d888b4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cabefb45ac1b393f080b8d26a4349560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144a58ae8b6cfe3ae47ae77366642661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9cf4f2375e4e77e79cd265bf8937162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd58cc4ea1b1d9c689e24afd52cccaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56011ee935702070086ea1f848eb5af164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56d0c1f8fac343599b63ae28b8c11165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d55d0fe3330b3a1209da10eaabdaeb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8a037beea93b5eb7ac1ab19b7c8af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0eb9b32bfdb15bbd1014ef6f1b3cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2759f4839119a15f2d2ef39e68d2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b569dc3c1798eaea73011372f2cbd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc958ac4e6740eaf3bf2cff090364b8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcf972a03ed47737889560cc8f713c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165880806bd60c3b92f996366c5be573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceb4e0b975ae0d12ad3bcf6d8885bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f334bf2e33668bae689eb3538ef375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaba261c21f34589c27610d0c9fea8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d066c3d3a6d4ea7298d287f602e5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c746a8e59249dd30671cc740c2c31578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e9b55bc1468b8d8d901f3a56024d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace56d1ad5fb84ffe8691d374ecae1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9ea63030299206e35dff150b5e65881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af96692d8e988813c408b05cec0e1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a679449e011a7dd5ff1c17e52749f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e4720dcac89c3d7703dff8b183b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5002016d35cfae92a700a86ce9daa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c06974e96614e39ade8a2ed3b8cb1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69d23125afa5f3d511e5fad32ff54987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f917f98b66742b96bca00b40ce0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c052805700be123c5aeffec0df4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea3ce2ddd8907da3e483f1bf0de3ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8863e722acb5475cc50f4bdcf7180391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad6aaaa0d9279d0cc73352039eeb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd9d8266b470e1c42282bbf3e0edda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c340c92ca061131cf3ece4a7f565194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cf53dd2d17e38c8033d9570e69f2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99569277fe30f84eb2099c869fbbd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c83ac4f8013e15f6c437f5dc968c2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a8dbe8f2db58289d1d8bc6131c88198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489557f76c17db29a29432f1ecd813799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc352585079f8cee13edf39726ad99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a685bd6d09369c3512c99d1670016101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f814da2465dfbf5c66ed489d8a9c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb6766405c550fb0e0ac329597440103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2a04261d7678b18881dd11186eafd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb69cb05ef1c89ce301d5c715575d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2093b8d419bb39d90b9c941d39d846106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a638ddd574bdd220619a38cc9afac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1c8510dcb0bca988c450084f3d771108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b76e42020c0ee91ebb557cc9bf4c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3b2d5da86a558552da15b86a0119110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc080301598fbeafad76d42c8c5944111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a0af52d2e325bdf34982fdd319d3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405809c543bb1ef5836f8d7ad7f7a79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ade3d20d49642cfc8dbd62f618802114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2c58a35e1f7246586fb30ccf6d56f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd038e54269a6e2d87291ef0df0769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5680ce8df1c60201418c32b9d551b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e33f66ebff8fd3c70eabcc23fe84e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5124ba8c8a70123b9c79c86eabf837c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d58820cc61c13311e6ed37b6c643a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0adbc2bbcdb0f11fabb11d20cf733121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66036fccf03ec3823a4fd8241a641122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d38f27643c6e9db3f682874a785fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c3fc08858fa2d0118cbac5fad136b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9e5e2544c2dbb048bedbfdd6b493125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad84c7805db737be96a4acac7e5f32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3805bd7711fb8c67e54cb99534dd06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7b0576c96bc8deadf728578b2d1af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c12b5a453b27163d18764be00e48b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20834bfb3a1c47ab35dad1db23bf1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c25f1700dff683dfcc2bc489c5bc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08876035f72fc9abe3161ad6a43cec1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f984baaf29b8854d73f18670f3ac09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531924891b9469fd6da491508062808134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f17a31cf2ad7236a901391add132c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b308e0a7cb0b4569096bd4fc5e209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb117e69ec70c067490472cfe00a88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0af880c5d85e9c1c19a349b10b415138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275068e1766d116177ce0e162f043f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243103a0d3b821313071c44cde074c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56f21ad0c67e5a2c23af82d76592b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a205158b3164ae54767d20769f1761f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525d333c9e34396a0959cad2603900143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc9f55678ca4117fdbeb8711361a9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ac998ad93c8675df586100b5a7f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9db20b8f87149ad316622655175058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92179eb8108ae86a98e75d6f87b6352b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24626153507d03faa85b6a88b25bff09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74043e5ad0d8ad2007378ee6b013f3a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528a68223b14d271c77b33e04c436e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3740171b586a7ddd57d650f27b13e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73d5a4b6ac8434d2dfb441ea360ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2898279a5016689a457122547404dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7a01a2ceabf80de72cc41bf27a183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d1e3531b7f3d603a1b55b55f33c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016427729fbb5abd2591534105b35d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c606993ce619f50bbc6cc64c349f7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c484569d28a018068c6a4eb59057158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc546cc98f1174f418b5edfd4c33f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912de01665cc2d56cc064c3dce32f7f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845778d47d492dd38b64004c0112bb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a7c5d3963db355c1efb1f2e5b1383162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377dbfb831f78cd27d8f7b3b4448e4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54ca1b88e8ef531cfb5f009bc767a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d976012a1980885fcb4b5e090959165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e5832070c9d66aa318cac8fb6a60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e96dbd0d7ab40745019377ded881cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a26235c42e73b19e11550bcff4e9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04b8ea9528d8d1169fc03da4fce627169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61d8eebf187ff91fde34e735710e7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7eb50663d741f9a52c2cd4005df26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1408e0a4481a2858553780966765172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded35ca0d18880a38c127ef14fbd46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e534e1364fe60fd103fbc5ba2d7496174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69895bb7231fdb0a47b52bb4314ee2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155419dc395c39cb70c734bfd84859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1dca0d9a955f159c3be9bed3cdf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf1332e3961b1ac510fa36a6c323a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbacb0313870335a11ba24014ecdd56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5076cd2338982cb227e2e767cd52fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c06b3b14fab61095d58fbd5855118181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572285f4c044016425a82c256a286ea2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882349c7f60ee508475d5d1dbd17a0f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f8158a70a9216dceca97246bc618184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5dc19d2ebf99ab2b13e41d4295317185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a28294590a3cf4885179e5f8bc80a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef15ddd4b23167693499af2f3d094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d124a4ef877721b19364f441506ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba2bbf1f721495a60b533fdb71a1e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2b44c690469f8beba7fc438832c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf9c0daa6479462867eeba9050419f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e2d86dc3424877af93409e6a900b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31fe49d7b655f46e6dd2f2ab6daeb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7ab2d42ea4bc62db623da8a90a831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88489062e6f05574aac142cd8a112b42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d10a8a10492eb6d046f867318f68f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c0bf9ff2e97aaf49100649426e7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79dfefeb2a585161fe42b1ebcbc043198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234193508ee6c38abc56dc207e66c1db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae4ff435e69a2726da17e7ff14b2c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be209e9bdc4af0229e1f5313b8cab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8f38e7463904f6d3ac8d79a9e80e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24732bfdc542143a3e8ad9b36a246109203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81aecd6d6a37d85d7fa15a6172dca6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181d81eb0d4def23210c0a137022cfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88969cbd5a7ec2d9c1c3ef1f15ee29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec611f40d5c7e092e0887a1279909207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a2609759ff939c8770622e3ee6e08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf829ac15809060b41f48d0c105a2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3470f58a6f5cebe883e3fb9bd4478210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e39824f1525cb7929e0ba51742d5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de919e021e74e3e5819857c91b2fede5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425ce814f1984ad83122ad9a43debc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d824a4447745b626775cacc7545e5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9316a2bffe28a93c8a4a5130fa93bff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007bd9defc81d29f00041c95f8761a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91472158e4a614cd7466cb07112ddd91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd232ba6434c2d2ac196f6f2c87a9aa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9947b3aca8a6c501a0b4afb2f8a04f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076fba5709f695ec0acb3bfe35ba101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6589892673be84f59dc639e4d0912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12df06143f8129db8a123f9d85c4f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c8fbbacc695df58eecb1937c3f8b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bff1488ef3074abcb42d44bd35ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4647c8cc1a3c572e37416253ab05d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a968dd2d17a7796f0b4416026cd6e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91774c7604589a7e7149220c0bcee72e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f443e64aa92353dc8042a155d3f849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62506d7bce5389b05878e481c7f6777010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d21ec93c1e3c05c95d9032478c3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d963ab03e1b3c790e55cc23a53a86812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ab917744a8358cf102b8affd12dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c64081ddddadba831ed5c5af44ddf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e2ccc747dd44f301bd0bd3fed5cf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c30296b8cf22f786e1c87a22eef4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddac16c96f18ab7b3800e26f1859f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb0916d45c676cb517440853a841018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee3088567effa1b01e2b03b4a0857519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f2d87238282fe0a8dfc98489fa7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44245fb2ed218cef55c9ae51bcff06b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c1480440c5cfc4c9eb0b73415356822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713bd46609e218f2d218c5da6a3fc7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbda410c03bc7fe22862b63e85029824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e4a7db583743d9a4c0c73bad9ee5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f75ad368dee8fc007f1ac249fbb2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a2499d62cd0339151cc3fd0c8eb2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0c1a30fd8da0192d304798752b11f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242da32fd14da8b2a8fd25d22a00363929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5345a495de9c5657ea28e3f7aa63e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6b804f1d69c4f392cd81a0149b1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ceff11fd68d21dd8640c7e35c120a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8dc6300de9eb47cfdbd2f839a9b3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22fbae44191a0c06c292f714b094a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46974a6bb0b7326d62e2c2853234d55935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea023580ebba4b3436226bd652f2ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5170116299642ff5d80c272dffb9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06328c380a50298784b253854160f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4b7b2c74cdfee86cea8a2826cba1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db289b89aa9601141cb627ca0867368c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4e60a98af93921f29547ffaf52f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8fc0c4a350509ffe976cbefc5523e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69ff1216d98f4230e0d515d986e04643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7751f70e9e45331d6f06ef1651b2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f010db38c204f9b70bbc6c69981dc4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0a413e74521237bd4374d60921e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a54f3bb0d7bff11e63439451d8a3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4b970f00663d2e7f7b7d8d3c5f53848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270abe7e98135b26b53cec5f45d243049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497e12de8be548d96428f1b9bc160c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e7471985a04e19228eb05ffcb47dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda0b3cf944741a8864b6b22db0129852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc77aa6beb911a3096d8ab7e6952ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c9673df20f2ccb5f3e9a29c04295254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f115489de7cd6e4ccabe11ef2b2d4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c9dd9ba2b7d24dcfaf6fb9441a05e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225388ea8676e781b81446c2dd9b9db757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e3df4785a0a10f08cfc555ae144758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9640b99be077071f324f1fcf2661c4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3da8b558d9332a2b5073df65509fc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97217d6486d7eeb15f3c99ae2bf87061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa26c1bdf8d49ad12f4ea00a1c0f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fede8f9250eeb5cc0da7069ca32b6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011466d00ca747327687d9cdabab382464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab974ade9634edc3a9d6038f5a82f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288b0fd3df5019ee75fb7c76c4a6dfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25af3608164888c071671db6a2cb63e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a26d9cd224a3e03ad8a211641263968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5502f276c34d9c4d808b9d2aeabaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64804c5a0341b501f3649b720ceedb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a70247465e603102374e9b81b84d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bf210c6d26ea965c815d89d98f97f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c1997541d1509d95d52de806d30873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28eabfe462c6286566eae388865d9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee360bf624a94e3f5d77533d04c65075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b2def05d00ed1ac999c4df06ae13c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b05ba6864b3237b0a6d74930630177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56cb90c80155630990a30b7e9b7e4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26773d795538c0c07bd91018857e2ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243bfd580b4cad7845206bcb9c09dd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25518fc5b8c55e66fa0f06f4d1349e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f248ccaf7301653cb5200d451f7bb3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c566433a9ae50fd16c906e2e6a4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891f509c880ed7ac53bc2fbc252243484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bc7d8d32bb479211bfd789b74204e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd985e6fb5d380cac9f3c5433b761e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84f5ef4f6d89068864a7ced64006387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec000d1b8ee658564c5d2f562e7da588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d73923fd72b66a80b9b01691e7e1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f66217ab87b8fbd49e01d93fa6c82f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698519987cc7301fde6137ed7e4a673091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c1c4162dc34f93172377399e85e4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c6f066a96ca6ae9cddf7cd578402f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad0147c90265f80fc6b51eb5bc0e8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96faed6e21ab32e879db90ed90a5f7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb51642d9c042c8bbb384db0ab6d5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af34de85023cabb14bf1fc630c905797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d60e2f3a005e06bafb53117bf8e1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d4ca97a921f796cf2dc29fe123df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15caff047e7d0c886660252a7cb60d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcb6719d1169cdffb58cab97a2c332101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a0f58f2eb272075fb3a9f5cd9d30c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d4faa96b5dfa809c0010c22d721d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334039ff8bf1c54871d9b232ffa4c0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17b69703722a836a15a6cca6ddad5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ecc557bb3040a90e87a42ce82eae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a15a1492d0353d0f7c6e6945f1485b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5567cf690697289e52819e803626de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e987233a83e2554d830832a31153109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e5b654327708b1261c0d9952ddcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee922339ecb5edcf8756d10fc7a58e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c8f10952c5ca6625942dbc30d07d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f487763784584dab2530eddad6f08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a760f31140f6d559ca8517268366c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3408fd3d746ae6af682d23ff696f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23a87dbc6b95f3dd40a9835204b85c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a2fd0ce9709454fba0fed94e263c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a083340d936130e9b5bb860fba74b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a728780e8d8169580a238a07d369fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85828937b070d034fc7104b8f9e6f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c886f5b64116de442369f593d2043121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19270b72f718db2d31bff9d76f853122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586ec5fee4782ea7176235c35c1c4f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ce6f921363346d399b4597aa4cad8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59213a82644e23dced66cfbd27b5dce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf173bc340821d30c01e5b2ade70d886126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f7500e639d71f13da903eb4edc779127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde316cfb4a42659fb58bbbf7a614564128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c91dd569eef623f18c12841653d102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fdb464cc4b74cca5c1afb01506eed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db1eadafeaba5b8d722e48676c3bb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408085bb72b1e00d1d2d69d24fc58089132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b572f15aff22eb0dc7d918da4b6df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbedaec6050a97e1ad8777658cd2e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bcc0531d9edb57f832d87b658d470135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887026cc10f21d2894929b0062335a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254fcfa1f130080c3e01587e0931c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52161c6c8347e63edfec4cca9eaa8f32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110ac9dfe98718917f62ad7463120c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d31f48fd29ef0ca37bc453ea43fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f5126f25da4cc56ce8d55852c3bb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a56fe2da3e729e809f5eba647ba1f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6409f36d596fbd22d1adf9ed64d38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a81eed1495b4f91967976125daa071144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885948edb47c0447bd98ca94ab59a0f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60078c151deffd6907268c0363a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d92852cda9ac723a1c6aaf63ce697147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87ededbfad7ba8fea06e0448e2016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bbff9777a1b222c2ce4de656695aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121456500c35192dfca7b32cae15069150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775378dceef0260c1f45b57673514dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4196e7415ac4648cc04b9aaf84f92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be2d84abb9fc3be035f5dab0d3c28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0d8675e1fe6f21ed47a895065af9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039400937d6d3184e89e9d513c4a8c74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16501a21ee9b8ee94a87642adc52c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257bce3448dc6a488f822f2fac73fd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43a5fb095bbc297a10c89cc60c66c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f1411df83d0e0c40432e038d8a6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d641089c330e3ecfdaf866afe5a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e72814277b447297dd3005edc3d11d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86a7e7f6fce7c8bbe4ea6c167b8edd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e6f9880413cee3e8d2e7af7b426ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef51f9620af94b03d570c961c6693a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47676fb184de07f6c4b62f5f8d826749165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e16472070edfa5968f41bb7be348166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649dca46c3e39bd6d9a99d724f341f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672385f5e172e9fd75c1d4046b2b2f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499cbcecd95020902da8c692ca68637169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43950954dcec2612655e1a35c420b15d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92b189fa6b166e6523afb2011a1746171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a98d92846891dc7ba9f5f2cf0181d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c078846bd0fa09db86b4a7998c291173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5202c379b70d47f5f265b3bbb081e7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15f49d9c383f1b0dc5cc3b68282fe3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec53301d693c7b94dc84929c8aefb29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ab0d82b7ff5aa8c170db16421abb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0774a88564d3a000173f9788a968446178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4c8b6131fdc58efec683a4f12b6f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bb819a419266a69e18e0c8daaa11b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42454992ee82690fdca5e282185012181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f0991d290ab35426f785442dfede182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6461b3d0367067daa6585202a1ac774183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73bb4f30602e9ac8b4c717ef4b10a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8413f7b7e6590b0c4e1d6195ddc96b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa06770c4e29ea4aae3df5ed0d8d60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0e59c5cdab50a286180e2d3b4059c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3374e3235ab6889d1f5e76165e0e85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ebea009d1b5370ea8543f30765793189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ba0dd6e347f75a75801912478ac1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453df365feb7da17f49ce3e15883b96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28c3ddfef20c1ba38eec5693137fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0938575880b4c238ce2009056d72eb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30636a11253dbfc12b823484323b60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41f51e2caf2e0254cfee21c974adf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f958e8bc314a361428d2cbef83baff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe96d1fd09357a393ffcfb44246d26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d342cb68c6db0e866a9ab453052d927198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f87d67f7b03d12d2b42fa34bffc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd526ef14cb52b4abe7eb51c6650bea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350adeb820dfdeb1a9ec8f1cd61d6568201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f047f46e82d0fb2380fdc40f6db633202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2f83cfc8a9c3da5dfa1b065d523f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ccb8edc04378ebb28f888c69f93d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a5ee867db3c7083b39ab38b9e46ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc7ab040190782435139bfdac3689206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f0d23850a4d389acead6a39ee4705207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b84156587d127f47476d9bc3c7d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dccf10b65ce51a8fc989f01eac3a0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824c4e23afa6527745a784691b4c6fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0a75737143899380d62948fb86207211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a43fa4a9a14f787aeee5239aea1408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76350fa9b0e4cb8b2d89120e5234b58e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b59bd7357a523f484a642075bae22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bfce5a39c4aeafc458c91b5c1906215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf2628324fce1ff0a30ae7ab8545c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d1acad91fea6ff7a0f7e5ca06135217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9728f38433add7a6e38e416e629fdec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef05ccd0458bfa86564b98d0d169886219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>