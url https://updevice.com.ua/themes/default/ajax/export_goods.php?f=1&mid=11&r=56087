--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dce67c4358960c0723df674387525f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c14395c827475dcf892e0c59dafa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e87675c14d4688c623d6b011231d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14860f91b7c1f8e563f5a43a9333a42f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dd55a4135260d94374adc189aba7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd76c3e0eb5549b49bd68feb5fe0e396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f1ff8ef004bc046e11232fafb18387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dd88a07a3206b225094074008645e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5cb58dc39f14d97a05f23c9828b4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5e0599048494cf313ec1d062ce46e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4012dbf0346a9cd9c768b0308ee911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf672ab770d2e65b44afc595355758812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab073db55102853fc19e9bb8b7e0b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7293ef1e2582b969beaee1bbb851e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e289cb649eb261871a5828b4273c15615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4312d7ec8bb8fe522238abb462ac816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a394f829e3470018b0ee25801f7c24a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c10ae0eaa96bf712a72b8e4c1b4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0da1d13c3fa347fe178f2f781712be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cc8b16fafc2e0a3880b05fa20a68920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b2e266612120fc032597b262cd4aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074cef5bca99ec87194380f2debce822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9aced42ba82e98209b8103820753423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e2f4efd36fc41203608ca1cad10524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606ab94a662a74f24e20fd4cd77c93225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266c36c4a827d80eacb58ed0cd1238926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57645f4fb0effbc7e5ec9a6e5182ee1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338326a173cd54a407abc17f88694d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227893ef9a106f36f993a26185b5057829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504041b86fa13d292ee40b3f59c1f3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607376afe7b982ac114a96e80ca658831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d17da27b1d22e3a8bea807ab60c9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b9aba9132ca8ccba79e87eb7b50733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b412abc61c26d959bafa1ca5fb10d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551a45eaf0480f0361d645026d58fb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b89cf661ac45938ccfaf826b007c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb09b80ae172063e3ade1cbce5a76b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c1a99e94ee9d88326f90fd4748e7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b35814e586c34f1ee87f59fa9d8ff439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b19e599eb9f1bc62ea8918c9ea8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c770b6f54bb42da17df73d280f294741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8cc6d5b8e3d5f731e13f26a69500a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387b7b1c30daa012c9b2e57c4e942943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598f44f7cf0f2ca4f46664d9f24c77144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e645c4cfa33674061c58a30ba7163945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20c3bfa25bf97dd3dcd13f5c45d5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d0c512b7ba844aabd250bd30b3f0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c47b186b0c2f47397075208f46423c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258309185481c902ec51668016524d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f718e3927bb99a1dd5c934aaa635c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b31b71e62159e19b728da925cd6dd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e976d704de373fe588d1503021a2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693245fd4322b4c2d13b8cada6314cc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79298edc5d344031274c54a8ac6fbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b08a627d120591e20763d85befe07055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97a79b1fed52ed25ea76c584e24f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba589a3e324bd91dce8a9a63f47dba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c20bb9a7a582b3dc026fa869e9979158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ac93c9cbb6f6b7e0ae3de6df0944b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60822998f8eec436da67ef7c900a4b8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1a77d84c53a3af9751905015e6f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7387001fc9d1e92b2116b2f3cb4f5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd89b8ba8dc07872abda9ff328f2b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed11313e39def9ae5690ca3a16be4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed96d6bf134b679b02a3d26709dd2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3fe6a1371bb71ed6e0f29730ca02c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f439cadd0b1d4a4ccb29df6cc12bec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c8e4547dc043275681d0dc753a78d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5d382a909e69826b88d99f667e59b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff647e995b77ec17415f0c35a12ac0f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790863a6403e764a3a2e39ea7513232971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8442ca9e360b80b43a42667e8441272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4434bdf33ee20747f4195df62cb4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcbe0022aeb1b702c78b3b540d8a0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa81fa5e3e1a5657ba768f0957c96b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a30bcc86b5a8a90c7de2bd700ed55976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a60ed9727f4e2060c81f91c36090177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f300376dee1bb4125ad6b865e7d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8789c76f7bdcd38701bb705c1785079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170525a57ac276548f33c164f2ca1d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d08855b9077e46654c1e3663b3ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4909e87bb0d02c51e5aa36fe7760182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0d9e6043871c0c217559e616c79ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beb581c0f3c8f05accff789df1979a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813477ba10d1c326452aaa3e880ed31f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31aa7de9343e72e86b6920c47833e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23395a2798ece388a78061098ea9b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25595ef48f058a1e0f5d465afa2cc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829603590297505e5e0f73303607f1eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d1bafbac641b9dd801569ea2afd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf3ced09de891ef6cdb3a816cf1a9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a472c3221946c98ae9b664970cf43d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635dddb62dbcba5afd92d599e4955ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f449133529db330b42e4ecef4d11694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac68a80bf30374edacbe239c41844395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e189cb03d6629913a67d4e2b9139ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647eb0d0bc95e320d8534fd57f3765997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9535034f385094afd421644e1e1df0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661944be318babac69509e8c137ca5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d82b63a8066542b6e2591f8a0eaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2136cb269b3e86e754ae99556e7acfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d715a2d69c41fe346e8e59f2dc7798102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd49c66b3ee7761884a19acdd863f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0cdca685cee10735924919d8bdc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03483e3939f1943d61e7b27991a6109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7be067bd87ca756688b28ef25df0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9960843ffda7ed095ef9e2431b50d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bab5d6ad406a78aab6eb47d19230e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612f2d2766575e3ec6410084e114cc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee545bc96b71e7546470d0aece239ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf24a09bc5140668a925805bc3839a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0de1c5f17c1cd0b454cd71c05579f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618006ace3bf9a66a031606ed72856113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ab0f6291015d62d6d2cbd78e3310114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a774de55d099f5feed5c311d97e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e838944fbc43421fdec2e67a63b5f49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24c8c22a006a461109219eb036884117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2ee56bfc45a381337378bc0d3824e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8a1de9a1050c128880f581daf7996119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61201dad3c16d2c69a4f30f2415f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbd15130f7353ac9e67fc61ddbd4d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7daca8607cfcfa3febeeb7c5a3e18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d47340d869c9fe796163d49b84a0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59c3bfee540ea341ecf1d39861229124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a29ebf2940ec91dc647219b160dc09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4d1f50317796fbd33ec0da0fa3439126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045836ad1f7854c116b3c956e1ea1ffa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3031e3dd74a6632c587e64a5037f09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76215c4cfcf85fcafcac95ced4bfd903129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812262b885fb2e53053237727d7e3a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286c642ebeb2e47fb9692213246996c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04efcf588eaf81710b429db56f83a1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e12a41050696953e932d08a874e75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046512db5fa9e2d9cfbc3291bb0eeb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dac7ddec81d9a068c8b605ea9959f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc483cadb56c87bec6fff1ae636687136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f12508a1f5fd56e32805a0939af2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2481ac727bfa9c1be26e86c2a848138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678cc68a948035074b575d44a20228a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb719dc0fb053444c86432308916bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63d77cd24837c6c4407aff678b122141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac9a2d19457a34f49f9d73f913e3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2acde0507df7f1cb7cbf0916770976143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e91eee4a959145d0397a61d999dea0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc113d40ee7e7e339c940b0c78b1f4eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215de606dcf2110e7dea7ec32b045f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55167831656086567f20ba1b07fce7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8e3cf820391811a81d0f5cda1fec5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664057cad780d9deebcd9225ac25e476149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff7689824690ccfd4f23c03e4ccf15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cac6c1d34f138da2265c0c9ec46c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cbf40705c21eee00d7c11f1117398152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48cd21e7f8a8617052d1bd985a20a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aec607d5cbae7602747e9f9f8855d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60ffb06593209da529ae6c52502f99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744889b2637c9ef0a1e009e697a94ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d38585a18bf0de8054b76ce6f5c5d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7224c623f97a037daf69973b22d471158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bd635e5d47bb9331c4632b8e22cc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf8c01214b6e10574a48cacd2df823160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c59694bf1b6b3322961233f062d68c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660de91720ae1d59f2bd3314fada550162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deae9ddf00bac6104208ce08bb65c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b33d5fdb933e1825ff1bf94de66b07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729c5946e4c5276f207fad4aa87409165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315157258685c23e6339b563cbc2907166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fce1215b97490d94cc65f93767b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5a703e499d2c226a84cca3a0e7ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c5eeff30f9979b9782961cf26fbcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173621a26a35d5c8064ce8ad70c196170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f014335c59dc2aa334c419068b270171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e916deb847073d2dea645e49cb5cdce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f571596c193807d631005799acb30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54bdc6da57ebe80d3b5ff61fd370f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af60275a6f5013c4f325811b949e394175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7525f5ee8601a8cdc7d7c63afa32a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e54f3b940a095712302f637b7efb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932027136d343264e83939dccc53a99d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bc5f7a80cfd21654714e58289bd4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3416b0862993213241f8fc742ed2b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da679a7245fe9c3bc6a9f1492ccce1ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5009d8fa0ebdc34052d265fb9ff946182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa75ef4f9b6866c5dfa1f62ac75cdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d4a6472f366d2021f86df9a8e0592184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1869c4de8828b534cde2c1ebe1a7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4fc3e612d3b4ced2f34ce0d771d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a6232297688ebc60224aaa8a10c39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422515bc7c376ef5a1b63ec15a2180d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89051fc3d69c5efb78cf531b6bd1b92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67fed6277a47d57250c0dd16bd991190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2dfec25fcfe8c0c18657122923876191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133145151dd77c23dbb51cd5323cba4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd983e22592494ebd976932a0c27a7e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8ae7179c8418a1f8c87f524a6e83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e65d322d08349eaa7d120b12304d64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf5c2abedf96fcb00a199bdb77ecba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e72190eb728e18d6eb18fd73fdd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa307262c96c369dd4fcd05ecca6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244298da2e7d08cc35faca1c3fb0ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3651c9067e9fdb3f1fc2c8a27c2d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca789aeb9a9fe052c18cae08b78e672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24f45c14d05a548c8dace6d372e60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a38037e5d1252c35a436adc6cd0ccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc82c9dcbbd88cc482bf567738ee99c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac629b125760fa5472b0e0f1054e1a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9a9f9095b425d8637185f58029ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fff6d08ab664054c1e9205d22fc682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de60d267f61a46cfae645fc75b23a2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970fc89f79af5e27c9f728458097a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825bc52cc4a002d22791f29c6ae482c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b32040d67ef6fe546eec50c65884211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ced61a401854798c2bfe3a78f0a58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a497017ad66e4c445d677abb5319213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ec1e4113ca50bdb907b61bbeee90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1793c26c0db0ae5ea18d96f405a0958215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292f629efa294a031b32f548d44b33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6fb911ca4f4a1b728b05a29f29dcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed3e811d36a8b36252723b4f6da032218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c55bbe5bae6af85209903f3f418d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e876d8f7546098407136b2ed4843441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e61a8a7d8377900f6e569637f64c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159ae4468958b309e56a940f618f6513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57146b08ffa7e8b1623f2f1fa5fe6d114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470797c833929643051c40ca49fbf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd42aed95536a3df885023a66eef196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3ce16ecd86af51db936eade88be1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39893c8155e0e8a6cbd90f1769806e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39907fc9420ed092732c49a5619820659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c370c4fbcb2f2df254926004cf2ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dcffa89a9bd12a3aa7d7cf0c5da4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e6c020ced548be566a96f21b043be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebc71faceadc22757030414f6644b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd016414a6bfca2f878ec99a08fe96f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eecbd1b444877b8b4af34e420c0e6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fcb188898d9610bfdf0158c11314716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98478933dc1b2c4cc3947c64a8d66717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16670e81d15c335aa62bb39e5353e0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098de0db9d823371315db178166c6eef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0649ae030e4dfaf5d2e3bcac84b7cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e46b00132ee6b016d21160f0afece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919516d021133bd9e658c0aebd7726e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4820256f22c1ff70d035894f5d5220223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f7677a1d6f5c828b51cfdddbb4c4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ca96f3ff794e512afab4bdb36d2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4effc644e45d2f37b8077267dd54b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ab37311cdf9544e47613b929b4fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab2e6f724d840d734fba03de9d18228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906de591f0232490fec653069d7f85029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc03c46cb5dbd31de941ee925684030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde4c2eacf796475f51783e3ec63f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f3f987a40f22655098dff54b15fa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574086950949e1b8645328510ff35e0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a636faa493766e12b21f2a68ce3bdc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b89963742eeb842b137261cc6d9f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b780f6a5e4237ad034bb01361a8782c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babf771cd69373f5b15c4885743d89e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c73212382b4b498c2609725fcd5c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b923c55a155e45bd23451d616d44b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881682ca8d2ff2fe454ca7a3edea544640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff007b4639795b455a00cbbfc12cff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a98b3d0b5fffb340f763bce04a4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d626dcd5338032024bc324a939c1a4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14fa5a7d18e38beee9ec57297283f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18660dc88128d00fb0e56e9f5fb1640d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c58206379c3df450a2768da8749746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a39351131b25e479a36ba0c60b6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd47ffb8663d570a2adea1779654f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32396f501e4a5d5e5be5059508ceb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126ab8ff22aa43f7e1e1764c7dab6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8deb88b679a15566423a874e48d9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5041f96913a702ccc91a7575fae0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4148a502e27a9fccf819083c823e9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929516446f53ccb1141dc2296291b5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925de296afa403b32c571c4470f77b5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff572b7c36d7163a4b41efa996dc7cb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225dd944ea63523c3dd0ec8fba383ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc621c54ed80d37ae0adb92b35a2e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f648b314eb975ab477ccf01fd77cf9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb1c1a732d3a3db0fdef942b63a0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1349fd5d349db1843846195c9b8a2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213b2062ab64423f3bc51a45fa703562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bdecb0f7569bc588391e32c88495163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05103af6b25609dae242a5feaccdcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde4537097e5c16fbc26811077878f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b76319735ebe23ce57e2e3e8e71b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d95256a0aa198d6ce69b302835abb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ea58de66665840d5dd422f8bb67c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54e0978b85bdf2c6b7d1e1b72fa6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570288396ab5495763e3b236e2a1cde170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910793fc767a8aa96fc9be0434196cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded302ca11777961dcad7db902747772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe31edb9b9295f370374880ecbbaeb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49a52fa0f1ddbc76a10946d381046674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bedacabb11a7fe1ab33a3931dd913275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33f502f35fec72e54bf2a086d6e32676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd06ac131206ec836df8d0c41521a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f4d0ba56420f09dd645a4c04365b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfc0dec79a6d4457a6ab665136b0c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2f4c4cc69d88da374d4ca5b9d3cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fd65d5133da3aa08b7df45aa3bcf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3be89dde28ac652430ea4659c6b37882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93df2ad5ed85ce36c2191850c3c084583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17106983744ae8d5a332bd9743d93ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252ee0c112e880c03d39fd52a02ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7fff97c1df22b46824c561fc9a28b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dd62abbff4a5e5bd4fe456650308987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11177c354502be72e9467fbb71550e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d056debb4f7b6a2b8c54f41842b6bc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbca370981f8dfba27208b2ad2a38690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56498af3f0a5d7c759bf400e0792c7a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0751ae0283f6f9c259946c69e172b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3854bec2be31080e29d4c95e28524793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b07904ae962262ed79cc0b4ba2059894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a5f5d8d30af55817864147e5292f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db78a15005016b2f0efa31694e8150896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a835d2668115653a1cee91fb242ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8731b879de38508e805e0a57dcbd7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53bfd8a3c2efaf1e5a11fedb74195799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913134b85c1855c86ae6dacb2e9a561c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c1bd2436c03acfa4345ec5f10fb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306a31883eb902ee1f38dc7c3618c37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b11844d17cb6e3b480a3341faeda5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e68d1cc2488f651c620a8c36077081104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf99ecb93d7d03c5b1cb0f7f7e4681105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe2b7fb46b179772f38681c6510be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704e1864843ec715c5d4ac22466442107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656615dbe870e65fe2b2619097e10d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266cd5c60f12955ceedf23db67c276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb209d103f941368967baf4611d5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6eb20dbe15453555232e047c1d26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330967e2649da75d55396d681873c429112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c2854504faa5b41ef50422d39170113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ea55716f9db1c97f684473f5de05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f624e1775dab3de9519613522220fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcd42c094d8951707658af8cab7193116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9ffb45814e91233bf0a6a35a2a841117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a428b9fff3dadb49597adca96b5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eebfe1bb8d96e12b1912f0f830e757119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf249221634a032fb2945c461ccec97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1b42ec5a8a77e78320adfe049cf2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590aa1508ce46ef481ba8982738a68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0b24cd26ea4d0fa6604c187f98169123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9258419f720623f9b367726a4108fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d6d9452c1cd25ff3e2dc6b12d7b06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488167c3c78ab9fde77a1e479f8e98d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ccabc5d98003d8f6ced2b1fc38f75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3feae7781312500587990e40636d46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cebb5a10c4424fd8af40d3c1ff3a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e834c1e808fe8fa0bb1c224356183130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b5af2a5055825f77304a7391c0c3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c24977b5b6080b7c8de99d1241ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766332f6f873080ccecf5afed7ed38ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7442adab32f2df2342a42c39b3ef5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe13995b8fbea4f4b77f7dd3a2f02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfe3c7bfd93480d32a838779a8ac99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060777011145f3d51b8b470c1c90f396137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b20b5e0af022b9973bbb99363d24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eacfd22baf5a3922458ff4b40bfd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1b39f2f8d4f534e7f801420063e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7c7470da15cfc772d4823dbe3e80b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587192f66243118fadf8564b5c8513aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c61fd1e326b1523c2a087a7e4feab7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ae95d0b3f8bb2b392b12820fd7b21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1feca313bb3e2f87222b5cec8d596145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e8447afba998b3df799b9a8ee0ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58462da00c8a5e53add329e67ba5007f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58626215b0370dcba20c784a03df699148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00045a038f75e540ac77349de35599d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f4618800da5a2858e0790b58fc89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de69d3f73bd433c3d675fddaab477c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e01fcc5cab8c0a1eb8ff6ae40202ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84218416cf45bc35323619ae9e576355153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611dd87407cb6e222e0af1fcfb0985154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4336390ef2959377716e06e23240c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a295fc5b4e1698f14318874a87e549156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7de57756793812f9be7cb60f3b9e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb439ce31d4641285784e388b70855e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015759b6db7fcdb2b859ce62411bb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b78f826dc861fa5e54435e3d6e93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac8e932c41bbc15f1ccf99b68d19a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8c0ad502fb28be7c7dc74bd879cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da25d069f3348d9a110681ae831f8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a5903c922f3ecf97f09641918e8ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff4a656bc20e90f6e9b6c09f07118165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753bfd23bb3928a3f9b1fb1a48b5d3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e31715d6be86c87705143a94d4a97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6c36017b08c75479214c9e213fbed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3bcd6953aa93c9efe5d7f1e3f3fab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0bccb26e2519d38871315dcfecc20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db88694c17c2a9f1c68a84f85990ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fe86bfae4ebd2558afa1b4537dc67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342ada0f9f42fc96919fd57b52b488b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e07ead8405e89f3305465066928160174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa033fced12fced12bfb486574abb9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea804f0b27f2898a7a1a288d2981ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4893d34885cb7862c3f3332bc38f978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98ceeb063397b32e5931ab21dff9ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb437fa72fe988668d0a6126d0b874b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e986b68ae07652a3e4ec69a7c65412180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf806934f4add6f33594ff1e90cf4ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d67004af0569e140049ca31bbcbea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d3702da472c8817f1c3900e5b4448183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46a67b984a8c2b8e9da2edb587707184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3060708df4b84cba9e1d9b7c6b75e9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb31d20bf9234b2cecfe971fcf6a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a14298bdb0297b3bfdd5dd68eb90c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be8abf0605296c000fb654a144932188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41de07e938fc6dd709c1d5d4f82e5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949cbc6b1b3ea26d1852fe1319a30fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518923e0bcbdb81b806dfb3f05952e89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a986751ee4550ff2f03589d7970a514192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728189cef821d22e264cce77c194ed1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91480ea4d63568f85d72e9d043d6190194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7c626f13d497d5368b1f984cd39e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3b69799773db6eb860024ec231f67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473885286c176844e0b24bbf61f649ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe924888109e6103772a48b7bfabb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b54f7d0761d89f10baa5719347f9ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9a925ad52f9b796959fc5a78b005b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e36c1c36afa7550993061f8f19ae1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1ecd4489a42d97e5a74ad769de1d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8120c4eb99a87b24edf74172986fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b556b3103633a9652625b58523520204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a548b225826ee44500672d04b5ac3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347caf397fbf1305c4cbba3ac4c5a7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b4e0b84c136f4e3d95f0e8a070caf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d95070e4edbe4c373273b28779b66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a7ee68659ace200a30e7e6cce853209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc4226a1773f15e9d62cb43c4780b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9b51003002971cf736ce89dbe716a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2247ccf57786d10606b1f3cf2c67a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7adb3a1844472225887ad95adab935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb9706fae8c8da87b4fafd871e019e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549149613e92b8a361dcfdf8aae512215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172daee69318742b13f50469d9420fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4139e1de05ca20f9d3517f147eb8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8bf54041a974700acd0c440d969f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ec53f35250d27281e467e9aa82b7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>