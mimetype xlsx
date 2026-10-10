--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85e7c44931db1b7db8132468511c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b622973dae71510b3ad4b0ad048ee3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b9dbbaa7f0f837e974cb9ba4aa613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b15596625699a5068d63f2d217501f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbc078d14086f1ca07481b4c1cd7015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5f49229702ca07c01361dff24d84b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbcf647673c13ffc489af22c5a0b647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702284e21d8f9d6b3a3fa7e9a9bed5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab407e34000d47fe27706e3149d13f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0931cc08a6a3dd9efa2e317c660410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa14a889528d4e66915f3aa196a88711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58ac4ebabf0c71c527453c4ac6c06c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe15ea3b545451d8a3420855e77ffe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d47a06eed99c4bc9a27ccd51a060b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd5b5d0c77b7184697ccf315a90a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f58a4efcf74ba0149bb675fed8a3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacbbde338fd5d4ee629a4d3495610d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b35565100532fe006aee56870da9f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98f35304456e60c29bb371139db96719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75448f9ea2aa7fc69f5cd6e9547cfd2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4a650e8be23de0aaadc50b9f0589921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b1e2531e960d3d9411292836953822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97a73b31fcd7fab50819293dc53b4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2835131f8b80545e81aaaf1542d0ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736fafaf385dc1e6d395c4b411823c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bc489db4e057b97c4bf312fdecd2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a61e2dc34961acf9bc3a58ea61fb5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e1404835ba674b8c3f7106d58e4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f254faa4db4de059d6ebb54208d7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d779186e456b30baa2f20e72c6ea84c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a352c5c9449f7b51489e348628bb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28b488cfd0ffefc2b1f4da3a6357e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a511ec64fc44a134b5eef0e5f04733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a4e8ceef1d1faff398511af160e7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa0109661460b439c4e3dde42019a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb663537f360b205a8b52705f0137936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa33a592aadec975ba55e9642e0f23037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932338f8a3639cbb8b0d261534ffe2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379e8759d70e38bcad80fcec75993339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896808143fd44fa539d7dcbfce88350140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f342e11644d6284664505d17f614b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfae43c1d7d146ea2373ea8289be0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f696da24c62cc257e49b5acd2c0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb59095a0053beb22df86140baf7a8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aa7b4006cf9f3d4de56d6c6ab201345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4253148a91b3275098267c126093d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de55a3df7ef7774e6ce040c4dcbf4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c07c360dd6caa07d5ed9db88899e3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c0c7cda203486b6d059f12716c0ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981305fe2292a7d8a42f494d82ec818a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf03df36d44de49bcc8f675cf7bad1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a9788767fad8223473154a67c68052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812a4a61591fe026febd3613a10247453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfd424bcc551843c3783af67a9837854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d41670c6499afa56f68606e8f0daf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9e22810c30664f3770b87d9cba66e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62011237ba3e7a0143c9e97e8d3788ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46447f9c9a7bad0b45869922911a633458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946d61b630802794fcf75f12630767a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb59764e9a1bf3129476f30bc908660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21d4894b0e015d392215bb656e08e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167d018cc94817d9cc300dc152f481362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d9401852622021842a66d8203eb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace3fca8363afd5f25d8618a798a38a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd473b5f09b1113954f7c5042792fda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0239c8fd5613d89cd637f744ab2a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760adc4f1ecc782063c51bc98e629d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85cb8ab1ec639391b99bed039e04668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e94d914e1a24c3654918d3dc7cafd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373cd59da1e8d392d471e22380b174e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ef225f1a60b3880b28a5b2effaa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31baf75d79b1d2c485816ea52a799872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127271e89250365d10f7f7b294feefb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605c0a41de866964c658c16b6d778c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686362428a62b292c4a17945fbb8fc9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7940bf6f6e8c31171b54a5d14d55d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5e7c828e9cbae175da0729b5670677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc441fa18a485b17c0ea67fe5ec1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa300e34fd373c515531e8a2e909fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c20a2a4bf40c3eddfdd0af4d5468980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1616326dc2745e812447747fafd6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80226c8fc78ed47e295ce0e35a699b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c795f48ec70ba4dc221971d2f29b3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5710ec72b448cbd5980c909022dc0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7f44c249d63a1eb07e3a1ab76b5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe944e63ca2cfe488864c7a73483930486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68017ec3cdbb01b8782cad94e534e23487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a66abe1781429ce3dd0a4ecdb2f5b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ecfa3a26861bc562968a904075f2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7428388d43f5716b029f7b0e6d8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131d01f488b6dd8e4c86ffec264b49791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862225af9cf46ea992d292f26279a7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576299fdfb6f3714049bc94c2892fd7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534b710696b3f7999378e4d4b5f49294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8efa99f961d087149ddb02109ffe1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cdc84dc963ffa2d13a32e8e662e9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc778f6a26e7da47a09a5d93d20dd07497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0163241832bf427041979394d8912d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e71e1936357b760c17687c4c6dc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e59c7f6d289a4af5629579565e76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9004a99bf79024b8bcc9c465f2894101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65746a4bb77cb0345e54995a6d069102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1517bd2a1953973e4421c2d0112c5fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488d1448b4fa355ef1f253bf39b790a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e875bebe8845c7b928e19e69b76d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4768b5eaf9fa3d9ccd7130eeb10e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa11e4d70f0a582eec74972b372c5b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194dfb1234cf49e29d517acde7f5c91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55024861df2ca7fc235b96a6dcd1aa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c4ae79026697f64792725fb9ce24d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2227a35c7429ef96cb701c6cd6429fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb905f62e832548fbbc51f79290e3cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5ff898cca75a9129c657a5aa3ac60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623261481a35d8ab0c2f49f31168fe9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab6114dab732cba62a81247ce5bf08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02afbfec458f208245cd45648d0016116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef25eb18d22a2baf5e8bdd2f810fc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6111a3c2b676d7a2bcf9b69897426118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d946c6a9bfabe57c82b125de3e1fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559900dd39f1a3bb28607c91ab4e766120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64498127952227183544b510334caf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bcb7fbb8214bee14fcebebd46be95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c22d9fb037829a2ffe13d2c47aa5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f537a67d01698810f93853f1cd66359124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961e80abbe87940f9cd0e358bab66c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22810a4668e68773aee380a7bbb106a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c72919f558154565a6076e100b09a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee72e2d4679c170b5d3c8d77273905128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1cfd8fb21e92c990f120e60886c06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37600dae4e368aa44dee23229802483130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c1160740030ec630a50cf63c7f62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcebc171022659736c73a7f0bf867f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5803ee9721c0c312841d8e1b71f651a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cffcaeacd76acb6d950230e73ed33f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d00673e007cfb5f837dabce60bd78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d9bc4dc6248cf290d938eb80c566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871593871a42e29e92db923f989740e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df183980cb38dfdb33b5dd3a43c15ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572f13fa559539873753d810e4d8e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11d2f6a02faa236cd6a9d1cb9e666c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cf7586b3e203ad8643998366f1f15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbedc7076535012f48029972d8ca18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450dadd0dc7c8920a1a4a8b6eba021f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8cd9ad978a6dc269a895cc7eaf44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8505d57d62b97cfa8dff24abaa6d50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9f50a56b4124d68fd0b1201cfb84d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f447a16941314d79cce8b7e677339c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330127e415e0c1c4d6a84ba8e8061cb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225d536b785f9d2cced7ee746706e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f57492494d340fc9a4490d18e8b632150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8732a017e885ec065a9059f5e0b2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688beb1562b4ce181931684109a08d4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb214b3a389db64f7c2ba8f8c8ec5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c639e23f1dc0b38d9b1bbedeee062154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402ec900f3fe8dcc8b3aa704403b65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040818a07cc6f7e204fd25bc2d53ca5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940914ebcf13f7192453555e9cc3b94c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edcc00a92a1aaa641554e9d4674016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ed556c3173f106557d1f4da9128f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929016042300abdffb0d6bfe94d751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883a7be688af527b1ee48366c13f467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87357a7bf1632755098e47f205bcd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c50aa83c76477cb2dfcc59d49231163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5797e639b91667cd822dbc3d09bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a37ead010b505e740fcb25f2c489b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e31909a1ab496ed59a93fad7f2e7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678487f0f7e1c4ad1947db6e1c70ed5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a45c1b7fd3dfca072d950de4775d9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbeea67824d1799d30277d3646a08c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ec7c789b6d38797a647edaaa54a1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417dd546195f71b02274e8db225410171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd50bade5561f063217d70594bb084172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39692897dfc5f9d5e0f04b7d042234c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc2b7eae80ea9da252a4efbe90aab4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff7369d5c026f817e4308b375b1d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016ebbb6be9a97dec381233f348360176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2d62ec1ac3100ac0b0701ee5e45f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6975dc513cd6521c71e81eb01c8aedf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763e4e5c53b9604ce79e4dd850ff41c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550367be1f40b1e67197916c50752734180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300252b37d7a3a036ec085be83c74f76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e00fd31e18d091491425e7cc1d2b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f4a069c0ee643ae82e443bf71659f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e474d5682f9752ed0052f5dda2af8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee140ead316ad314f1708262adeff902185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e772b3596365030ecdb974aa975cc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6abb88bfd2d9b867ba8cbeb5a6ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8351e567eb2f0c13eb14d06630a65ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82d9f9bac2be051bbba3a4804539d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08916c8b4a720bc97b707f961a6f3c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a6eb27c95709dfc6b36cd2ac3725191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82024f1e4782c5f298c8f3dd9dc064d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340a61def3e6ba71910ab3f17cc599c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba96fb5ec91c67d283979dcca3bb65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffdc99d0a704cd910cef86049b337195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6451c642d8af10a496222792415d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79431b6abcc392742dc3f6d38dd52f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a028c62aa250955cfba9a256f2d2b9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d33e90eb01ae30c094e31df4674f4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089ffb61f42bd07c214fa014cfe64e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006596fee24f0781f81153095a3f93e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87b05bb7295c00a9e316db93b95c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b12e1f43e283a891ff1a92b5fa984a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa1e177e0cc1e58c4bc3f3d065269f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bafe4401804b68a928b8b4f44c744205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd6be426a1f3b836ef5c93dfdfb198206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745c7a45977e7b8a413e973c4a9eec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c4ded92b1a6182925cb5defa2a90d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923fe22eb0596738370a5c21135e9e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33d232f332bb2acd59a6ece9419a44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990026ee1059434e925475328e3eaa39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb5b2a2c444c0ebbba4b05000e71b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625042ff7a11ca10403020253e83a76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ebddc18eaf255f9643cbace5b5b5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741b5e5bf3e0c94ed5899cd13eaddc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fc0469880bbee8b35c4a14d9eed3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d1af45470049c3e746ff51d0740e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38439277b2371fe8db7008376d5e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c29a4c09430d06238aacca85bf0d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864dadaa9fadefedc9b5c569f4ba1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddbbb62ba78d2886cc812a853c90112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4733594faafd0ae2919a07b5111a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d78b805c8b538c591aca375e853d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f11c0eea38fd4c46f5a0b317b9cfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc2dd1898a717be58f630fb4b1ebff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e557566a5f39f2d450793aa1ccf7f057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee6db840571d1cd6ad1a691150bc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f12b8dc9802519b2f8f7b20905ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc6d3aa035d896cfa285d1e24169910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf55838adbed58e3e3762a45c9fe811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f798d3afdae4ce70520754a5303fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64b9cffd951dcb4d6271f4507471b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a2ed5b23a56da31011ce90f2ba54314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e39bd31a56c9d2e7791814b1dfb4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8610b9f29f69f738e895fe0635b068916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9622285a8006fa72fcff287626714d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f3196e78ea655885eb743f1801e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a41d2fd57160d7cfaab249f6395f9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8958c806ef870c389c850e9cffe9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1de5a3137e1bd64d57bf9bf4697fd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba044dc9c262d23da276a657886aee022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883171391a9a611eb81f78843e1f04223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52191240b7b122258964afc510f9f1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9fd90e37147656cc15a7e8eae69c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e1e8e67a1bf09a17082e136f99fc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da9f37f9128ef33df10d041f879ce927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fb8844ee8cdf919bbc31c0b7a803a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13fda6de02018384f3ef0bcd6b214e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344739864891400f69bbeb67c990f88f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db088aebcd268e910283ecc86b212d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3ac2e6e9e295e2d4d2aefbff310132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967ded532a5992049069c11b4b1d4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1653ae8dc5ab3b6806b5e5a9ee75334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683fe68c77e2abefd567dce320053635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f0d974e23f567dddb3bf0811fe2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a39b680c3f5629e0c2dd08c6257c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ce5aec5d76d3341251cea5e1237d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b680dbffc3891cc8f8b0b37f28b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a4bd9d6331ea8dd306a92080bd90f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791876af06d49c5902d91537ff15f9d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15329729dd79650065554cd9dea7b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ca4add1b0f8cfb9fa396e37dca2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5da5c0d22f97731caa406fea4b62744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a43321ae373755944925c1e2ad1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac8befff05f25d5999ee77c62bafff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b81f7d9b82e71759e5ffdb8e34d60247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce3620106ab9c85ddf3e5f27dc471648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f04c5ff34b312f38c9227b537b6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561b4454f13f54c1945648426d1c3b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec368efc244cafcdfaff322e7ce532b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d89342d5aee2723da3357f57ef6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51d7fd556860281d2ffa818b1d5c2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899db110bf2416d2e2ec469aba5be254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344d8c6cac94abdb4b95f1a28a877755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfa793808907b838e821ea70ccd3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe96d0b746e0f4a72860aba38e882657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fba5224df653f48d5b399c61fa76e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae68e0a35704fa315caa98d324ad659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd703a4ab66dc1d74c6dfc44d33056f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2977fbd3ed31eaf9f2147816251b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289fdd474bf6f405c47dd0a07df336c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc25ddb904b2f227ca259f549cd74463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33baf23920fdf0dfe57dba1b83575ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e985fcc608cd77b250c6e822e4c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dda681feae5560648167825e7f0bc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8725dc6121dfcdedc0acae44d67d61867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6423d354f04bd6c83ee77209fe4e8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff758b29b15c73699c6e95b91f2f8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66727b82915c8f00804c5e76863229070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47c7b22843e5b76f9d0228646098f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c62f5d27bb87a74139278a401b2a6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751d4012c8e6e1cdfce9d890ff9b4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e41e1c9506515eccf0734ffe1f1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ef2644d4680a5506785c7b649752875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaca3aa8470aa64a1fcc2c0cc8147576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15885fdf0a014ce369c8c9596dd30477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3eadd84508d412ebcc8551471c8f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8310bbefaffea76d79d556265d1e1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a7e76ab45532755bbe6480ce2c02e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362792e8c314704c92a08c2bd279dbb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914acb1f37a73f5b01dbf341cf9627182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec13da37cb1412abd220126a102fb8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd85f2507ac40447d4bdf64e8672bd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb80dbf562543e9a474a62d97fd9b9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59922a32010f2995d2e1f83a0c32959f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8a9353ab4062d558d6aaf3183ac3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebc6fde3a6ea5a04faf5b8546862f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f518a45db3b43517b5c180fab9a67c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b13d52ecd45b4787552328b30af9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00b1a3c56ff149c892783db1ef3a6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e28bdcd174bd728cdebff44aa223892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d76bdfb31ed49773d1eee640166c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c45c0b661b89c970fdccb11af27cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdcb6adcd801826d70ed5eccf3ebde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded53ee47febd59e935f5051f0f978296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7902653b7cd622b293b9acf6a192997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042566c3337f9c2e6b74b9c5b2901298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1891476f9b26f4c43bb9f5b858225899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7743b839044821af1496e7c63aabd54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dc64ebb2f6169cc0240b49f6f08c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee8db59bf18f2fdd3d6cf320b37e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d90fb28092c2804c22fdf86027ce1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42173026fa432d17e9522929fe49f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e731db8064f66724653aab26ca02a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4932c732f7906f4bee7ba47b4d60216106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908f2d48990e08b5e700184ac24e7fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c2735911477876e7e4a3182d7205c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37df5415a39b72827a3ed7b6583c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a33ce2ffc1b3e1d1b83827962ec8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50081b3e9dbcc49153caea4ce89cee6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c47f38cbe1acc1f4dd784df2bfe680112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c546dc494aad9e50c6040222856c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de9d1585ebde2e22fbf7bc0c57982114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85363783744cee00d67db50d93891fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7fe10b6c32db2878ab9f63ed4a23e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8261c89ccd42c09fc84391a8c384117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428a2f6c2b8d46a626ab02468b6bd1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f5bdf2bd97eb489101a4618b87715119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b11968bc8d29de126441a4f1253f7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17a1c0f8ce6b0f2d063a40005567f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e198ba45463b89654b0266a406a4b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6ca51bb0df5b9b9a7eb9bae1a4bf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670e475e3b6d5d9e96f6f41f985819f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f936a32d7afe33fb89a06c3b32bd155125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd894891589802e29f81231c014d2609126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375afb38df2b901e80070dc1ed7400a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9a88d97e9ef2d2dcfc7ffa198bb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b80a20b1ddb7120f4066a5d65f1a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82d06f8db82374b7293e0edf9911e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0615a9ff86059eaabebd42b76150df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df3a80915ad53a4f04f8634da66543132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dab5e5aeeae997f34db5748b23b1b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7624e36f7f0cae77bfcadadbf4336c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fad8a561d04e4c8db5460a4aa44ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc0e7911bdba4685f2a2981622c0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f720008de2169045c6226a4b790ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1ed1a915a8dab23371a53e7e00720138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9ddd83091eed241c2e3bc844622a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d18c73ea6121ccaaabd53eed6de45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d003c1b31aab47b7bb5d64803e3943141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ffb3a4675b9f10b137e7b84f9e7f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321e9fb2759160f03701d3003c355ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b29e6bd7930cf4fdef017db2851a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2a1d3483b2fa0874805fda190592145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cc8791f55d512617b0aba855eccdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6d140a98e6c1417f0d3573174350147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a12cb8098df3b6e0af593b7938ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50beb98d947d92ac8673cfa551eb837149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8899a3fa9f8b9b9e2bd80f05b453ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2870a16d0b76effa16e846f488fd932151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b4bc27cfd48412b992f8be6b8527152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509d22915e6bc3facdcf8d1fab2bdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218797a2512d30a94d65192e4156501154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b9e9009e0c6bfa6427c8101daf1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931c95599a554ec74682f51d1c0a853156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46d5d6374be8470105d894a77836d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1183831eeab566cef50a15ed2b47fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213b020f5c60a21065aac570a5e802b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1232bb32e740ae996e7a5fad4d93f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35888ed17a416fd948248ade1390552161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7f6e177384dc3fcc81ba5f9333403162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a920af2705ce3e391d42ba35b302163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c82262dccff8be9487213d06a17f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f871729174a2c3543d45e8e64341165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec8ed9ec1fbcaf4580055ea987dc1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77bb9579687610af67342816fe08c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7944916bee0af3b0a9ae2a5b6d51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a364a640ed53972cd3aaf6985b8f18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb824556353a7d4407a95c6c0a9beda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60020ec42e4c92f2d28dcf4b7da5536171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7844090a6826cf71b31f14878fcf2c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d8de5a329bd306ca7b8c9799ce36f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3ca15a7f79fc99ff10edced9d3571174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa483ee88561c8d4fdaceeadacc88d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0168750073de1f5161a2d0680e168176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9803a90477acfa67732ef0746d909177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4cfde4b103bf534ecb03f684d29cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aaa73ce56655f32c819fa53180b0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226c30306633d9f35746db1079d00f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56c3c5eb5664166dfe453d8f0aebe8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bd6c9d014948fa935919f42361151182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d017a9707288b1255bc4b64a790a2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b85cf9d8850f20e4deed8b766f1af6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0313e03bd42d750e29a8d03de4445185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1e6b855cd4c040a55945b845ca676186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadeafec62bb35c9cd5ce4f64993619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73678f8118f66b38ddb48c6a144101e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98879c33274a2c555b27ef804ac8532d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46069b7c2b4015dac3413bd60ae3d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99e342afb416987b7a4a8d60cc88b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c29423786567b3008cb4d5c7ab188192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d575f737ca9ad74cd1aa694c54d4588193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01883c6af750e49273874385c70bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94718158bc11d96e9b9bfd8ea2c62c51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f820db83427e7efe6fef9f0153f1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f9d7ec30a951de639c40f15f6a3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b2d7e5d95e106a810b64ee1b48791198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863991ba2aaa402a6b71844d0e983f8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1671bb0d50a3df6445c93fb20d67e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187edef07da033e243e4e78050f8e30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe04f94237eb1b316dfb4672afdd1e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a5f6f02fa93bfdbe8aaf3ed6a6da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8c69635bd55780d89ae44435e926204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a8c4eb7bfc82e94da9f7b44084a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1029d9eef8e23acb8cf35365a34c9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b72855115c7ec97f71ceb60249340f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ad8e983b13dd4773e7588a3e5b0d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0f898f6c266a6f2b4513ebff83972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294acaddafc3bf641bdf2ee8031ef07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc3f22ba97dec072d1eb1818be1243211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7b6e38a95cd8a9115e8089e9acdc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ec46f43b53dd01e0ec04d3f8a95e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defccff9c97f26fc2b6e5a4a6d547ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c7901afb0ca65dffdef2e2bd7fab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8c01a13e43bf54225265769d8ce17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a6603ee2b69082d4b1f45c34d660a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d106aa236c387d88259a8d7815bbe2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a76430343cce6139778901e8af33219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>