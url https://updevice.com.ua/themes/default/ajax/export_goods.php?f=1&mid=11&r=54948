--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73782c92122dac728880892489c16cf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d4dfe778648388ef5ef29c05463ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23800dc4009c8a418cbdd88d4374bba63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c1053cbf8089700c65b1b0c739694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2470c706fed0588cf4ccca990f4f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243dd97a56d9754b232483c3cc918f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e271683ebdd6331bf6f82f60b7f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43a242ff4bee4af8cac8a8da33c18e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e3bc0e2d165fc09a71db3e6a355e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483a148f489bb51dbfbb628ef372b3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdd154b79f941e33c5e417827f235111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f05e110d5cb6364407ac8ced71096012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498866bb745151a1c4ff1006289a96813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f81802d78f99ff7755eecb39d316814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b395e5cbec7badb82ed42c507435315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb5d8774787285eaca65e27e10f72f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0367451412abd6f72ffa5b787555c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd512817053588f35c1cbcd032402218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4247272517db9922304e5cbedc81419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da20fc2344361153aaf1ccf9e3ed5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71ea05aa7dcdf6c5fdcaf6475f5bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad42db41c5b5ebfa5aea2b5cd26fa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c7f5132c17e46e4e30a18ccfea9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0871f1c868df2f87e5d801d2f0f9cbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a862debabd0759db7443faed8c5da925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896d5ee2ea7493af4779adda773034f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffcfd0ac93e69868c18d36df27230f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d95c1e5e7e9ef14af655996d66d2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919894686ca859708b9b2bc558a49d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb9d844026e41d9eb2f280758e57630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d9d20f6c2e57b6161515ded7473631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ded74c8bf0ffce446be56215e03e3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1578905532a4d8a463542e53c7cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da09bd2435a9745aacc4e4f7e0e8b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44405200a98d0ce82d1681542224b4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a8b2d53f0b1ac2cb1b77368006ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6b9611367cc61fb7c3fb88044ef4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb48f4485fc785e71517b9b15253d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcbaf3a1459decc391e678dcce324439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc09d9aaa3bb637fcdae95546325c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477bcde0596f43ac9764dd1f6be49d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e43ec7d568901759161edcfb6c9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb0600f56360547ce894319a176a8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf5eb77bdd73fe752c0891a2f6ab844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d96acf2cdc208cd6ff8a6b4c8bd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c0fa4a666f9feb3ad76f2e36dff6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be766f487c2f000610a4198f77b7cf2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5143464e036390e21cdc38a979f3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2538864f2ad8b85c6028b963dc73449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be41cf966439bc54a425d11bb48bbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30e342b36d54cf6b6c0564f50c36e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf83f6080c4b224eb53cb6c9f74f9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e405adb78c0cdab03a8feafd5ab9e2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d64d349f79d1d66aea99c749655154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eda9b3fa9b6b93127d0d0ed70ebc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4557a2cf86ba922691e313f0b06fb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bd0ae3c65c90ac9506a61ed7e484457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41f04808c639c197d9e0fa6d326d5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6af25d5eba5a92ff307cd0d567f8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676851dfcc0f58a40fd6ba7bc1fa0aec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51341726b9e46536b1429a610d6aba7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd75fe41b3cb4d98b4e5892ad5d3d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb234d4ce3f7c74bec359e99f34dcf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329a0a880acea122b059072fe7b25864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c187e480e538b437c65b77873f6c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9fb5347631e9d9eab87946ddd1fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1017e9dcbcd1c5e91944a23c5440e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c4cbc1daafb4053cd7fa8e56bc1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5b38cb72582adc5102b7ee8caf1c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650beee6043a6fec4f2abefb1864a05770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca145bb342268deea30e845b8e8e3d4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b08032cb986826b93355e818c4e8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b86ab65434a555851bedc6dd9ff0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e186649ebdff6b96c2b9fce37f95374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15be155a6a046bafe7e571173c492675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93dfb39eb6fc31033faa1c917e10ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573525fe343802efeb09926644fac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23705d932de5ae6ccb0395df825ea678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c19447f93afd095e7c8118da5a016c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494c30da021107ff83a292a2bae30f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6b7d20df63470069758591990f0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9494d7aaf3573b6fcffcfee2fdd477282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909aeebac8be1ea5b112563102e9c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd43bca19e51ec18f771ac6885eca284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6556cb75de7d8abc4764b4354f04085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699b49e96ad11d4bc9a6f96bea8eea686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b511033961bdf03c2d1e497a39e9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f8689708ee3fac310cb9380b13c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd458e4cc55ee524ee830b4d3b337ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e25b9c2b21f95d6c5d8bd9b641509490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fae84a533ef56700c79476b7c9dfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504ab465e3dfa0121a4b04152f9faf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62ac806248e879b787347baae3aba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80852aeda5135cef6a076d773e97fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f7ac4219dccd6495e0f30447d92c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609c8984604259c8f8c6ab58255ede96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639dd3497b2df7b2a017c370e1397697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016dc7e461e3ecfe9c6308ba69d034d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726f06f09d4b120e2f1f1ba71069b7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39f7c1aee9f2325f7e509c8c2e7f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e70654fc3e5fe940f1ec8a98bc54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1bec19f15dba874e041433d75e46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d08585b064a66ca1c60a7d3b640cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc7790928b560b593b7c42e66e1e1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a48a472662a6f32b9c55e7ea24851d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3820d0f250f18a892bcfc41efe81d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf867b0a7464139cca94cb9b92be5efe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb1520be0df4ce60ced2ca24d3475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91280a96fe3fe6429b896ed72d4508109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475fbc5efd9ec37eff8b1947c7ca11a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd178e91066a55080070247e2b5630d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0b492752cc09ea0f2b97114cb4748112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71e94ac0c119bb70da52ae9729f63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae946b9492bf1120aea330d62386250114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38256d730c793d34f8f14b1524c02e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb98258042772672a8fc856a3815c92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a21a721d38ae6a82d77d275ab907117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea87c3abebd1d9459785f73bef3798118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec96b2cbc549b66060fa02e7f7c829119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09126add7915b6d28c0f82624a2948bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e6b4e99fc80995bd714774af36b4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037757c1323bd87a64b1ef78fd428274122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c7e977939e8a603459b8e0dfaf9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb79994b489ad553857654523123c7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eebb68ca5d2060b90f6f6b03643ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495014ec68bb9fe61107bcac9b058228126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d65e6c85a087a93b8b290413bbe7a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310e37c4273b55f832f0c5dab903dd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb106b90da87347fa4454c30d7827129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c704a695b2ae68ca252bcc44cd1b12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d79fc70d75b719bee7200d6d2379dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ab03b4f55f32c1b2b0d3f2b93a33a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db6fe750f59bd66dd74026ce3f66c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9f6bb3bd2ceb16220a28fb671518f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6292b7caec84138182ebd124794ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf40c539cdf310b2785b6c90a16eed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1d8891709dd8145aaa690cd0daa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b50dca7ab30248883c27b179dcaf79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735ba482308dcad00c95f3f58a91e1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857520dd4cc9e7bd18c4e327b200194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb2ebea3417e8c8eda97f7fb2e083141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f54e121c6cde1514fb580d4a783e3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9301b931b2c51e856b98211c95b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711fa1668f7a57f124ecd9c5e5b86d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278c6c862b20e46360801e06b28e761145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df996bc0d80bb19f9324013c18cc3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52580bf34463075e4bbb9e3a30a2c177147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf84f32f3d4b8b1b3af235a63d355e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec6fd96d2bf9a51ee88798ed68d21b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf46fc2540a9a394a903bd0be8fde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e15eaa1d70b5e4bec05d84e7dd83ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583001c91f9929e645fe8a817491f18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975dbfda897f3113670c4857aa6573153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dac69e0e6ff2614e7f176c216ee44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701e15d7ea6b9fd0e9793e91ebf206b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef87f65a3589964e3fe93c89702e08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf50befe21afc6d658701b6aa46dadb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e82c07014a4ea80a9b492db42a188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed56b4011d56a1421768c6918191dea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472940c6ee00b1e7d5a85a8913788f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3ba6acac75343681fb905a39e277a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeabe9fe947374fe305f457aca4a82e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7160a840f2300de9a1af75d1d71cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0a9b930bba0e325cd8221d0d4c9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a176db1199652c150a6be6307e9cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5a4ef126af03232456a7558ba5677166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73e066768a59440693d9264893dde6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c25bc03366dc4397a337aa55aa81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50295bfd1d673491c30a6797a698a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd17e13286fe58ae1f2959ceea91bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b17699cb5d4307685df935205cb849171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7836a93052a8721a6b1a55c11d3ff4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7014ed57c312824efd5edcb7788c06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca68b26de98a7fc93ffd94aa5d076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d93cd18fdd2bb0cc15c3f8f8cd59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd000ba4569fc586260534e7421f32bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d011278557da0d838a56db21495ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4ebdb9436d46e13aea9e598aef14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c68f17ccc5a5148f2112cbd2dfe5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824193382f6a1e95776a15dbd392656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58eef99b90d84c3207be8342643891181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adab2656ea70f591772d4af6495131182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144db5ffc23a7f1feee3457058068ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb186e18470dd986fd450f9a29ebcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dccadd0264661064b7619d5917e3c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fcd62d312a1051f17cf0d79fc933e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1711fa2cf204f8ce94479ea583942187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a1d7bf417a33bd674a3c9bc889db7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eaa1ff3080e6d6ba94a75d9217a16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465adef98f79f3874d59f126230333a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506326df4047e90d256f9f806292d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf518ba0c3722b957baca029f91418b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fbe8a0032749236971c2026afbe06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698d4285c63b12fb03f0e4884c5716b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef1f7c1c7ab5b531e9e0534c3dc13b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc0053881acc68ccf7f683d83aa62d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f992d5ced585f3e78a4c9bab4b27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d707dc520e24ca8a43e930b214aeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc8cc87d84a1285de6e3d90848fa8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4141fe7c8fb16c3a61c2f77fe0002c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1ae2085bc92f127d40be0ada61e81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b123c1e782fd38283a809b54062f81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51e5ca5bc0ac8c2d33f3736f843292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e669b310ab7f7f00fd03e0b04e576204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e206d2d036a02d421b333ed30311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df6b59373f3fa6421acc0a1824f4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c150b3d3e0ec6dc58b3a3ebd6e19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adcb6e44d77af2bbf29f4f2424d871208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a87db899ff0deb63e6bee3c5bc1ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5751a46df17410d84db42f1c0c18e8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d91e351acc696030eca55a3c56cac6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d5a558193c5937210ffd5a06821a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c90e32c9b6b1139694a0717853a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447380c47726c7d177fb9c72e5bbd58e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648232fb99957048bb7eec977880dab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade1bdc8b7818455128017301f6216216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a23cf71bcc1c4738893a42ae7cfef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865641abad671ed6cf24a95e4ff3ec67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701248a3b07f1492af506634e4927ed219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304a279c5690ebe45cd6f4bd073c7521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e1b7bf5d07f31d1b287c3a8bd6d462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c2bda3e114e7c938785de0db36d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14463bf59e4ee38f3ae01637c7b7cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad04d3428839582ad3ae6c5cbdaab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef8ca9418564eb4471b640759f0386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733c15f0bbcf9c68172831d40195d4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28990c34b25cc80911539a01f75921558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b43fd871b88fa43603236bc84e2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcb40a42d93bc88d438142191763e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf29888c091197493db193c2a8f9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f35b23d21fc84541911c3265ed5d5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee86d4b64afb9805692e8af07b3d5bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aba4b763bbf83d69fee149ec069ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a28bc29c6e2887e5d1084dbb35b2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9339e4f3a3504e8cfa9d51e3a3954d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35706eb9e8c6ddfd00277d8e80fd6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ff159adf764849ad27e6e77c3f2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb40ff4cdadd67570d112162d89c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c255607e6d0eae24c61379b560271520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b8595b192c42a2281234646e107ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1669ba154d54e1e21fa8068acf53b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871b83aa7011b1ed8e28168679e804d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bfcd08f32e33f9109ea9c537165ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2933f9f6e8d84a59b242141456fe6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f4aec28efbd9e3249db89ad4a930f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9f77c41d44faf58cc2497add0829d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f649db05f2f7ace288284323b3fb2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045fe4b4596efb6742405883bf3438829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a406be6da688c8c828c3518456ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfc8882162382f9d1280de269cbb8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9720f0edfad224bc599df77a2330d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d1f65b41bddd5d97d8a03747b32c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e440adc3bd73cccff8e2aa2559e74734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d850415090d1c1adf56c45a0aea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba6df05d165e4027a387d9db45b45e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc46068b584ba17ccb74fc5287a54c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923b53c56e52850a64adbdba72942338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e11d028f7a148db1f1748531d12739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8c0c3618604cf4f71ec5e8b89a63e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd209ecf27fa9cc3a97aa637ffbf8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b21d2bd0dedfb7e0138c2cc49bec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afe276fedc7fbcb5c5046bf972489143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c716effa27b84132d32c4c90b494444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89254894b1b9f7180eeeebe85425fcf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbecb5d50d96dc7fdebd7e0d179bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b30c9415a16702dbdb83c7dcb1a1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce8f509db3d5f5fa04b165856f8eb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39a041c8fefb90114530c2cd03f55849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22930c3a0714c916ccc796970433a50650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303cc0ae3214eeba1526237409f860a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b801a81da161d0b0844aad70c1843e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acd14830b140cc6bdd113349e2e3d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300bbd732297939e643568626553bf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5debad739599b39b793a787a4051355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba9edaf2fe846a3d0426bd6939733756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c230ddd3aafc8d7955425a69ad71c4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908669f90dcd1348b70f2dcc5f51bcbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89cf32087cea101e5d1f220435b9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22790e4702ae33c8514d16d5fe858f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e5da97faa93d6f4265b959d1e0d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9872c4fdfa1c6c849a6717260134662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3afdb976dcb40f4a1620dbb7f84863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864ab3271be80e5c3603479a17176a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323c5be96b07606b2b3c749b98ea54265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac65aec850cc257b186a2c1ca6ff366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7ed36b8ab027f02374c7e1056801a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abec65fe9d4021401a075fda337606a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c9902b416374c9f0e6ac32bdfb0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373dceb41d821d3b10d44849ab65be670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1132b03b594c6a2cf2b29890f5aa371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc4a632af2023e6888388e8ad8ffc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe72bf490e8a11838225c9478e2ba2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2b8a2a626b0adc9d1031b4888e89d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f776b60e406f2efb16d9f4f8366d0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b4de5a53ef6976c2c3e39834a67fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd7572ac80954a43833e4197d20c6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae918b94a67e1a4e9c9682039e0444e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c47fffda619346e49c2802d020728779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f22b5f699f2150ad24a53ed76fa4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa4b804da71c2d29e5faaeb4a3089d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed7236b38f888da9f1708a813805182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a808530cbbbac6cbd0e99545cd44f2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273084b8ea2389e80920aee41fce03684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0637eaa3607c91822ec1d92a5f952cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951c2e8a7c10e99a22ecb92c80414786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e49c803ce844fc4d9620ed829c42b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb696257ecf9567b0214f9ede5ea93488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ce88e93503b2f956e5541098d194089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c74838e13f747e2cea7b150d5711f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b826ed57b0717da8ecf9e8be6855391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12d7f9e4241dd17ef79b195d3a30db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f7492729e335e002cc386e10f11193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfced777872240e9d75bfeebbf493a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944983c6be7cb5fe2162125a25933395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4be217e59445673c9d30679e1f24796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c838a0ea56bfde80f5515630d8abc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618d6750ee3091284610d3458e21af598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1717a53b1c4012160158f5576f8c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda37f10cb178acd62a784c7791fb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc038cbe8418465cb1c127057a4ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e659daea006414aaa6daed2f2ea41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d64c16cc95fd1d7245806c56b5991a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40252176855a4d61652bb13cdfce42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce9b7c03c9c7b00da0b5c24ef5103105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef4d614ea2a41ea8356465c84b4ff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d32efb4711279133f9ec6906aed1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e689858514f3dcec7f290470279cc3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd73bbb3b316889c012d635ca2daed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a7c264cc86d01154198274f9f2bfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87fe7ca4d3ba8cbaa8a976e02e2f8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fcf76f1af428dc090373161d837db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d451a1dce6d4c202e9f47bc2f0023113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcdb5bfb31a0ab5c7f69de37ba2597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4e3b769b60f043c6ecfbc77e619a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d61f7744dfce6215d52e91c1060aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0fb663674132c724f123c6103e4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28d5d5b8bd2e52d38f7d63783d828a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a079041a6388c57ea7983861e4d08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb3d14e25f346a1579f898d954fff5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e33f52f3f7c221ba474bfface0a39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e0ad5716ecbdc69fe70258aefd27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3461cf9ff6f253fdd3409508fab7e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d88a0045e794f2061d2205b146b895124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18537c7f119502dc89a173245d939125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea92a51aa85b6f5c4efbc10b2e91dc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d99e09f108968f00614cd13e9ce8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0ac1491c3a5b38b5176b17cf71b8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50af130756adbae82ac86847c819eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80944245bd67a857d801f60d092138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fcfd09f1df98bb7aa521c5ff8c516131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8a1c029d41b08ab3b9f86adc6a99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e71593361096eed4ee2f8f0faa0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edde06be94695fec8083ef3e1d7487134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eefb4e85b38e59572f183de64ffade135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185a51463906475739a473ff9f4d39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c879747ad8949ae74565954090abe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078f2a8bb50d0c69ceb84abbb0aef87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51619f1a9dde2314d2963d5242e792c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43796c4f3919f8cf2f1c028a8ba1ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5d38438c3c5b28b83938a03d9c3ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791756c12738ad6de6d96826ccfbef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48333aaba4a7dd4c0f3a13f3a5b8f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71b79a8c9c736ff4a482443cd4ee5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cddadae6f7611689159d2128c0d54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360acecf310ca39f57a0948d01ab1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461d277c590ecc4c328ce0d33bf7823147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37177918ca47ee62cc112e16e34f2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a556b68cf6c7f30e8e8adb38f78e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f52fde6787a8a38c721a7d94a3693150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f92b4f588bd42cf6ea904f114b90b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00dcd0e5777124e624eb1b054a7f09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35717ef879997fa5aa02d9da04f2cd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ce553197dd0a3d05dea5fd1f8abe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e330d57dae0deae29ba553b23e980155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02a1b2bbe6d9e4282bd9ae08d4775156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a576f8af80942335934210531557c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e321ae2129f8c3bb2eb7d2a624d600158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d99c446c403436494c52cb9885f46b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7be427df0ad8bedb86fdbcf6690d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd69f147e32724fea0b447866fba322161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a96c2101cde4963ab1655ed87a2f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6fb9d086450eb2069d4cf096d1082163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c5cb4cf0f11dc37ef01c410ff56cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c2da316ce00273c614f33418a935e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f14da7ce04ddf4cfa4085c0d337231166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfe51312ed4d5c05061616bdb10a09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c864a55632251583e0896a85d694df9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7bece4fe22b78e8580cbaf2d1272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d028f6e5d46df3ac64ff4141d7fa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac4a53b221bdf55fccd48dc55849ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20679a4bcf91f4b6f1351a9508fbce3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4619aa331c4639be4daec190e0d6a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f966d14f380aac7bf19a5564550acba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563fe78b5567e243a01f1cc9782562c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eeaef7066ec6542df8c92b8a55feb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366787e088d7e99ac67bb84b636bfe5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a18334878962c24338405f695192178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a489e3253939c4bcc1b35b4b8d532179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff01bf227c1d2f233db5354c64d0837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59228ee8b4f51393120dea04527cb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b56887ad5c3ca471e95f0f11fe75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38264e92226f725f253ecccdc0675c76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b1617bd4a58d6b904c50d31794daa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa818a5ce1a6b357ba79ee66a275f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4296979c905f778f9a97175f6a8306186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f59dfef3a374fae9087a34d4b8990187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5f1b18b2919d00fadd5435400450a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4883e9cd5f97099dfcd806b7df44b38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec451315230992840bc289782ec90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c762d55152b99dbe70b8a922ad11c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8342d279e01661e129ed2bb662c41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a48f7ef5e115a223984740a40ffd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30731c2f6c68c754ac0ce44232e2883f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15320a36ed0dde050bde6e835ce67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f158ad0c9ba77c7b60b1f98dd989083196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c951387dd9a87ca3c9eceb8d752e8e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6182f0c131705c8c21e85b06292518198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da9dde91fc5c0bacc5e9d3b40616ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8183d75b5aa76edb180a2caab11065200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed0a038f789cf4970f1afbfa521bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732ac458dec9d351a5cb7fed2c4c2ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd242db427b3d353f6f55549c46bfe7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8915eb07f2d5d8c4bdae0a8e567f2b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1d402bfa211017be1b8082ac03811205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed185603a9353a72eb87edb7596165db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081632a70b8c23b40b2b28c762e1407207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e89f55bcef7d6e4d5b0bb2b8e3aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6081e2083c6b5a8447a881026879c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639241c196d4e00e7c9f701c3655f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1195c931eee48543cf53d239d2a8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dd52e0ecd6088a754f77df8e14c34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8789b9fcc6dea337fd0f1c30035e257213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ffaaa2ccaf44f74a0afff7cc0a95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310810e79958feecbed674bdeab514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37291c76af875204b3e035d90241486e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4c6d374bf14ddd9ac6222bae34e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f6c2eb43e6c5a792ed88f70948304218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e8602b38c527a93cb9bb4a5c3eaf1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>