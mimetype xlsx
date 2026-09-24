--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ddf2874fabcacd458b576bff3a2a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9410a88c3bbc1506ba088505c34502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4903d14ecd00f538eac23703c607f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470d765f929516132be3e18e60388784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f6d80f8e0ed69769e81e3b85ee9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1512769f2ff50b8bf2d8a64465cef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac2889566171918c582cdfd84295e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fb6a90d7809add53e7f79572ec73f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2a2ff91c80206a12ae0abcd7a6ec59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7e988794508640cbee0352620bee710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21cf5fe2639a632246bd0f284467b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8ca01f4cf1f78c86b338ef1f2b5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e79599864fe7402019c8bdc46088913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830110ab8b90beb26f574e883da0c7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c10cca7f26d342e491ac9c8b9489e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b0bd7e653731e1bc889110bfdf30916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8ad25e976c260f41a2700be9b1a8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608145fb7a4cfd03863190e2a0ca3fa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb4486567c7441cd8d13b6f0fe14b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b319eff78125c902a9b00ea85bea320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd79e01343d95915b975463a5f42ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d885fab74fb355ad1ff06896a25bf1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd825e900f2056768ba81c50e96ec14823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58f6f2a6f50673e3c9ac9d043b90c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b697296399e2ed71c22905d4180a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad0c36588dc2647cceb220c0d7dd1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d0142f7fdc54f62ce258f8a11096d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f6b09baee91af696d7741ab4435a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f93cd793a5f34899a19f944a5733c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb93b16fe3b6fd489b86337129bc6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3711cbc473d924410ecbf5e190cf11631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b75dc18b87edba3993758f7b0d2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ce6176db075086ec57d99fce840ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7279fedee75664d22d3c52990d3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d482494524bfe5a398dd43ced7fe6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c60ab391c623e150c45cae05ebf31b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d280a49703c9dbaa0a5e1abf684e7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df004e28a7f3c72fa551b691175437d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62795b67c80e1d2dcdbba195e72ab71339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f5ea4c5eb5fab2f9778a6972bd12140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647f7a8abbcb05dc2e8ed291aa3efa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415dc4cd19fe71d07b61d8d964b144d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3507170834aff904dadda78ef2e1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6753d75f48697f2d7a0bab2dcf119e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae6e995e86aa466242bac6d1c6cf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5804e7abedb1d932f6a1c4419207046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422bca61dc26e0e71684ee95303901f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948eac545d8f570a128c960a57e5caa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d22573987184ce4bddbbb91f972349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc82b1d7d5bfa58a4dd6346575a8be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb60e2b5e98e99c90dca6c815f727451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cbec808c25b6e24a7829f32deae7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce4c78e41bf4a2a13eee2b9176e7d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c2bc2ef06a60f81cf7848e995d9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cac233226e4521f00a91f0cb5f7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cebd6f6f6a9543cd61f6bf442548fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989ef875bb557a5769233825539a2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53425b8809f894e92a6b225c8317ea058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0103abc76aaffc1817a48d8c99929759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f057b216cdc2689bd445e8eee5df3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a4cd0d33a8965fb77d84b87a865561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa186966356662acd1a9c7cd4473e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b72c46e58f3a65740c610dc1148563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd58008c0ad0fa0c135353b7e49f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe719de08bc5e666ff09d696e9fa9d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b02ab0943ecc6e6f3dc607baaea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d04eb0e2d069aacb9bcd62e73638c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648396653e100bbcf23f714240e754268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d733eb52dbb6cfa3c3d8dcb379a9b0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98542077347c39803d6de1231e416a8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81e2d39cbca4a277f26766a700a9e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96742d97ae42dc09c1e2d59d8e3f343472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb75839e2ee736a405010dd2fb831e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008f58b65b3d8fb488e9bd6f62e1cda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dd614ed438d4a35c235f04e2ec08b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a3a929545e44ee6caa877cae3e96a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7b3965284de3ec727b3f4f5e937b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e59f451c35dadd2a4523fc26b484778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197150bd85ecbf8bd6fe08e3cdfa1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070e68b707bd9f168eb4008be99f82f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c0515af9c182d06edc4336a6abd3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e0f464ae9847998e5c9345c9e590682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501afce7b313cea47aba2699dcbd62c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed872a682d151dfb5ba8ea84ff8bb99b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c49795c2c13bc4b9cb1941797ecbf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d803545bb5a39ae5306ff5d1f634d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93c7452a04644e0b4517efdc9e287687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af247f85b011c1e862372b49a155288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782281032c50657dc8c679a2a1474b0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eec670b40ec93285ff0ccff51033590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75796f7fe43db59fa5ceba8c8eb906fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9f75642e05c5aceb96ef2cb9030492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4123efc52111969bc527f3f5e30bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282559d8986c0dc1900d04c6aed2b6ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af2f560eecc7ed085717366e7cf2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c869da9116552a43d17dc75e807b5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02b60497f8379831ded4886bae6fdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030bea7cc78d5b036c654421b8c4f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7d5bf93953a4059b94c6ebb1a52599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ef6523ec025b3dc86a45ea1760fee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775111ffecd4a0bfdd432c5dd62c009101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce328032fab2582507efbb29ef9bf16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb025707803946b2c7cd754eadbadda1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100430f4b6783d2dcacc0ed62ea75b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445baef5072f0c040030428ac7f7f62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bfe7ee8f20f3f5d68ee6deccbb9e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4499f7734fcc4569b2b6e0eefa893b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b075fdd00dd6ae64c70961782253496108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9902f56b54aef8a8f22cfd499c752f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c93108b29edc4bf84c66bb2055da94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa92bf7b46633906e0d97f85d7b1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebfbfc3a10e726f7cd7c5f28d6dcfa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a479b98607bba8651036cce366c251113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5bfde67f9d8bb56debee7aa050e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280530fe6b8d2385e9753a1eafbf66f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186097d4ff6269404a78b4d7c36818116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5834a3fe7f3ecee1cd46da41e381f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fe6763e402d32dfb7fa69836ba21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf967071696ab4caa67355ef3dedaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ac9b178673f65d52ae7a5b2df89d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccb151f271c57c4abb825271f351f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd357946d889eb9d1a9f4e5c0dc250122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7960f22189ec718ff16fb9b63bc228123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34047efbd3ab34a381b6d81e0578aa2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07af318777d5aa0dad8177b049e6320125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d604be968f67180dded827a94a26f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de796d067886235f36911f29f45b55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410267690adc99b0b0a531d45e2b0ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665baf9be76d0bcabea61f2e29ee07a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9822808ed0ce7538b716b643c999d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ac2cd617dce489574b7eb0b1fd6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa19b9e641707129cd1a20fa5cc8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb460522cb42164af2c77ca35d98ad7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e8657e1bd7a08ac11bdbce38c389134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba9dee5100cd6b960039e67df5fd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0c5bebb4ec5fefac21c436a0c4961136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a284e32a8b9b3cdff3b8a6e4a550e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e6a4ef92575ec9cfef6c770f02a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55756d370bb350f19ba562c44b9e3bbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2999071251f378d225993d7f7976f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc8d98277fd22c8d2f3e06240e1469141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219912372d08ba6f9304d35c6ab6bba1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b783078c9431f8e00ca93d4ea0c87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f735b55dd8b2ff863098bdf6725d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23be18753b52cbb47621c146bd62a8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0025b789428ad7165151645bd7fe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eeb64a23f0c8e96b2cf1ea151338c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17425976a6615d7f72738d19d199d0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e2765a552447514e3b79d746538c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db5b5fd712166c32da5fd9b0cb542150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca635781052bd064b71bd935ff00e60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3255f6985399ef6428304a6d263e05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13976d941975d38125302cb2484ffb3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bda3b14c3ff8bd4148267e5ca0ccf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87f6958d1adc63f4e23eb6b683df80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4477bebc68bb406f2276633951e2670156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa6fab6d70e419ba4f5c7ba9a2c366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9525003901595cefb6fceda255ee0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e56f2e56741cca371a5fa51ef9f55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994eb4a91662511390aefd844ed51a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7555ce3ed97ea9b310b96bb1d7824161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb207bf84246930514890423cb151f53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497daea8053ba0046d723983d93868163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fa1c2d6a8e99fc362c8a513dfc746164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad79aa25af09cf7b0855fde060573d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb8b69e9442dfc618a94b0846b78f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63862398edd6e875cd97dbcba682881f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d474805f765335d01a3f2b9598d3e2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e952c1ee2cff9cbee4b4176d0d38f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f09f2ba1ae4bb1582d7e72bed0695170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c04cb889b882ddc93ba73278853089171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e04ecb5b3a474ab5bbe5946768581172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa6f19454e62da2179f93a94ce7689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbeb23e0d46f62ca34cc6e38fe1909174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f5e9e2ddbb39b7bcc4885db3d9a17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5dfefb217d4b0efbd064bc2ee2ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3375f7ee562442866d595d0e1b5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73144be999e1554dcce550ff84805b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181d56d6c282075d830a1d941dd81b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca49a62a6201aa28636491eedb8bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e15338f75496c3aab6db9aaf16070181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477826e203bf3221b14798d39083fd25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc540b7170abd7fc41404bd1aa2e27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614263995b0528f3ea50ae6031881a5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aac59a052ff66a920415682e327d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6dd4994ce21bb92645a41ef4ea52c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab7eb5cc8912a453eedfe6a9e6407e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a672c7cb3bac388628a15965d7f2fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650322997f0f5f6dc00638b1843561189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b807c6bdc05de0f60d484fe74460df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584fd7b2aab25d4db77a6ca9bb83194191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edda2cc3227381e95b7ef3aafc639c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f8300af54b8e82edfe90a3e600af2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a960b613be5b111eebd528d43ad6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd40c1d4e5b97ad12e600c4a73d7ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9acd65cdc495d4a644a007b436a60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea251492a779ffee4e680c3d48642041197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb95aba5eac649aad5e53e5ea23ae26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32836058b609df17cde23bf0a43402d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf1e26c1d368023edf52601c2616ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0397eb75d5b230283d69387a7f8797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fcfa69717057dc22c5200742af320202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c281123c29b3d1f0a9c9c6272ce5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcd89fe3c40b76e485394f4f43fb2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458a2490f869547e4661bd6f370ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef11a343fe84d6dd4547cd025374b8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220235f57d9e7e17e9cd10db4a4e17aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d0c34ec7aa1325f5dd48aa4c95bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4919de0fd0695a2d111315317bb9a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853002abe6f76cd78d2bb9116c7766d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d76b94e1b84e85bebdbe565e0b3b22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cf06ee0c457bc16f9f169ccc24ddd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d96e288bbcc87d7a291727db849072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c45640e53ebd323055e1b8aaa668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d034cdfb07b45230f90417b61a54b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43622d92cdba8a3b83430dd462d0f2e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892195a8cfd67eb93a09ed953add448c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4971216138594304a23919807869c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b1ce21df9f043f9263554922ec148219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb5a1fe867d4396184e353f8f6edb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a4475321b8613cfad3f4f51599722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a5cc87553ef809e8bc3b05784a7b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25171edd19ce2572be901ee14c50804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cbfe53b50da606607c6083b028fef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3034d949b4ce7aa3dfc1bbb3f11876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec13103e835af5faf7aad16fecbf427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d39e1182b939bb926bd7984f7263b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224bc9c2c56b44dccd9e34eaca770a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c119b1eb3836ada085889161058df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a64f9ad08d5e7fd911e3ba15bf7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f12c31b318a315179b06db6737588d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad289ef1cd9745d5e551b3f0609802a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d882e2759faa4451e1e4219cfee9fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82744ff2d3e9c2195bf2092f18feb70a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec11f30afcf910a3b3fb5ec769cbba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089618c5acf408d13b42125b547143d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b09b01e14f863677d2d12d6d9c70718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c425e4008ff6cf8423b76ae68b08119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de78b455d02f1cc9224cf570bc8b1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febdc9478bb398fb4b68983de3848b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44e55eb0a0899ac9284da9e8dc01e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfb5de1acd467e5d7fba2a4bf5501123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8761157d626909226146642c7b9387624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf963d7c5c5f2a43ec15f048c6bda125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1442f52567c4a9c9a3179d05e7be626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af94b7cd9c685291b7d9cfae4246ecc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f332745689853778f91d443f37a3ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4039c6542cabc69a2a9d0d20e97329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24894906d4786b8dbca51ac66775530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca87ea34f97e508ddecc74d3a76daf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d592a4baaf0a31633443bde9374b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b6aa2f00c4904ae6677ac07c2c4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c383908d4a73fb86f17b9db8b1f1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd22533a8ca1a718a32e2fe84adfff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c227a6ebc9c495a059e778b2a832e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45360e1a919260aa7043090a72d72d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f06282fb5f84ea58bbfda64a6cc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974451ddd297156dd44368e518f747639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d973a04e3e07f10a433e9e5342f2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf235d969e0822ae5dc10c022eb7d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac84151af2f740e27cc8b8532b4d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade01bb4913f36144b393297725fbf6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13776c6c7cf7846093743d10be5e7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f621b91a432d6e3bcbbabf4fdfe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386685a5445245cbedf2c829fa73df946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10bba349ffce38dbd312b1258cbee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e20add4e9ae9a00d6dc423a1df565748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903b57745e8185fcc1a4a93f63028eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611aa71e62b0f4011ea21595bb58ecc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8043034a382c79f37044f5e99efc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5ec77bc9da6505b7c313a1febae5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097001f971a474909d7cba663e257c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eadb60d419fc30e07bc92c4f3240a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc0fc2e8b9c839c448a560412807b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e011168748a893730691a3a7aa02c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba6d7b1ce058422de0c7a51a6f1a8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494fec2f52d2b1eea1ce89353d2c1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f1aae8a4ce62e41c8a437430ff99659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9192e7d412a0f4cca246653373c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e9ddbe60b12975d777a28c8df8b7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619087c7fe2b77845ce695b8cdd677362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7103bd6fabfd380f806d243617ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b1d920e6d495be168bf49bb1beb2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961b41849dc21d379c4c853b225ec965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dedd5e25a3ca3af14742870ccc26e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989536f52626cdc312251bf5ed711bba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdc48b03e3b8f5e513baa4703b9dc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a541b3f01a829e5eb344c8650f1a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039fd7256ce81cf8297f8c81e3c98570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f563bb61177782b663253ac661fa74871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e48abe7fd66dbbd82a6e6b9002633272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a557ef8839e45c0d1631ff4273030473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfd35f992c25e3d4b2b0566316dd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7c803520752ccc2ca932944a2396175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0b06396eaa1a2a1bfa6b92b6ba9f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e743bfad9d41842a4b926df1a3f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e602736830d10c951d37049e38ff0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb3f274b6acd25d82a5b795a91239779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448def3db4f2a883ad5cf10334bda20280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432abe130c9119e8db69c41914864a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18591e40080cea51371daeaab1e2ead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279f3d799cfaf8199a4adcc588a009d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8db222e2480d0d82ae452c1aad8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb9f85d2f44a6e5ba3dc1e2e6cde7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec86783b0b98b6e1fb3417a63a4439b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3db8a900467ab7855565555ebfd4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e839ca8f769b53c93c9c42b5c88bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ce059bd094f2f8afdd7e8aa3053b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd370ae7faa211421f86bd555ad769a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b78645f2353dd250f3fe403db7c98891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca422a2ca8de214d06fae4d76d36c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf52ae20aeda5018fe0308959fe99a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489eb13fb911ef9d27bdcab89f7d2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e4a99374202441c3d49df0e3e0e5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1684f2dd614d44580a54f09f678f6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616c231c2750cbbe9abd34c342f4cf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec6ec423bf1299cf1c3d43bdbd631a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b7483dde624715d9002e510de35c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bd72f80d245a3e12e11ca80fe6e6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b232e765bdd3094cabbb414a6724a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d153de90f8f5ce302423108a91f3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc0850830f626c51409964329eacbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb567396ad4b86c3b08f88007ae536104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341426d1c8158a216b3c3cfe04137e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2ccffb78e4105e9feebcbcae9c0bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d837f6ef59b4658d504b22541729aad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc06edec3814d599ccef4c62d0cc8a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cfeaa204510356eba217b2bbf64c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac132e8a5098f2392bb94492c8ad3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad48775685291b93f50bc26b176e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2e61ede00371f9262d0a68c2139a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a156f5b4cc9322a2f365007527d3dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9f5f95fd8cc8d72a62651b6dbdb22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309686d9fbe3900971ad154f16ff0d24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f1371382a51939fd619a90ef75df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49763dd296555208b82b2fd9e669e49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b28dcb3c42d5f8d6a3a5809e781f7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae459b75fc3dba97f37a2de419cb4efa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b310fd7595b69bdd0232027283b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4327a77670fe62ef0bad32668f1bf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad61a1cf27c0fb3982c3cfd14b372cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bebcbb17aa7990e18c8b832892f39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a794ea2ad3deac0a84adc8035b8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c3249080041bcfe83d6e90892f407125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c23ef428876c68af5649148df047126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335c77aae063d9761f8256a225f9072127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4774064becdc657658a8bd307f5ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a4e7b05a1b2e73bcfddd576fae714129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c145b4e189e37a6fc4c29873df085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f1bd67b6c58af1677349a499bc4ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ee06b6baf09022c7b1c6a0d1eb641132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746423cbec63e6ec64be4df6ff03e3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf7892d0e00dca9053d7c34045770134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188b8eb516577bd32f6b971c92963e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414e5f12286c18da192c92f41428638136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ad4aff012c586a91b085e5f79bc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e24f21513c30868239c9f88829637138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c00d868670fb5af2909f96100ad682139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953d329a041e43f446007f15c7bd9a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235093666002020397535612b5c7a0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5802e7b8450df3317dd0084c076201142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73e98c3ac7ee66c51b2de4b9a6d89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2f250e8f05027557005fbd13e135e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965542cefc7919f58db07eaa6795fe5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b8df5e664272cadcf07b357d624d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf305983e1803323942d8abecdc43f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039bf14c97db56145e2666887085c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970fcf33849a128cc49d5c62d8f1aa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4b59242ad4a81320910a3340eee58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05857cabec630dbd9ce97cd4b942d1d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f085d9fa87ad58c6d383dd7d1c342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94150702ecc709a95f439e43f1fc5c20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b873b488d80cf4bf782a4f05f39892154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af7ee1ef9d37305fa38b8da43fc70b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0bd40c846a8858ddd9d3a6ab0f431156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151586f27268ee18fffb657bbf4b3cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a4a99038b626ca0958b3c7c83b7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baba9b6345a288975522ee5bf05058159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc871a37044ef30382ed5bbd253fb662160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d424357ddb1fb902f2a02f4d397d1ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b63a5a19cf513e6b9972c1eee58ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c57dd590ea09af9bcc0980b6040b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf62cccc4d638d90f1757330dd1311164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ca855f6b220ab28a6de85f0be2aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c5d5686ad77437e9063b007ecd90b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c3e6b63140645d513313995141e5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13125160379de138efa5ca44994c89cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7ad4b340ed458e4561fc4d140160169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2559626e4c8376c2d519a4cadfd7f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198844516fb4079960a6b7fc57d77e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bb7ae8f86cade341e07fd23a49d69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813f172f50fa176779ed8b92ccbaf8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf60e2713b2ad39c78ea110898e7b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a1e5739d8d28207dbc314444cb5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479822348817fe9e1d50dc50c8c625e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb920593936013c916dfac04136b63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d7085cf4895746e8b655749a44d0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba28816f87de6ffaa9d1faf21e0a25c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763f6efe89e074e545adc8952183ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9e93b75eab87a858ccdb3d0de3502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b2fa68331642c5db79829a310b531182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307b7c45d9275458a5e3cfe6cee9969183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80303acc2524373e04cfc42a323239d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e54a04033bbcf637271252d3abec4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2606fe758fca7ceff980e208e5e00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8171374bd96cd1917d2944abf7270ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b807e37b6fb94018b506cfa9d672d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec5954fb2c9583b8af08c2a1bd7c18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87dcd58ff19d9e928e05ab425064c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8c0c68160fc5bf81d42bbf6893b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30261b2e0b730859fc5265f88597316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1494682e623d15c63177a2f5fa7987193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54c1bd2df9b2a90928efced356846194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d62704789ad7e94d9963cee32d840195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d9f60e81b78eb445bf3cdb19389ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af896a9161aa6e251363a11847f5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54a866fb603bc272113613bc30a3fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a27e6c56a1e9def5d2e5dc6bdde51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b5271d7dbe1547205ac1407a75fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b242cf467d6d9beae2283ec6518fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609ab6608fa219d5ca5b9d6fb1e53db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedbfd82db0cb54c1273c7ae291ad5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f9984b7ae5ad574b8eee182b7934204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00246366704672092795e61731d30e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd84aa9ed0457cd4b9ccc69a57d037206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af1b198a5b55b07f20c7c16f756da5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60641630479e117024b2312bb9e6b6d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c98c8f1d478e6c6829f6abf21c5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b6f959e56608edf76e76d577feca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f4bd86e5fc8b7768e9300a8fb4809211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac728d3083cf33a8c991d95ef8ca293b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ade58a6194e56dd9ba07d63116138213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf2914bdef6e9c331703181bebc8dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e2359c0d09726bcace54cd87e9ca2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5700ff9f2aecd960e7d33d564901de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338dc8dbd8019f351efbc421b05c8d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33f75187ea7df11ac90e62676ece4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259da8be2c5545ac2234f6320e04d84219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>