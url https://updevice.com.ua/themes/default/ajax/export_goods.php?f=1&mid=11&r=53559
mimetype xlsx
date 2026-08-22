--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa9e844060df46dab1b07ce29ddf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc29c8b550f2bc33e8eb2d1f92173862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2145defb6cc366509a673d4177332e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6c590c4db6932625bca1f4f865114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9a0a896dbf79e6f7266a526c7a1755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184856ba49fb9f902efcc655ed8db536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b007f3c164b26f0ac8a916a0374ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27032de2f69a344bbe83463798c753e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10db93cb5c3c8017c1676a4cb0a9c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc90c29b0374311521d72c426c6e0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6360427077bea3e0e293f875fd5f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612732a48b07a2b8373870940963ada12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40418fa4631b292f8600269c1549b09a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7021d9246fff713da6bb51cd4947eb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a08100a2056b121284e15be19f3d6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d519cf8690e9321175aca3cbac04dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05f28b4d3e6c62a78c769b8d5ad8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fbd77777b7743fd89036b422514d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480b237035031ad22d1fdcb98b082819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4687c72936c380c2757d65aef881720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f65a37388501bea566568de0b62e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc7f9a2b7f51196a245c676877dc4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b12e50eea0b4f8f8d827fa83c6f3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883bebe1b61bd077daefb995088b7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a850a13c2ab4e26ebfec4d771cc1f7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8c9cec707e6d06a92496c7652e3da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b7c2ce38bfa284555dda5498f32227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc9e17174f7d870ceccf88c23cea928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ed0a8f99aaa3a097f546a3a66354f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b4d690062763d31e841f329e1022730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f6344fe4a4eaaf93a6eca9efa8a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa46aac7f34ce966483dca3fd49ef032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4483793210760418424e12a6735b0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e6e0b6801565fe6b519446c9cc63a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc897f70b2b83ebe7ed4f2df0b36b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3d3809a592eaf7ef9d2c18786c9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf285061f0c78651bf5d529ad9ac0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479f4d4e5ff2bb1a45a1e03be8125838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c6489dce00891d9a6d7931be551a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553644dd7b385921435c9b378bb9dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c743d753195e8724af2c5d8c8016b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e07f5f47782931eede454e715ab842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959a006003b46e1ec8e20daa5452dcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c9d9019883dbd419e8d324671b86344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0ca77dfba376fd60e031142a40dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9733c3739c43389f77420f0ae670f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404974450f74fd03e1839af8cd2f429a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ab4a490ff70cc40122917bb362e3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b1aeb4674dcc965c07db4403526f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c5e6c4fd83753c84d96a39daf6d4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8508c89b9ddb589fb530698088b2c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404dff1cbcd5e248d54cbff911402c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264e7f4f20d9dcb388f425c5047805153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4252ccfd28d2a49aaa83237aa2d40654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f89d0251931ebbf563eedc3f135db155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e802c7a3882d5d54c588e696c321c3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1cd7ee542b374a7152930018d11e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c3cab3e0274f5acc55ca185f1f01b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814d191543831d7c6862d09737928459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32b8c145c582e68379b4a7387d995560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f84ad8a1e2cc261e95730ec08bfc6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57fac7365338012c1f7d3ad6c1694062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c3166c3a4a0ac4537cff4b33dddce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6bfaccbf941746e01edcfcf3e60f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5691d3489e9d7862eca4c0bf53fa34365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a3331ae2d3d11a20a0378aa2483eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ebd37a575b318cb5fa9eb4913f6e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a895c2247a5367ec94c0f13daf12a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2faf943c296d9c316dcbf4a64230de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e81d29f330d5911ea3a06e388e0ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f93e823cabc23272b1265a9bc79a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562ac6cd29c1e6c63d56681d97e334872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832501d3a4de692b663108e03b3aa4bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720078895c353e4f2b7bc464dff8845774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27609d328ca296c35669c0c2de1cd58b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82302cbd1a4a04f197188e4627cc16ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab1fbd488224c9fae34c70908b6cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aab3045f6f87ee0dda778c937c88778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2594d6fbde26c48386695eaf3b7f5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbade449c6b41f1cb3f071c0b244a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf308c7c2e99f1e6e9bc60de4ba4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83127c2426e6a76a7dc93b7d6cea2efb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e370790574a8b8d401113ad869e6b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd8d91bdfe64c85a069e13bca710484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1e19762f8a2a6b2315ba5319d46985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568423a952862e88f33078e31504ef6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1e09bd6d5bbd7a98820b3d6279b6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a0bcd9f27cd89a5185d8be1af77588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7dc01e70b76ffe9956686475559fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c70822f3747a1a785e5736ba426f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1a36b9131929a61c133d2c601403391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a72920a421082a4095a179ec2157d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaacd85f3a5188a2b6731de7d8a71c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f5eaaf574e3690379573d3ab0be2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5859554c69173496f5056512a0fc85695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c16b064170168414d84f07f939326496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4ecba3cd94db38f419a7849aa37997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee40f06e4817ed539a860179d966e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569d7ed3c3fcac09a48cfe1253cd0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e552ca1d8d75851328564e79b5b1d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2fae1ad4fa74ef59feb12d132fb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabdc7e57b84769ea1cb9fd51de9863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f03ca0f1c0cdaf541526fceabd7920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb33d341a690d81e3ee375f7567378104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee68a72bf5ad1ad60437021c51611c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad7ccf719b802dd7837e7a877ac2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e52c6396cf0c5e96d0fa5045deb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b767b1c59b4b6762704b35610e956a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b559cb8c3b826254551ad9af0bd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02991cf07f6f84bae7a8db89457153110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee531f69721cb583d81fc7e89b77e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134483ce425752cb3474de890113fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b81bfc4d31a267cc39fd2a8f6fd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b3c6737b87cfae6546a67d49fc4b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087f0fddaed685a60156050c5185aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435285475b14f074caf23fe831c6f3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6406e194ee5dadd11a6b70a7d7ff7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16466dc5ec69df5eb22ab640e62e9d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46323fc56196ba2d713bce2dbadb57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4adceb90f5151c082e675a980e24d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c138d85c6405da681e0ef2d7849f57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf417a498594d2098a44b76f9fc0d2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef1129cdaffd6d81332bde27dc2ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff6256334bef83ebba459b68b208e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf84449676e5cb75c1af80f20e1fd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb297c6075c9876b3d935d78cfd348126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570763ad9daaf6c4e5cdbbacc29f4dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41821338c3d4e5c18557b2311db6e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a55423dc23d3f761ae7791a2df1955129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f83d7b881a82d16f31b0e7bf2f93b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa734f8fd0b02bf7ea830c786648093131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf9ad115a3e58d204cb5d629ad78e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36a94112e5a004356115d3b963687133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723cf1d84bd5ff04ec52f0cb457d7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b23dd145df0e946c13bb842da0f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ad64307d63f69fa4ce99fadf0bb51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009941afd0b9cab2b528dc3feb0a88b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3d1559eb9da3e4c2abc2a87959361138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cff3325037c106b2b3a67dbf2023139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2fcae90a50e60cd5e85f9cf198008140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb265406f049d53cff02d0bd302c4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ebf14551d668d8d53aa45de8cef34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751f9bab8948b8a218d698eb264fe8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db15700a2c9730a7007a123f2a48b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196666222ff6fdaf4005298354ed7ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240719e8e3662f4ab31439fdc8438b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b02accec79eeb52c8b92f40ee51c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d811da7a0a6d0eea18842fb2bd53ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8291496493ca62d68fbb4df985f32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4932f5e3b2fe01d69ed60d0398ccc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce6cdd9023b3f12bce9c9e09c2f256151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f50b8bf47f3e3fb072ad0931016af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc336cfb092b0b8dcf86ac6e234d02a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ff02c668758561d2dddbd7262e73b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987279947f1a9e5e252e7bef63bf196155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908419abe577b361c86731c7bc1d595f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e0a10cfdee39b85a3e485dc4c9714157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406669b5fb5b7cfb2a881466e89baf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98c70b03b4ffc051cbb0e953f5d27d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075000ace9774d3f2ff3de7c624af6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507281cec02404309c225bee009b27a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5af5ef77b52343193b220d9eea67f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97dc509e3391d9ec8a43f989223dbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c2f3721e72b6b023a5551b5069117164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7e47394f813da8229b445b540269165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483db5ea8dbfe71337554929f9ed507166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20af71aa8d535de421b6905e8c63711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb8f3dec19b5539b4f17c1d6dd70c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9c00331eca997e3667ebec715a84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dbf6eb963fdf64e356885a8444c7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d269d40f8f9fa8f1fa658be116d61ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7acac9a531a02e1b3667f42b8019172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489244d4fcd8448161219005a3e7c690173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93378c5321baef92269b3d924aace035174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0f9cedf084fe78eb54cc648f46ef5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081327f475d5ab22fc15e0733e66cfd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd732f63302e9ad221e569c5e0716c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0e65bd87d1eb492bb0203426dfcb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e1ebfa2468130b6f9c68d8b84456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce6e2f48406cd2b9c6022a069071f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99242d5bd67e11f1b95ae8e774a6cc48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637a1fb660a737ba333ad996debef21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd60139bcd02dc274a14bbc170a4f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f8396675bb1125079b1232ceb1533184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d7b857a4cc66f6938b0d460d7f204185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f862170ec46a28d85207950fceb06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c8c323c8b787bdff526c508bbe3b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8d9a141483cccf53dddeecb6e1a30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe13816f7b3df3f9dea74de9f824c3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e758945c011896b16d88ce59c23d71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a88053c8fb798d6b30064b4e2209a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d0717a56ac040b0e4f4b5d55c298192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f55bd34701ac34894f53c2bccb60d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123677abb584ab9d6baa84b3c10de721194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02774c5661cc078f0f38a9648ded44e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de882c71046d6bde24f315ceaf09c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f558a885c383686b97fa1b6e11cec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2dc4e2e2e7c74d0fedb7a165b26df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf313c488f0bd78382e1c5d38725810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5ec2d564a47eb93e334c506295d93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec9119c9f9522434a0e0a8c63df2e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac49e802cb2fb720cd1f8def385e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de611947266ff4e1920299549096a6cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f576902b433b5c85c3219fc608826a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68853e92106afd8ba515a6e717ac8fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ba5f5798ae05c1b0b77df34c4ce4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025a5bb29aa057a325503de0149ab6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd8bea017ef27210a221d5b7bb4c28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722dea23e9c036ecc2058c54121ef31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ef68eb420c0135a1026b27d27ad4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399115eeaef11723142a01faae6f3471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa3392cc67edf8ad70206211c159cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131ea059b6f12b77c04fe92e38393a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656e02e5d2e0eac26f78a4ef450c2f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72f4f3f7ddb8cb0b3837661d38411b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9270084c65f397a653873e9cef87a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc4703ce0d9457e914226c65ea399217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813bada8048c820677a97be8259f5f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4b0ce54d07891d5433ecd8fa721a2219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b441e58c07ddbb7684dadd17318f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0707cb39a82c576b024e9f29aa7f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44839ed5b05a5d6e8ae697b5fa8697123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9387c85b93d6ccdbb224e68868e5ba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f973839a23f2f0b64a54469753c07ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316fe809939270f86dfc221cd4dce16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b749a73eba43a4ce51b3197889707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa6705bf86e82e121f3600946cac4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a196b94e1560e5bee4ed74e87a989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d8cdf35ff425241ee13877a32f0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92afb726a3c7f314e7a6fef9a650ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfa276651c2af33a61a73669a5e5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56a172ecd73a0e5618b541ca2aef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc889a7184084bb05c90c6d66b9bef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974049cd15cce024d5a571f28456942b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032b95cd0ec79974e831b47fcc7a6ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b19d218c97c34b8605226c44bd7b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff675da594374bbf05f8e123806cb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f13df62a3368d66fa244c62bd2b1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae10405d24c05684bd54d5197d083820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd47fbe4ebfcf4187a17e56126a9ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22501dae3ebef43005243db460a748aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f4604129744f266e25e68a53b51c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aaaeb9d4ef9dfd11791d49586c11c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b93375e5f34c412433c6d8cba67f2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446edad99bb756a7147fa9763b3696426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8844668e73857119b801bc0437ef1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a07adfe6a2e0f04f95889eb48b19b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19ae79e57d27ed0c1294fb6cd380029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757707876acbb642e6118744c0e3fa0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd448b48376a5a5f6da99fb4d4b842331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f9a3528f9eb95b015308dc87587832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77255804417fae24cfb0da806fbb279333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed62a3530538a9c324f63c8a594d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357686d1132cc8dae138641ddd011ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6c00ac444ca50a1e6a34b078f0ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6fffa51ea52da4a7caebc78536bcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6cdbc66bc0e7fef7929a1e23bb7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c508a482f14c3027ce9e185026d84e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e655aaa2f7afef8bd0fca86543469940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417047069a71bda267c2da6ab65b9f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd12649eacba5bacdefa855efa897b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e336ac3f223c7e71d1abd8c0e4f8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c4a96f99bff645029b6b43da6b8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9c95e5e944a49a061197615bd40c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06631ef049e278b42462a19a6e8c6ae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb4c01091731939869b4aa8e7e263447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad5d5b2d8a7113d9c3849112697a9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf702b224a1bedfd865cfbdfb7ba8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f1b78bd16507e9e40fd009aa5b5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75508ce8e83128a6baef0588eedec12851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d029af5fac79b5663ebc0dfb57e32ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4783a7d281b4f27531cdb092b9193e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac45bb23b8be0b7bc1b8cb5c355409754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80360b12cf274a6b26e95510a17add4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff43cf18f507d4d5ca68bed57dddb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd707f1c08643ba6c8e9fc50b5c1ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f7d6da4c0c3376bfe4b827239d15a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad2a0a07aa917553936d0768cae5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d3024f0abe6404012a559d00d721160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c083d435f51809cd27003e7a0d6d74b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4538a121a7b4aedee5295c0e090b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f00d7bdac00daddea5fdf3270e15b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78bbf2005830b8c39b1642d3edc0de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af791489fafd0db976387f056dcb2ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f78fc003ae08dddb9f65dd4dc3cd1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3447d7061c0443f117db9f93681a2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bf027c99c82cfee0365c2a1facde968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412dab38f733d17a69e15f110b79d8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49453fc84b3054a0e8e5165149b0418370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56025246b06ca39e965363af8f2f5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad88ec1bbb29eed139578f20849f8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4cbf8021a0f562db2f23e2ef6bf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3fe835f52b1637762dc32a14a0a6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3d1e367cdc8353d1c6f8dde846eb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2d36bcc6667196db993bb5679e3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05295f5bc9b924fb1c084349e2ba7b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0be4af79e15d19cbba3efe8d44c91378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553aa3273b26fdb370e9ade54e304e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eba0e6ba7853dfa942cc857f92da4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520795ce1b5d80b4d3286b65a289363181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3780a3f504797dbc22ae7ce6389b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e7003605c9deb70a6334a0b3c4fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373ae8646e597a7395daf58e1ca864084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7e930ed5b18ce366635462d2635585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36bd8e67b66fd423126c60dbcd23fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086d713b5cd9d8e1b3fe7ffaf6f39487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b26ab572fa1512fb7716702bb3e56888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d767da88a813664cad04272196d02089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ddb18a8bc14ab510d8f83495cd8cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b2351bc725c40e50a05074055073391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d270556dcb6625110473b21a3675d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525a5d403ccb8e6ae2bdac8e70db2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f87235157f52df01841b8f2e883b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2731ddf1b998c8612734ea7d205372095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267febf5acca9c77d7fc51369bbd2bbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2343d22d480f965219b07efca46ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae54909b98c4481a3d337dc3b595d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb62ba38fea67bf4ec5dd83d87664b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357112561923042a57911064c8360dd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88ff04ebbbd22f713344d8022f5bb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb085e712b41e88415f4a0cde921b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb180addbbb314df1de8892263f71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e08f110f82995a0acc5a0a26fad991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14945a2ebd7541e87bf9a5ee4d3f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7788b28bdb861b94bbc5e31bec712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550efe43e69a4bd385046c602dfeb89a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365529dd62211335aaf66c75ab50227108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5b6684786e1f46555736e4aa86e16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f9e93e78e949ff30354eed5fdae5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751901f2b6494aaa90a7cab7789e02b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21a70c37b0c00faf683670fbdeeb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959efdd1ff6930ae8f2e242eebf46ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f26d8f88fd9f6bfbdac26a88c7256a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c04fe5c5f38dbb5cf7046e378ac50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4cf242a79b1bfad3114d1b5dbf68e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e64647509ec841dca41568a07c2e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d7de4337fe91318b3071a9906a366118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29dba1f81a81f9bda043378d0a5e43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc338b26611cf37448142447e9dc53a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac3a1831eac552715f2526777d86e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35ad1ddf7e0b42402c65de8fb04397122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa585f0c01b15464ce8b64e674f46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda178861d4ae3f55142ef04f263f23c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d2b1434c8a7b70b34875d5a247dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de03a4fd78531d5c1c7dcffe5cfbd73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589fd47dfc17784c2d792599c27919f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b9e562d3e7a3f32d99499fbeff0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fa94e1a6b64733771393830479cdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b4da73582818b8b50620f108a845c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e99b6274652b1a6beabb2c3dc860131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd1f6977987dfea4ef15b84730cb17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a155be58b3d9197c9d6073a5ad2b83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a251d898a9e80d660e091e98b798f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00169a5d5da30694b72bdb4699538a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90264da3cd2862f7e3d2350ff578bd49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbb56453a6728e574654b90c48622137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9be94abdf12a44fbabb45c1bbec1e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6959e9943ba502b300bfe388798c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418f8cd702339cba43f4c5f8d241c95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049072e9c39ae076ffe4b6e599b156db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf74f1e82dcad3d622eb5be9c13ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43004711c58f6a30543ed2f160b12a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d575a4edc6ccbc6229766089b86fad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c753b2638d59e71e3f811322bfc7c26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcdacd61ccdda01bbfade5146dd32d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde76417e65d5963f37945bbae33ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4096043d7fc04419f4982604b12bda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3490dd9a31af19ae931c7c86f3fcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa3b6c80baa161680ba18c3f2db67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b2252969843d56edc7ce11c8e4e47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec1d358baf32c6e42bdd1fb83c70a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca68bcee8f2eb7326e4b1abb9f1b5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842727ae7607afd9b822fc68504b90f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde502080a6a57ecd8dacc6ac17cb66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98554daa4ddb6b5746265319688bad62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a904fda573881b78228f10d139e7b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce5b20b23c07ee64766d5ca1feba14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c771bb36db5b9d49daaa397bf559159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fec5cb06d4dfd099f49a87ae8c3062160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173c21f162bbde2f353631e40750c55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3d8d7b02408741e99c1fb554677f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cdc0ed3ea5518896b3f3143359912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21fa8569dcd0870d1ec07c38681e5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb41055a40f7459e964b6b486d97d4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167badf077d71b44fe3f329c810918f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df4512986e7e20ade4a35656c60c78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68756605730484d02ce96545b6600b6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce3e831e3e401cb9df710a93181bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c639f463888198dd19747d406214170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5e879dc91c837fc545e9b34312fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab581969e37b2e31b2ca9ac9e843b8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437175b13fac05ab99b35b7fed49f4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd46677a743202f24076a6219890c2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2ed9ebbd2eff899b3e2e00bafcf55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3478a2f333ba2f0bb161c043e3b97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39880747ce717a40a6364fea3d24f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb9edd2417e4bb05141e4521751f88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a1022358a00482aef49c2bdffbf97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6ec094542337fe36241ab4bd85d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8a08942372712905b88131d29e912181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9218fa27f8b3d1212ce79e1733656182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb260d78015873dc9c61acda04933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcb02e51d506ce5b7e09a09b12e26a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cc00a2bca218a8245fa63da827603185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d24914eeda285adab2d4168ecd96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cb710735dac51252bbeba395b582d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d58b05bfbd8c81a2c03b3e3a9a927188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e556d15572c5f5744210deea9d3cd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9b3d2cda6c027e15fc7a3d4c47585190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca79cfcab48dd435690392fb6a90475191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e7e3b35a7ab6117669592f0529f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec8cbd27ac428e170e15461f51231193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb57483e9dbc0f098145a2571d096194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083c6adb0301daf5b2f4401b280427a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663abaa6e8d2d892fa30e143822dc0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbec7ec18730236521c86d338fc8b6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b26a0443c60f0d1afdab35a8044d44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f734581349631c9ce4f4ca420524199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b8b31ed6cb2b1ef766aab57153e99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8142450b28cacc3fd927d90da73c172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d773da69f8aecf8a02c47b885147202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88266970a00bc0351cf53a3de2341e52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d039e598d482f7cadbf5c80059baa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0406ee840840fd9441d189b54bb5da0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532dc3486173c009fde338d6bb0bad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf01680fd1de7f5de9287abefa981f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9520f826773e2c1f145c529c002fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c679972c9c4e79241480966d56da31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d5e4c7fd2d55e2654916c453399d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307be76c2d244c5912a33fd2ead600211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5edec3cf0ef1ed823abdf7449692212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47291c58c49a69c62f8bfcb5a478c206213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0f6886399af3d2ca00ab56a03965214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657fc73fc6610f5690b094acf72c46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5cbe7bd5071e1f2489bdb3a4bc5e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab6767136714e475112345e80ddc33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c63ea2139672915fb7dd2a1b0beae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650523f07c44e612894ec26ec7ab74a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>