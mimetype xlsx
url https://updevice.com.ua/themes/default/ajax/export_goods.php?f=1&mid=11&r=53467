--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c0a800f4be5826dde1fd6d28149d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865071e9c6a3ed96aa441f082bf22162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87822e94981523cae4e03d77ce8c5123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a299d53f4644b55162dc981cec72a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b60bc16e7ca4bf78dca1505615d1885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54a2c4def8d7dc95980033f34baf596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e2120aedf8ef41d6f7c15e10bda4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a855e81538a14d5bdd671030a9ecd848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dc1e081ed08b9ccaed45a6552c1d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97716a0841a6cf8780d6c3f26ec79da410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288411c4d342e536a73b99072bc23f8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05fbeef19ed16099fe0528e964d44112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7d2dd43334e0401d8f041b8ba85613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ce3127b27ca6d8e9ec34f0182fec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16e597e2e9feff95ad3b00374275aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4fbfc9faf17300a2cc4db11ce7a4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a714c5c9f4662ccfd7edd8241839817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3628940cab6c78e1bf3ed0b57ca5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842432a949d1deef27bf43ba0b4eb43d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d5da4254aa635bc04053c129348e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1eb54a487a207f1dd0d197ebaa66021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104649de50b3a7e674e609ec4dcc9c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f4037c3c9f4459d50d9516ade07423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12107b91c2a0313b6085712d82777b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbd6694b4988715693e5436e0da2fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad1afafcdeb42e48c4d7457f141baa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0bb7648e3445e541ee297a0ad5a7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f10a5e565fc9d0e9692ac2487f15928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e2c53e4c50a97e3e50376cb60c5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f62bb93d9f2d8d52c7a1df139ddb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b8419af2999d7e68d7e3006e409f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8f14c004883720f5ebffdca253d5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706db40e1184d764161a1c5ab653c3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2e37f866733e9fe684ee484e2cadd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e602275ecc53d41280cc0de72f07235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784dd1dcfeb6089cf29f7f729b29ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38d39f41a1d95b6be1b42b1693b1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2241f74f4f06b1104061cc0040d2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3802edeaf3e9a3083afedc58b6f7b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b900d907bfd735e30eb9bec36a089ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24946b18578bc0ffd1081ac506d51341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf264b90b9578f3e7c5a582cb78a0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9559a33bfd7c9a249bafdddc85ac143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88b761b674f4649bc0fd93c05d814044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b0c909db5d50b993ad8b9059bbcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf97b9ff1ea45e98aa02c1fd57bde5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a01dd1b5bd665b70e8c8f19959ebeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828541a0f7ea7758a14d2530dde1737f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81848e29bb27e9794429293b2b5b2e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01854ac0862ea6cb349c52dc8a10db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160ec182faa518f01affcf6033ba43b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842283d02baad77b5f1962bed632356e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17166bfbed7afb732d4591f23a941ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e77a29b3923ae8ed278d6d1469b45b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068feedfc5b448492ba1c094f3385d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ed650969f731d704db50a0df8d2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd5cba3661210a153283a0585762fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5023c71e4417149b8e54ef1006266ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10962eb3ce29b49b564b5c1e6748ae1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b09188d864dff7e4e1e63ef86c558e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e049abdc9f74a069aff63812cfc2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb37c34e273f415e869d4868c1f7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657220b955576971f6f33bd65ec493063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cb32f34492ef87f817fbcbfbdd49764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c44cf9c51f9ddb548546cbde7318565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8017527b0627b8e2ec275d00990e29b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bff0fe5ed754eb0dfba46669ade0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8347faf012920860eb7c185413ede68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cafe82461b0625e3cd1db645af4f1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d2fc5e426d63f521f75edf7a94cc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401d196ac9492d3bda014f4e27af6e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b985a4e457fbd456da99038ac5cfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca1fcc87f98f733396d0e2115dd13d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0f12b9462a5d29ef68d5745c865dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad3a1a427e7feb229cf7bef5934ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d980d932215de83a056447bd661b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cd8b54fa42e5eeb51ad6d17b76bff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b88a9a2fa2bc7f120cba9f2126e5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fd0080b7422c744e3cee6f523ecae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a4a94f609554979913e6e8a8c054c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f6d0ede19e262832de498090a6fce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2224d85b20ab52e16f2f649b5cddf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034be6271bdd0feba977e048ea022c6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d2173d1faec5ef53f352befb7008784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9283f79bb46c6f391397796d9e8cfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7938b5273be47d94fa3b8b63493df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7fdca2ada9b80483f85478bf005f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62c941a903ed19e647fd946a7b157788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b36edf1f4dc8ec24f1e03c381733b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7295061dbacaa5ec9403e1bf3f25e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737645a53d04b798a9466073a4f9e06291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c0cb5646a743054340669e30dcce792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e163f73bff837008d05d4aff0b7cdd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c576d9520b40bfe41ec830e9b219ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c1c86fd72bef1704e1f7617ac590295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f692a65dabdd4ad2fedb5a00a3b957896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588c03471c94e9860d298c070b6ec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ff9bb43b2f8dcaecf575bde6167098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5c97762d8871f03410d05ea1bcc1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb4fdd21ace049cc9736ec6916773100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16208dd3615494c256d025212b49787d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494958beac10aab6a9e3f45af9c06eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444783c56496c9da940f1b7ed952363103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2328cef682b2e9a35691b6ae4b512d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe423235b5ce26aac547279278440d3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87703f11ea9c3b9cdeb6a32304e5d85c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66c6f2efc9d823ae604122eb17973c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4b9385409fcbfe330c32b1a9fb89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa917a0ad8eea0a0543233a45a726109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91f3610fa795bcd283b561858d8734110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b1fd0b0f777b02154f99d34b0cd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f70fe10348b030431cd3f0d606328d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba4f359339ab03a8b5c49ee619363b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32af0b4ada69006dd48a73db504b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d651828898243a22924b57eb95b6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b55474ffa1c2b66e50ddafb4a60784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9d8455b264a2252dc62a6fd46b04e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf54098cc39a50d5039d8e6c050f5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c94ebdcaa39c1419c7862385cee4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fc92f72678843f65ba0ef6f4e4eca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb2fec0f2c4df7ef3ffddae99038f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832456b1c11ee6e1055ac91d56d9f49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd113217f6e96bee1c062be98d86843123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc059cc435a9255275739277b42f674124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab886b831a4c9229803cf8b8657b51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536316a99b78aea16612173275e6a6ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc202270d080bf1d2a49c2b45b48a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cbb91ea7d5ef444e70ae7ab6d1be6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bed531c76127fc51d65bcda00bf44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b2b133e5f52beb3ed37392660368d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b25bdc0a8905ed5fb7eafb87b8e6f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08682bc783beea19177912d40b2d61c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2bdbe8d015f2e89319709446c7ec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dbc4f6f632a1a08300bd7c506d77c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b15bf068c30946456505ed83aa0ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e04f0d2c1e9cb5cda649082e08a65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c827247691166fa02096fce54572ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6308d7560cd9efb991527bfcef0db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62acfcd7901430780cda96168f4fc46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9faef26b19c33e1b5f82cc9a5b3cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc23e02b028131d7967c08d0edf37fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a284b2f8925737ee12e4546d192d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dceeab49584311ccfed98b7809076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d57405bb0c85443e0ef8609f48169d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea946711e2e072b4e65f275351819b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421caf155a7d6198662bc9b2ff276929146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc289ca4439d4fd8f06c97b62f5430dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084b1814c801d72f3ff07eea6b5478148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054deb5092b372e0c7715907bc45d46b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af50466322d1291f504cdfc3c01ef41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12536ffa2866efb34ed39bc5a7089765151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da527d95f4665001d99d43f396d34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13d85c0c52c8d24f1ce1c33c4cce29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e525d3ea1f87e9f6262323c63be50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800adf2c3e17205a3945e89d36bc2d4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f320b0044b5e77e1183be8e2dc5a1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd58ee501d0d2d95bcf081678f347157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafeb0b7b13db6dcec40b49c3e8e7d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e19c456ee818b173ec16fd21d90246159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1dfe12f94326fde36484d5127ad8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95762b405a1ee006b71c7de9315d1f5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200574fbe001ff0ed56507cb88d980162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea415896104409198dae8d48f74101f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991923e83f8f197003afa34e739f33ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec0b0deeacd18e82b6b1240a46dde0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0862ddc1bda72b4806429b3756a701166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d543232374711f357940b50afb28a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a7b0dd794caed396400802b21e670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01249d45ab65f0f13f09887da534017b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7c8b7ff38bc9299ec251e6b21bd40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe4a3cd8f8b74969e4666fa8d63e46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd8c04aa305e1b8e5ab3340dba3194172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee91f221437404f022cef1bc14d5b70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4637b13650ecb96eb331b4e391901174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183c9c9f0cfaf029370348c17b7746175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaca3b828a08c69c615a75723f085d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a78b74937d394a24aadf250713c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51265d0e921b9080b0d3f667370ee0aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1968b8490fc3ef876f56a74c3833a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c2fde201a8243fe850ae4cc322f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66047d7f0ddd2c7b6a60a935a38a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7fc446c2d138d8d2816af9c2b1ca4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943efea185637092cbca2b9027f4dc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec847e2b2f79a92779fd88769551aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4b92a6a1c545433b51b07550bcc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246bf2d74cb945789b344bd7d835c48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b28d04d1ae101dadfc9a388aa5658e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb528ff7c87768be15200c550c920188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9d0b69d50d614f109c9478b00a31b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae037c6654e49f31bac2d42d4c49a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae12c011039c051747fd5c1816dd33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57502d33f6d86b8345da520e3f33340192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf33886790eb30334e714275e82540193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d73b1a51e7efbc8200b6b165409940194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01456c6f40167419b4f50793b3651102195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113607147e9ecf0317fb3b8d2a23350c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292144a1a6836f5e4ca84191f2ebb1bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee02c4deaab65af55896f4e2914e281198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53c7889d80700c617e11439349b8c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada51f3f4b9d6823168276cd138e2ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db572e79fe98d0054853041622b4a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5606ecca98b878d0a9dcf690b4696202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95845b541bc54be8ddfdfeb0c740e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908195641a047873e952cb960f911d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1dfbf54e461b1dc041a86328d371b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b2238b62471bab258021bf5b8f751206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b713163ba45feada02376e15d3677a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1babfcdc95a7da31507c33bc8a108f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a872e42c4cd57e9926e67239217c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c171b8f3ebba41734b7c24f12428ca6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7aa06fe232d83f386d28b006752eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a44ac407e2984514371fa394664d86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed5124626cd735517b61129ff4e55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bccfeb8d5d7d599bc0e8c1938b447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1433da0273f2c4387f73f9cd8345e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473653778af693755e326161a778160216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cfe5be87238fef98861de50d52e02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f28891541f5bf6c084750d35b1c819218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510206958a324a7b5e5ded0d1167ab4d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9df202b709aede388eb6176e828541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01dafa7f2c6edacf3b7523ed7ee9382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df58dcef0bd66046fd5188fbb293253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a380feddf25da165ed60c93840336e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a33088dc71cd0070ba7a3d6ee6db895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df47396a096a1acdac5b55da1b94446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba7d57057bbfdb6b01ae2f449f2db77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8fec063b6117d8e504ad3a5bcae138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc32864222ea9f99fb137b64669df5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d21b80ac0dfe4c75ebea2d0e10a2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc7c37bb607c07d6b3ed7c5a2035611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9dd0beabf4cc644ebf90567f4c9e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ae75b26bb10fc54cb4dfa3a10133b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cb2ba12c2d2f502e1cb8bf789558b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a27c2fdec7c1741513b2017fb443315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0de05f0bc67f9406f64d2692ff7aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b583198b34b4a11c06dd47c435a318417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f91c64e4707c2e4c9af39fe56585e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd67a27dc3066701f76e3ad5bc3ba419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629924a54d8054de78970bf7a7699b9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f425129d0d376049682dfbb2f1e9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e861d2103fb3da42957f4aff267f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2fcaa772ec1dbd71bff4823b04e4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f55cf4d2b7014e4970f7c3ebe0c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da550d8825a2e13ff553097502039bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c82434014ec7d0cf19d9bcf54358526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf3f747773b9fc4c087dbb83dc62f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae63fad94e52ef1d2424c169f9630b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67ecfde0a62500c6769086b66d1e9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43a717e081d5177292797d8c692f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd84df487a1638948e4d980124f3c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73448fd68149f3800997ba2cdff5515232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46efd6242eedd2ff22b90175b2aeb0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69dce676d01eedc9e5e63e718541ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668860172065bf189934dcd7dc87ffa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd608df1a23e18154dc824d1d3ef7ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5861ed1210a931d1122e226c1b7cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db431ddac41c5e23d319bfd98dd18b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be042884483e4e0400d64d5782c663fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333e1f419b287fffa0fdfcb2370e5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d7791f5e7b6adb4e88cedba58023041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f65ffeba8e4446b35c8e5c1fd6abef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc179b962ab62fdf9889afd4ac0e7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc61c1d9821a69f936d14826bdfc4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ccd3060fc6b419d88935c53b920bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff12994563cfbd1d3dc018dec10ccde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a94271702b5197572d06ffb8441c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a7a2233312b49bcefda6aaf4a786148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408bdcd6e637ad3d4a65e96f22c53f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994bc08283f3204181adfae9118d9af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5d7487151f9a73d11a9587bf551251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8e778c2c0fa0c090d41b73c3cd4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c4ace2cf0258f045a73bd2fac3ea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddaf75bf0cc48f600b7485cc28211d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf05b0237af190a26c6ea617081c1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9bebe2f40a72e150feaefee16643e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6000a652d4e5dd5a2750964d86f86557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2783e3cadbfcdd8726c95620504059e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83752d4d86230ff416548a7ef32992f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d68d96b52856c34f6b9ff8dcef83860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eb0b415afde3ad9f0f8e63fe81fd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f8cb5d9d283432ec3c7eb8d413ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fc8de2428813523fe098bd9d1298063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb93f9f27915a2ccc851c880b2a9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a222e36640ef17a62e2cbbc2964f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268f4776d13b464c1bc4aa2022448e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f0347db25d90dd85040321bec7ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee51a30c4b99b7172145c84ccd68ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27645a59cd935d4425bd8a186edab9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd0fa1a0531b2cf7be1e856d87ec6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d8bc84d0cb740906b7bb77c2ef11471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b131d94fac5fb8e203fb10585185b9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de768a8e3404b111acaa75767780590e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a17e9ed37da32810ba00c52dcfe6f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc496d9e062114c07183febdb95db0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988295d52de16c70e788652d3f8934ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de10b83cd1924ce8112d4ad050e2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2fa7de7e3618e151b8a2a5f0bafdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c800c5ea8d03859133648bc26fb0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f72b7248c8745f175e6ecafbda0fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763d68629a5e2c6bd5fffc58e3bc2fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80833a45892b8c178f78bf1059da5e8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a0377f2bf2645195a6a7aade39b9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce8acc5e3545b543f775dc07c11db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b39c784ce648cc7e78ec3c7a8188f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f998ca3489969fd4b25ac797c8eeb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5fa9049eaf07ed3820b1510c2a74d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebd88c72d517f8532c64c118aff25888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa029db17e8ce78a4548bf02a2d5304d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c54431f8f7cf5f240185d14057b1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa5c906876198cf8ca4576a036ae0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a0ae62697ee532a99a6c40e7fdda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa74d40cbb426027b96713a1248753093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f3b5da684daaf3c9fb74ecbe0cd1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8fdc2f792d8d945476a20c7d9dcb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5b02185cdd404707d50311e0b033e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b06f6e19c24d2f9349ad6481ebc4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3deb211bcd59966039678d229df398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f04b0c62cb6b422333aa014f5b0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6f4182b939c2d792d04aad22df681100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6ee98aabb5f7cc9a5230772a60db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e64afecc315e0fdd0a45f13672e17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490986297968f6ad11f3925fd4a0394103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eecd85eba32e9db865d78d88d9162104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaed52e4b847c4ab672120196970371105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fcf73361025f2deb4c243d8b84e0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995a60e15a0ca49bba1a0dff1a3f74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2522fdc0cbd3914ac1300673b1493d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e898a66b91490f0b56d6663ec388109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a63c9c9ede594da9b09642655aea4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ed2cb8b362a3d6cacea99450c31b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b18e0d61992d788d09e043ae2707a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2fb3b5dbc7fd62736fd4f478690dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85fee4ac820ee6f7275c6c7ee28d85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954fb77ccd1e48783fdcc4c89a74abd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f32eb599fc7e52a6ed39fe37cd4455116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c8af5a98d6202e9d9e1d4dc9e7965117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1256b2b70252dcf74701a3d0a941118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291f14eb95a47bb5164d8b91315aa75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c365e9d0df6c53e6ac88bd9433e2e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2db30d504d8dd654d4be93b45ec1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2397744a2a7ab06ba36d15999692b1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c1d297c50a9b28628a9b2087b5d1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1a7cabff7497f8b51ef5986e93c30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963347d68ea2f7c1702ec3c83ae0b12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3298d8f88812e742dc29de99eea47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5749a0327c221488b945e4bbda2d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec86a67b88b1a621c635f1a8fee3329128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a23724266b1fe6802ee1746dc551e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05dce3f2bcc1201350063b15a1ac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222200f6e034a99f75824b752a8da5e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f903055949e8cc7bf4470fd1aa8a37e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c696f90c01dc9a9ec05818a37407512133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547227bb920b5398be96afefa1204b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959ea2bd321e1688dc108a04b5c87a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde81414b826cb3f3a408f023a10ceb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8484875e30ff21d9f90cc6ab62f9bde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a55384977dc94b68f4eed2f3d59756138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc74761a5a355383c6ec43965cc2db1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ec261b5457221d01b400b55118caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b74c464ac033fc59fac11668f7615141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49119e811a79f9a4fc2e07349a55d2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9042e6129a1de98ff15b2ee8b98b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19404483637d06b5947a3455583e6373144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f63b85d75bd7735b1729fe7d22105145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c477bd07c21ec601be797905a3bc1ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e10b23559cc28c31b80bbc48df4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef24c7b32798c50f9d4da58e6ebfa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0ab724762fbc405c3a2694685f14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d4fdb02cf10558c85b030328c14e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a618c9496d3b0e5d90b2ee1ad258d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6b9af15abb7fa2527c631351acbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6892d653e3fe0551b412c0cfb3be8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a534271f58ad2e86535d4303cd4a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a73b8c4958023d71d94fca5b835442155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3963b172b9a397f508e01c537938d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e76141a3d7e047c158dcec23f30132157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474b829f90644c7cca9ec36dba69c19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972627fb8b9ab612f4a582d63a7f3b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a1876f6afa88b5e17bfd4e866651160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3eb81f0167ae56d3d0895d8d2f3ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e045662ab45b6874f4efa7fa85d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf377645eeae49aa93c63a559af251163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf82464046fb2a63d2ed2dbd7dc03a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903ba8ff608d1f1b86ef2147741fac3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18a0b139b483b510260dc9b310c94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16712dce1b6560a7cd78e86c3bbefd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c98490f2942a82dbaaf4cbf0ee146a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c526e871c3296ffc9cbe805951feaec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6018129422b7761f9a7e2ccdbeab0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed539afda2850533d653ada892ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01f3a3d07adf6f269f2e58d25e8130172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb129a51595782728b901120b6f3ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d2c29fcab772d8795fda839bca9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12547b5c9b921f42f772427b26b7fc13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1d52096ca6887402993e89afc211176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85f8c80507728d73b1e7e66d27795f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9b6d7020ebeee3ddaef73ad1c530e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c2200ff1c64e1890417064768376179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5baf017992d05ac1263da36913dea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f531ac7bf38efc5d73b403b3013a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd92c5fa8ca9896f34014ddccc37e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28695d1fe0a796bb69271c8cce46ebc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b24ba25e8cf3c8d27c788b6a57c682184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75719173eea4152a631acca460ee85c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625baa8c2fd6eaa4b21bbfb8cb5b7474186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6d4f23c8cbf3a87592e7f44e2bbe7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52e43edd03c7fbe70b845ea53faa9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bdbd71a803a0bdf4f611fcb52832f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae5d8f2f39dcec1f161adf4f81a39b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608705d874675e696851a6b232f43c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1fcd23436389331d4e0a43b2afdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86dcac5c28db70940e7e9a16a367b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120582607c178b9fbfceb7326c957f5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11112dc6598f5685deaf51508d85f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803d03a949ffbc498df7c666ddf574196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85724ed56f381faa691dc0248a2a33d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef7756f772552ec53905cd3b1db5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69297014a88207e0c424c814e975ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac332a5a018cd4c311f573f44565313200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4e343e5d09d5f6de7f5516d8784e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f2268dba626d2cfaefa6ef7661b09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e36add01b2f0dc6ede11fc344c814203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec1299b34dfcbcbefc0d2c9e31007204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdd7c0977abe2e2328cf31e97a6f9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663d33229c6c0488c7a445c5b974661206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b2c55076042a1449f8781ecda7a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24951306ab445477dba8d851021f36f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2faa10789a59f6f5f37cf79af53dcd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a72432e6d478422f474915fd3374210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a79251babc427b590d773093a12527211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb93129199f7da8818572e1bad19c45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e8b7b022027a01054eb8215e1808e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da362de3c9716971e64265133d54bfed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9247c238f690ccc6a191304df90bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92353b32fee8fcdae3fc913b8301851c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50652f242083675733bd64c008ff9a9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e80597bcb343343ea0707078399c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520408a69000918c1c077755d625f8ac219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>