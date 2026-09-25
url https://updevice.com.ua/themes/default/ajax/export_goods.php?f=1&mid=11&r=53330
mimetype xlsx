--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a6ab7d7794ff66e5d62fc0e2544551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279cbd98d1a81796466667a491ee8172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049e339e16ec9d6c9269ffbc46b23f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfbe198701230568c86214c1d62b2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65625aa034961c491c0ee576c2756335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34b50ccbf4229c0be9dbdfcceac6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e779ee0ba8d9bfdcced5805d42ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67705aba94c07b3e6bb692919bc2b3488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c78424ee1510b6027f88672dee0eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5f286ccedf3f8cec3730809b7b95510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c19ab0a7469e722425b412cd8bbbcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f0452e81a9eeae7a7f4007cf1b4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d93facc95f88056410932574ec6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fe8af1f1ddaf45e61167f04c4793e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a0c35afacb591585fab80b26406215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17168a8db2c01d25160ce364b223f30f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1aa089b94e6866707314d6f86dfc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0bb81dee2b0bab41cde54dddb004818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f04303c5358b61192baf9b7d0bfd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22367c485c76f2a2220c0ecfc418ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda20a5fb7c797a224513e5fc54013a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decb4125f73ce1db14798043ba141a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f250bedac332f62da5d7d0b45c8e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc3191db7153e4556c08c6cbc154324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8300c699f1e8884da64f8d31f4ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba708d821e57a6f642af487d5be1c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fd4087ddc64ffc65cbf46f6c6526c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79aca0280786f2d4f5cb209690c41128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbbfa51c3dd478e253ff7820af26b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1b5490c657622af0f505db89b471c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78849e145c0da8ad4550e7d68fbac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860fe62f1e06ea8301d28d8bbe6c6dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f857184ac2c85fb5fd51e930d02be9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd978393cc5362292b19dcac8972924334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417dd5480e9b18189466f6ba0d6ded35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d483e82e677c080f698d1d2f68eab636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b48e6bf6f8f5f982db932be18c88137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceab8d6e6c561dd14983d7683f0a1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3976d999888a6863e60cd53264c86b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a03d6c7718ee096cc4b81e2f3829f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da6b9f87d826dce696925b63db939741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cce675413e2e6ce124d89ff48bcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a855ebe8ecc6d618b7eb57197c911743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3250aedce1d4205bac72a34fe4845c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66436c46450c9d7e62eddb8dcdbf9f7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2454a8f9da877ba481764be17b73e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d8d836158b28871105650e06aeb5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d852005d79052158bafc3cbe1b4a0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ca3ddcc376129dc7c50624cf59b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e0230830e079f7a1ab74e0a95b1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dccc2e06e8e91c7a13756ee6a2a5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd31985f8d896ee6b6bf44aa1eb9a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea816b4e49d3cf40a89cc02c9303bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71de0d4b2eac8b110499ade158903e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e7d42a0b374d601b6976d51c1f8fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2c3130b7efc419099c0fd765619f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b008eea9dedeedae563fc1645137657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070828d399550bf64b092bed2f744558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973170a06f10dff2e1ae4b30d85bc6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c89ca44cc5eb7128b7fb783e25700360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc2bce4e15299430a745fbeaf600c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc3b38541b61c571b382fab14c70e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a761082a4d62c73558716a8f2b7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786e47a5a0da411a3750a6d3af01fda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f4aa381e044156544919b6d866b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7292b310dc062c927dd6d3168c80a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85f579d732585c75377e29a6f54f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51220c842d41a29a5ce830d4e0980ebf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899cbb0b63199e0bde69d0e18de2c8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc37d117bac75e6aaf75dd8dc2bff7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f09f736ed3182efaf8b6bf576d14571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316630c2346eb3d369bb66b85d10eae572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dc8e7415602f6cd2c2ec2b0b770473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d1597703de9b85367d2e92083f8ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5077ef390e64362953181994df01d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd8797d0a4bd806b1173167526b2e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1743b07e1a80277a6a2e0cf0b67f76b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91305c4a5d52c124a3ebc3dfb926b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee21e205037578a0155180fd0af561879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20679a87ed4d0a1b846be52d2204c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d20ef45bcfe1da2b43f7e6e1d50b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05ef9dd49f5cd5255eb054aba8d71182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac0719fdfed3eff7623c1413732d9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6993f7bc9e34264a2576ad30494b1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c588ba50e28f04eacdcf84ccfcf81a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c208ad29f5d46ed29cb7acd5c7df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb07be00507ef39f64cca12f229f0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd22ca4e3deea937b24d76d5ce3d9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944e150baec5e4e7973901c5cc9657789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1450f4675354090305c278b93bf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc4c5082db433151948521a36651991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17109d107f8bdacd831834b86c1fd9a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff26d14c1799cc78fa6abd94535e5c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db72940457caa4c347c0e82466b1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074efedf98e687aff69e2730f5e3b0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14496e656801ef05cd8dab5f9ca5dff496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef3ecdf7b2cd7bc20664cad7eec92b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91f8481d8ce58df57eaa008229a9f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f0d92938676718a6670645c4a9e4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab40a6d1a2bfedfff0560212a0921100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f6d1a2ca15eef890290f575db3fb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553938e729650990a1bad342fbebe096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41132071949c33651b252276ec90d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5b508dc22f51193af651c6f588f46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96476cf987be77fd97ce649e4aca2b1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7bd37262b6a11c788dfa9c64f4e6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f1da7365b443c69d863bd6b9bd17c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d77aa25a257329dd229fbe028b522b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fcb51b59fe2c66abd0694f0facfa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b6d5814ba2b6bc395badd5c79753110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73d65d6396395258305439e5bfc41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ed43e6ac45a0c5b48483d9e17cbdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d98db55db18c8844fe01ced0046c95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a5f26420e691c1be77fb80cc14f19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f2f5411ce6bdb282af6eab3ffc4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177418cd6c722efa5f13a14c18dc625116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3fac74c4b375ad8a25ea0328cec7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bae2574db2080a1d938b5aaf3833cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b392e40543252ae5d2aa666b577e94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5f5bea4785a20223dba892b1033b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f9361ec2573288ac592d23f15b13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95fb7a9051011c9f7f00f3aed60c39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79069a557ffd4891522cd8e712dca17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eaee0c55509503ee20ff356df90dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e192b4ae9ad96d8caa56326a677cad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a36c0eb62b332e90c383e4155b0aae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf172a9334176d3cba10a12959cd123127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bafc0d2acecd60ad195a0f48ec7c86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82345dc02985dbc6eadd492d7d46db6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f46deac3efe7cad922c7c94d954e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dd19743fb01e85e89e9cf55af8727131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d606fbbcd83ded9df9727c5d030506132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058ea661de86329c84360d98aa951d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1055619db1b7d8b1b20e3e4e51e8dfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159fbc619ab6081d5a8fa9953955e4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc664dbdddd52204913de2aedaefb83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65effeb91c50f9913a615d38eead2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa519bae85dc64cbd48e359d56d5b102138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055267d0c55108d4b1e823e6a735bfb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3444b94c49768d4ab61b1a5f524ced4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56d6012acfe14c05d85ee04c2d078f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc3e97a0dd7f1333380393b33d1511142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1fce12085c065acff23acb2b37473143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b6853a49180185d603944dfac6f80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcff40e49cc40f8ee01b86c5357631145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda650b25d6d4c5bb3e6ccf79896620146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fd3a4ef1f15a74e0d17b5146a4a16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de44b24b70e4656a97cf67f811e1d33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e3d8ee74fc10ca4fb8a952ac440c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a50ed07a2a01de805669cee08ed40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbebc00f63334b773f3157145c83f70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad8f98a4b30396038ca10cbef32135152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb804fd8d877459b2cfff859241dbb2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0aca28f569a965bfa98652cd9bca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285f56492c929b3fe6c9b86cd97ee12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512e923699bcc23ded933eb0565181156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60d9b60e8530ad422a6a4e3837a95e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cc629001aa9353b2e3cd4134379a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101060d28156ed03d16db646a10a401a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb18c7b1d7dafe740b53ca45a8ae07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ff903e3bf774e59a6c68584b64552161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413bc987792c3c7d88dae300ee83309162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82990bad76713e865672726d20ab8b25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a18759cf26ac3a4545e2c2b1ec589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaece4b715a8cda6d41872133c71e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf982e18a15273c3678070a8fd485c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31cff06df6d748bf2b6fbb94c92d97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880655f6cf92cf809eaedcddccc7b274168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c24f7aa437210de95248129140fcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854106bcc77282dbe0dcc0f7dc68983170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f881ed52a43690e4ff33f1ddb8a7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bff9b9de3e9d973f2a0e331bf6734172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07812b899ed14aad69a84a80fcf832b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f3b61f71391ffa10ffbfee7450bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9504ed250b804f85ac5e324c30fd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112d5d2fe6013018ec21943f58e1834176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ac4c8aaf99c14f4ccae4e6ddbdef4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7598ecbe32730faa033a5642acfb1f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9611d7404ea9a176a3ca741927e3af2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a2c0e456cc58c8425f347929be8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c69eaf9bd75fbf8cda36be527a508181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e26caded695085ca6a7218fedbfe30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d941a6e9255cd1e2c71567946f9f59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad65f10431f95f2f6f47b663780c2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e38fa6486bc775efd8ca2d536f822185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70883bd2536ebecf5b2d764d537f7b2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cab13eaf3e73ab9ddbe808320600d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8fc01dbe14e0ee1df4e6ab54b39d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83967fc73f9555e4d7ea667bc9516f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325c7785fe9e1f0ead9950d0b68b74b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df8d76f6f0b2ce3e262ca43ba2692191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca115148c03bd125e8fbaffd91dbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a4d8b941b23fe9f2e321f61216eaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217830c304aedd38f50c3c5aba0a06df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9180780acfff4f86877b699cc5bf27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79f7112d68ca9dc7445353d97ce709196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad540c8100514d11a7a129445978a1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022159cdab2ba5ec0a38668cac68717198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de57fa20446fb66164b2f2e049d702199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304728e87a9437809bc89a7e02f3ba85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f7da17d59af46c4a87d8b078fea5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e24c129a4d2347ecc289761d1f626202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf48beffb7786fe875432091a8f13b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae978ba59f909b1b65feb1bbe529d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749b5b3bbcda5fb4c30bcd0d0744ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954da68cd0987f44e1ec4da1ffa9844b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd90a1dc7837db25c01eec89ab9ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d24e171852e630b8b0c1fa27c4e50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7983846243e5d7e26a62234d6a59b85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0e198d5b2095d8ba070d2dd38330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af952c12e06d2a4e8400e6e639c5471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19be0104240741bcd168e43e27f7a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c7ff469587c6d0cd517b33c474f65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6804c6319e009ca178efb9c3a08d9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f82e1ea8b5112b11221bba8664ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5040b75f6f04419a73ef11b138caf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac8ce767b60d85c3ce4bdab249a6c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686cfd54d76b412c4db0fe152ef3bc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd8bafa278a97aa30c06c186f320bc219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690dd81086b01949c2c9f009904d741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146121c4779ce6a7dbd5be6a36a35c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73ca4dd142b18252a07a87c4989f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea674a2252bb12baae663cd51e6b154b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46945d7514f8ddb1d25f46580248295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c469730ebde9804113af41ab46f3ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dadbb9b473f835228bb4b0ca44dbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc88dbe3038af283540d006e1632f358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e455b7b0442d942065c155c1130099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed47c1ebdf94ebd1da969c684a7f8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83505321e46ad7b04a76c976c8ead111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae534d34e84006e8e566ffdaeb2451312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde93051372107be24deedf9bdc3e43313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4f7532339f75fe9bff37bcd84925814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de106c65ff262b98c22fa4bc156c21f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3316f87b97c3ad4bd89696407f19f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd35fe88403c26bda5fd87c039ac1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b580a513d591b9b8d86a3b1392d1f8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46203880e8f408b88ed7fe1eaf3834e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572e5727ac6b4d9c3f79712f76bff9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9850ea2653704acf67966c011e54f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71f1e7ce76fe0040dfb7c2eb2d2b0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f5b2bdca31eee80bfb602f27eec523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87cbeba21d833eed340746d216bd3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421681edb14a6b3c7df3d029f77de025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e340a3350088e57e09cdaae79bfd2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff386d72c8018ed2e4fbc1acfa8d42127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e55282ecedfd6febc91004050136428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1488c9429c4566aafacb3dbf342aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ec2dde5dc0b07204c2ade6a5b7af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5751d2540f8efaa976f3bef6a2078031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fcd6eb579e2871affb20a8fb63c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768c6d5cc7ffb8fdd087cb17acda5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f75df8acb2134564ae16b3623f2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04da9e138c03097de00388bca1a4fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a6982a7bb219786a35ff74314c1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2969f77a0d9e513d9ffe3aa95133e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30c97323f4aabcde473f93b3f4e3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f92dc6b26ab151aa211db4613fbc3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a70d0364037c5995260131e38294a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde1f70819e1b39b8d0d2c911873dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9324a23cc60ad8f7acb2eff87acae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8534da231b3e56eb99fb316c82434143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8b85cc822e5214eddd805f337364d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805529cf6b86021c3c91f788e94ffba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f51c7846ceb9bf945922734c39129146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862f14bc852edf4a6198bfcfc8b289547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5bfcff2e7f891e79ef7c5691c694548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5774242c2c206b3b7b9ef9140c27049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb70fafc55cd07b750d18115f199f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8426e315769d357df62c8fecc1b3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d681b2412fdd547d4204ea6284bd4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c4c93a58eada43e057320ebf696fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e967aed28a2f668e2e3044c42a8810954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e33a47ae5ac944910a8c4aa6761455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d778a5210fd744ee5156ea0abb1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087ded9117d725d75b1d1a1f3c41a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26a0d364f463efd161766d6e8aa96a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0da0c121a1a9fdba037228c773d9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0b36182ae47b4798ff3e513ec26160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd2ec17b657ee3cc2be4f0a1ff5a8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13197f744c4b807901efc991f78b567162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbcc8d368031b499c3b477fba2dd8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c042a5fd6813323f54da354a8382564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc42e2f1a564715fbe6842ec1192c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7454b9adc32ab442748f57464d3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854899c70cf46d3acab9468c9a3813267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc441e3ee4d488f5857585c6e0a9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8a91014b41d1eab1bb47bc36aa4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fbb9656e7c18109c8460b16271d3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d98f074841a0b02086d25b8007fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203799aa0987ea891a8f577006713972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9923dd3447949b8eb9a4ce3b6f95f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf72eaca4f9d089b957031813d4d6d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0497eff62bd52e699ee25912655b48775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb6863b7acb619bf30a688918adb5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ba25dc11a310a45e1d6a580d916377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb1bf945d548b9539ca372fcab6bfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a0c8324a1cde8c6e6e58ea07455179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4679931e46395a5db47104daba0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc85df1c9024945b19e2f84e2870f5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7c085540cadc26aca92a4a5435ff282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b429bc226a5c630b00deed28ce01983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe333bfff3864af6ae9ba8d3aa1dbd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cc597f13a329ef9b8ef06771dca1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c1c5d41c0a8c87b7ddb3f034bc55f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4e7ee4eca9eb67897e30c988f07dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe155e8e23a983501672d20297e9fe888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d598fd8e8fc5714b4265c532d287d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854196e991b9e761809fa3faded9c99890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884f7792ce927f374218e264e04ee5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820757b700e1cb941aa360f78730590c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b427249a21ff607d127c9faa60ce3fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314571c6e5996c6116ea62aa2410e28e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226863241c006abf03fce4acb95fe46e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e342615683f32c9b4251c23faec2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e54728b91c9c3825b4bd92c3184497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468cbce85956435fb16e1ba4be8c70f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c934f32d6eb3984de3a8bb45d541099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2c6f9b121ef74dad2946d1865eb3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631a6cf17844d1daa29ec9c7a35a614101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c12d649f6e93b7ed17c1c833e2e15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec273f80b29a4f5ca04404015888e31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee81800cdabc00ef64736ff01fbb6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114b9834c0a9f7154c0402900a83463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9caa37be3defed9d27dddad295de4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac32b79bc74bf3b466a531764854b55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9bab3bc68e0ae41d895e795157aab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393209bcdfa36a185f16e6e25d76716109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313321d6f54700426f6f69cc18b69f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358b002cd10ded6c1909cd62f878555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddc6beb441fd3e1f4cb149e6927680112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6bdfb37d22c9164fd5ae50b722de2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a7e770aaa810fbb7f68b0900fae9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78495536adbc0f7a1e7cc3a79837ac63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519167c84df87267222d9640391e990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec4ac9789dc12ba3264adaeb6446a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4506d835ae507640872545ef86922aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d6c14c45be3a9f7857d37ddf6fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17ce3e5042373500d72552ca04f687120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a1ae58bd5df73e12d38649048a6d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e35c27cb0ff62685f5e71ac733aa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a12efb1a3b810eda63df2cfc8d1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1789d701f2cc7a1fb62b7024082e8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ff1a5af9183bf4b53953c9e1c400125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f20b53f727f25af2fe462d29be8988126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158e9de870ff8d45657b8cf073bcae6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1099929f2e0a992e724dfceb53a2f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6dc7c3573653774e7c96673599caa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993512dcb2df56d1b52059823c5e138130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2f239340b2963088bea94ed3e430131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375258bb275a1747265dd5bdd53dce46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77651da51de2f029a712e26b3e02032133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27859ae3cdb93361e6dd571108a7774134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55bffe64a2afd09de0d6b038dc4d4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b6b77410aabfd6dbb9d3f6b5d125f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e10d3ce94d8bdd70bbf873ff3210137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc29fc61b58f28dd1ba96178c0f18d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f76024f2d1e2fe1755548f821780a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d6bb495362823342c7dee8b97b2e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f242d1c54ce8f5fdc4a6f3a5d3302141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347aafe3ee18f9e2fb99886158709a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3705c051d1eac140620006410a9a3da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ee0ae0d18506f38099cb869acb058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ec8a4d8ef80689f992ca38ad34b99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1dc4288b4e5f6151908ffa6c5d196146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d9e935b45d38ef575039f3a625cba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d114b07eebb5dc555d30ea6b420da3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6299d1c0c3ab04a8faadd4f1165dd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3425f8b2d88fefd8d8ddd484d4834150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866b7e79cefa8569c822bcddf953d67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8f2152b374138ae13161002db134152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1b85be2f1a681aa43f2bcc1537a78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e31b6ea49fd062f17cf6e62b745b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad8370635202f2e4ad03ee9fff461155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685152c876ed446f98ad8720efeb4e64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba21915ba760b71096f6168baa3425157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25035ca2fa20983a2ecf705b5644b836158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a4b48425b4242aae44011f0860ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ba037b809f4cd54bf5e34b2fe04e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789285618ad93c3a153b44e0941c3a12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d67e6efb5fa4c64c49b95b8278a49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38919a3e6fac9b0834e22abe9959e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae155989d6d38de27e09a91f06988f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb56dcf2a0b225e99cf3ceb8e3fc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61711cd79cf9bee22a64cd82ee5a8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091922713ceafcd7a584db6d5fa786167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1fea4b17838ba035296028c7f9fd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716f181376e1653e81204c359083080169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e56807ecf8cad95e1bd1f400e120b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc6e32dacfe4badfe0fc678e34bb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718af88cfa814a9e2dc7ddc62aea6de2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6eb6a359257e292d036b954b383bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c8e2ea642d0bcd3ad22de63253489174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b2b1e909b465f2afcb69ec956fd6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf6cef8376703af514c44fa9c7fcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff689f9d8ad35b4c2a49f551eafb1d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78879f41f745efaf7bd3e00ce6287b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65e44e8e12391bd855ef02afb65f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee02daeb3d146c1fdf5a78c35eb401180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b166446ce70c5db675b4629aef6121181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50df9aedbdabb3ee259d9fd1d04312182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ffc1f017be7e72ec8a25f719191d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403bf970b05f5d30ce9ae86db038aec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a33b55a9a6950dfd63fdf2fd4907185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b2620c56e2716b16ca9ab08136d02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17348080c0e523dc896d8d5e40a2e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08a23a702e36561e14382563d105c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ade7c6fa0a30ff1084c00a12f921c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726be6492679b9c5c69350dc417dc66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7103e6a5f27113f470bafb6a8da0ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343fff6e621eebad3ff4730ceb7968a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916601873be399b6567fbe26bc83a938193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec35a04f1ae492cb85fcf40515f2353194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646e69dcdeb0d728310faab2aff387195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f6feb7176bcf7b703a45d76fa20af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18d728a3d9c67b3865df386f50799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b30e04eda7fc9ce4adbb1badf88b4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48fa1b1323c85e6fd8bbe8d4abbfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8420a5c52b2e6d1d0e1d8328d98a6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b0565063015eaaba1857897af989201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1451b8bdfb2beb1c6827bf6a5597202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30771e9a7dfe85634c36221a4c8ebf24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b78d8147ec0d145d71ae579248bf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a22db626593a83cf438c98443368205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0977d164c473e364a3808ecac243a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1eb338e3a76a2cf6e2e0cbf6a6759207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0340a14076fce5bac5412a4d132a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0272c1d54ee6384a8f2b29ddd5aa70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6bc047216bb1a67ea2a7aaf2ac7e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa6724149a38add0cb930fa3ff79cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78bcde4258a3ef810489300caf8f5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7436258639ded35130c7606e63b8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f6be99d2d5c017498bd86379a4ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812ebd8f806d0d27329f03b4099be21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8cb8388a497ba5b2ffc8f715e3c00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f360ae599f70ceaa4aa4b9974195eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa302593128434814960b2c2f0d34ef6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047904fc5aff5f2f495eedfc95cb4098219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>