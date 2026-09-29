--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cfa3135a2ff92afdfd5840bd75a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14107704218b63e31d22bd7ded8ec1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad4da0599745b7f18e4c276764ec3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667038074e3b5a467a33cee223bdd804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801d5853372185bd08fe8ff0d2f5ddf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b3f312918e213088fc8b4b52f21c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc13259baf0b40585bb4e03414b1aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaaffadf6e411fe10939e978c910b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fecc7ee13ead1c0373bc0314bf11d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ffd9cfc4e98d9b2d6f4e8afa075210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c486005181e94a9cc7c5cd274ca7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc65e50cbd1977d949c1618b15bdcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6007ad723d88d754d1e8b8df868ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584fa8566874d839295e4c18d60ba3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bc604738721342065446485c580d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d1f6c7c23bd3db149efe541edc5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ff6e38979f798198936ef9fa3065817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd442ffcacaf85abe475cdedaaaf3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea3a08dcb10f53cf2d5003f842b9ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f263effa0cbb8b59a6f6eb0ed898920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523afd15359c99379c5feb89f40c080321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23840146a6a0b13a11ef5635b5fddaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e95c3c89f1729795e671aa061c91923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284bc04065940d18ee20baf709fe3c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b138882a8846aba0e697076cee284a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ce1746df12766e1dc3033c1dd43c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63537a7f7b3054e7776f9379aac84dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743f4588037a75cec43e87e68a322ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc75ddab793dee590b493cf3dbfe5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b6559edcafbced7092c9142ea673f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a4bace976b99f48129ef7cf45ce3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10725c37226bb2118f6f9124fa44900e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcafaba738c7cc44ece81e034ea16bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dd3265e4bf5dff786b070bf8bfc0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77544b0a4d3483076afcd95afebd3bdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333f7cad7e3a74d7c9a19cb86efe55536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b9a2794f4dfd0cba8482ef1107d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4af02cfa23c1a4fb67b4eb8b008c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613150e2436e7a23a348bfa922a51c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7104f5ad0464cfa3e4ce8e6f1bf3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ab8736a545bc1365571add1bcacb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee3a4f3389c38c936ad61da63626d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622762c2422072962513a46ed1ae67443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a2f33b8e9be2b2fe20fbdc9e265d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf476c4cdf0c47e431d80ccbb9f41145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d2e2b21b8f309ef23286d9d12a38246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b57e378f0f6811e28db3ec80178047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b474d50a43ac30a0d4b3e6d1ca24c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795e2cdad15b97d6352567fd7b79b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3c650833456372bb86a62ff35eb6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeeea03aa145839eacc902fa74334251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f934412595d3fe497e04e3b5294afd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b157b4fd04097af047e9da23a1517a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29099b1183b644a6cfc7048edfa459ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc45e5bc2aa3c1b1c44d8457e9455d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94407e7fc9a210fa0bbc6e6f8a79daec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24269a318d1d7a6215c5789d255f12357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3901d37c9c442275a0546ff20a14058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6eff68bf300109ca7f2642d8dc1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b8601bfe7950e8f1b9fee7ddb40dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1020a8abaf9e53dfa9f86dfdf71a6f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8e4c0a51611bb6f8ba1017955ddf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0996938fd3f88c5c3c027cdc73c0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216996f6a0d30e3ce0b85541555e5ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9ea962fe6bbae0541527136660f9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a5bb002e15849533a01e6c37cdfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e878fb02d16724ea78b16ba240fa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade0587001cdd06f7c883b90acbc84768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388f9c909ef82ebcc0baa3fc79d100769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f22744a969cc73293e4c8ea675a7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdafcdf55ed8b4437e32afb28fc4a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747114f1ecc4d90bd5a692e2c0ea5fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60138e7eb4daf167b3c4dff7444841a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ad520e51c4c1515f4ee52f03dd4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97844743b9a4b6d47fb3a583dff1a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb44a8fed921b002a7622bfd45ae01876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b52d58cf79899c2840a397e64765677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9471f3b6d0795e397661c7eae3007c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b3a2aabdb2fecfe603f6e0a8f00779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c1937f6b14545f0a76f56c038db0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081adfde55d79d38d5325091e963fc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3444440218a3bcebf555db04d45f1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb64d3b608f398b287ef0f51bf7c4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e51672b68be44a3a9e582b2cff2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc057ed3a3383282abd7c64e0829685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50393b1d5286f36bbe19f98ec87ee8db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe83919b49e1710eb57fec375acfee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43aa420dbc25300849c413b57052c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb5ad02f348e4bb564ea6e769c87ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2968e120b412cb2c349b5034bb08b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40eedff99eabf83bdc3067d6ce611891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc43a3f76f9e9cbfa27f337a400bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa5c0e56c97442be1802b12c3e1de793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d39f6af567d698dd631ad8e40491e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce26791e7f80012f220a985dcfc06295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e6f9dd99802242e60dd7c5d711f7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61fdd0a7f79dbbbaa7132d958f138897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473af2e14b1e4b5eea57fb7a87d7cd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4787307513d21b192e1ecb8e63fce5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660f173db0b5ce8be4e1480c2ec17c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73690df738623f58d972a15841c3ae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5dd0e65946f4c390ed408ad11c73c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec906656418443055447332a29af3da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e2e95d5b086c5099e63fcaaab98fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452eb4728270b57239b6e0a7d69b12c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee6f811c20175ff04caf2c6745f999106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e103181ede6f9298b516c049f90e3bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273126fd81ed2fa8343d673d6221cb6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631506e322e897321bce68892f75f3f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeef50f4cebf6b8a1cd1021e5ef00c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330173cd67e061863d11f9a88c8be85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fdf67c0d2c25a24e9ce991270eec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50207f17251bb6a93e7fdfcff2cd57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156ce357d6733f3b50c3f500f1982d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b2846d4c64b2ca43d1524330f6c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692f03335404af463d4fc3fdc4d06ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0d71d5d946d3a264cf22bd1c5b781117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4ce96f3908011b27093d2bbee024d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed9a74bb36a15a3bb09fcf72310017119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b5da71491c5dc7fcb4111ebaa8d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d236cc9c5c3c45d516c70462bdfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17222fb951dd8243e1f40866965f719c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20a0ee10b9a5b3a10f25e4604ae48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c5d87ad962db3117564b46a73a9e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f16962949e19b8d915cd12316d9458125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616d89803d28ab6c9ba955902a6725f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17fa61f12114f54e9b8cf607aca36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fdd38101445ba704eefa541e1ce56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b2116db50f15978ef46346487f399129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d03630cdb3d625f0d5964f415b140f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e1c0ed377715d913e116b050759de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc985e84ecbbe4ce2951e88d3d92e51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71662941a8616ecf4bd72d859f559133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2be638afa97b1c54874a8f48649f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17278dcd09ccf2365d72a3112e0a188b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365d6a40870d99a5f8a995db2b087b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40609c785d3184f203e487fc4472bc67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65c0cdc9903e10b8a75b586d3518fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d217c16350351ebab9c7739f60757139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c349dad73a538a3568c8c8de73eca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474032c51645cf271d3eacf0a0208706141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc0353a1a2a8343564eeb24b802c31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fde2707dbe9e99fda44c8269c42526143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58af192c471b82021c50b8b6326b8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934121dea02a40f7cec469e4a4895d9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f34279bb773b4c4296032f4791b1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4f5005424cfe59d008f0ea20a795147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347a67caf61475f0d1618ffc3e5bad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ceae100d2bff53c62fe721ce4d45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d330327908028789890da1d968ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c9c339770c50baa8a8f0e642c4b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02735a3753e02aad06ad210eeddd7940152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbac51eb7e7604d129e103dd61db74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e826271f532aee021c447bacb9f0920154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05391d8344cf86270cdebd395f22c65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204f7289f59d4a1f00d13fe948b646156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e188efc5869256cb684ace7f928ea5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723841b76e7e86b7262e7b52e9d0bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb7ef5af3ca8e4f836ed9ff046b2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5663d4a22302ccf19d700c9c3cfbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e89c47a7d6f18a1d8ff353bfa79f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d77448f3e311f0e1187e4f54e47f7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b61830fad07d75a9ffb3456f347d55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0675af13dbd257101667ad82133ab2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8341ed918bbbf4af5d2bd0c2f7da36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b485d11e39f90a976b57ad77a269166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d3a0ca178052b8a846cbd2f7cf45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3170b7e9535a4b22a54f8b3fdd84b05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3addbf76a6bbe083de56499abe0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026787df2c28b8397d9f2cc90ae14b49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066983f3a17a439b321a07de9d11754d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac64d1a9c96c13f06f306f5383d7cad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889090ae9f8959aae56006218441583173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926bb37133b3efb3ce4dc27caa7d568174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9662476ca20fb69bd41e22553dd59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb95dd5a90d85fcfb52d9849f0ee5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a240ba5eb7eae57dad45c053cf56d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4ecb1394ed270e1909267f880a34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b716c70efe1baf7ff3fac64454d1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59cc90b1e88869f5a16e683545b85b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22f1fae77e1e361e12c7da46aeabde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c603c7531f660ad9beef054909e3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0478275fa64186795bd05afaf3676183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66251a46cea8d6509703df7c0a47f226184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350a6393a589e771b87489c8ff284c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f76cdd7d675289336f75aa7b2dc79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7042f83144b42046624e666098cda0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d855af0ceab4f29c1bb324f6af83388188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e58696e86cbfd548683fdac75d64e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431daf6f96b4e21ca0b8fe6bd349189190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2229c17e04a9f86817661c150f528191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d233442e7d2b699013e5705132dbd1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ada0af6f1c069a828eddfc5a2f2eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d898ee72e84f1d640a6abaf950ede194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6b8e18382dc00c1978b1429a3d081195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14592611a595bdb510d1236b266a3920196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcb2729a607dc00713fd2fb3671c9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786c21d9acc6b604b0036e79916b598198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d40b497b727f831ac8d5ea2beb371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b72e7d5938c3a1376afd1423c265a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7896652087ac0296a146998821847201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7c7076d4b58f8944e43f128b4c27c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e691af6020cb8e8d2df8eff0ebfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d033065369bb5f795039eaba0665204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba1a2b146bd6c63c6bf1db6a129997205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712725ee654938b973ee714e027bf30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ba68e02409cef8fecf6fab17f47e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772c4aeb73cecffbe7519455dd1d21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55065dcdead1a0765858146a422075cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edfa3d5a481df0b943d80cdc0f96bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b920cc3205b121c65007720d2a7a0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abe8c8b15f48a45e19a2e2f23990f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ac749ecbb9f6dc7f2a601fa59516213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6111a6610c3d64ba1a722c2befd3fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee1f82e296eaf8b455e22a1687a85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8072de7737d448fd4fb11d262b3fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4278339218eee9dd2786b82e45d11cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535b9894a239b8495dddd65f7325d83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6e4b371d9e65a4b2dca28d98f7c48219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d0b41239e8e259b210192c768e3bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee651170114cbfcd6f9e3ff153be18102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a2965494ae1786854519d1dd6eba73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fd6746ffada178eb0ecc19079ed8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3aadf3dab97298886376210d9ade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76fb88327cf02c7484c99fd112ba276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41771bcb6ff658eeeb0cea1b420317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef87c5afdbf1cd6f74cf8f00b782158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa362698a041755e9ac6794a3e1e5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42fdf1116f913c4bbb7b677a880c1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152501114fa95ed337572a6116637b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22a2a0b032a0c4ecd78cb83c8b60a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc39e3098545f9feab0c4e4e1a86b2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f71f45e2ffa5e63d5cc480948caa3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7465015005144e4aa6e4c05e00594615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2749b570eeb032675e4ba11d3041b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc081838e02b3a621af6560166b9b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a82104bd60327a27537bec782f0e3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583469b92fc8c43590433940b7f031b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59386f7578dbe7074b19f5d7a21a08df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee4252b52816c23508d371736fc0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd689042c85150cafedb0d3a534c228a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e869acfd9ec7d47ecf5c4dc8894b64d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a385722d3fc2404a6766d60ff197c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b204cd0a912a538f94510e3a02557725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8887b06630add4a9b336b319abcc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde45370e64527b6cdc60f2e04d0b4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28501c64cd07e0750b0693c4f7a952728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316cf810d02da161e740a5824e9db7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d424104c708d732c72f5e0d7b3caa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e32d5bb120116071858dd827d9ef1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecea89c7abc005f6378c7aa3d7d607c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea1a086f6ff0f5591bc567007394133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6797636a85ffd72752127781b784a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f91b87569c6297fb61a198cf5c80b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8f9d4103f8e226acc6b1a2b6e2ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcda54a5e75bfbe6040234e22b326137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a7cae848f3df144072f93f5fa8d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf746859d287d857432315381aa27ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff50590efe7ffb732e1c23dc5ee36fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde662866ade9d43e5520c5f2a699a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1726476024b140f2972da8f5814c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873d3bb61c0e80d7dcba4bf148e7a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e81b96f00f8eb9a6c8e7a5fae71b8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa838ae522dd2942cd5c5c1d25ecb3b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5ada09d6dc316f7bde5d4cbf1e70346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f80a989a37c193c161edb43718b1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40fcda7a9f77208ed1a1749a11e7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa441a5234ddcbe85454773ae09a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e0ba358e2bfdfa1385e42ee8aa4e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45e1083d40afbe183d227900b631851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458e01809459f8d448fd5782538d8a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5518396f998692a8795334920d87d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd03741dd059093d6f37a4edfb596b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0f1982b64717dc83728eba17feeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd1db11236c3ac4c0c6bf3fe81e3ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e4f265500cbd70236280dd4f6fe8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c3309a4fc6f3ce2e3dad4c8da0d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f87668e0a79c194c7b38e3ae935f0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc74171e7745f8029bf473c7cce3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644e1d75fa1bcde18d7b1396a0aa93161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b21605ddf32bab20ed0e0c4f626d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df34d9a640b5ce65a08f9df875ddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce23a7d769d7bb6aac164f8615a7e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f21eb9acd30cf971b448e9166e09865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbb622188f150e0f76804f0814dfe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e99915cd5121fbd36e0eed1aa5c7bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5a1f032107c76ed909dd73061c7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd57d28a6fbb38e5b25e6266730556169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccb1b08b51fc916a590170a855434c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08781c9dfcb7863047ea6d59f32b1ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90039640c2b08199f8dfc8d454afadd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e97c48159813152fc65229710d5b8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c19f31a6aa0bb7a5fb4cf3cb498a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bdf5b14ca98bb587b927dd122da6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c0cc2d7b50e17abd853bf3cac409976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44d321115e053b3eaeb01512ee47d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9443ced58a856af6edf0052762da0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e070a8a4648311d95c36ac822c6b6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fdab99d38136fce2db22a0768955d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdebd476bd777ec192de276d75757881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac416e68eceaf285a9cd29b538d3e4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c5010686457e68d0360b6a3a8134983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0e76f99f073999cf505c821138e8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec67312f3276008e005e6caa7188385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37ad812bc8246f56dbf293b9c04f0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70866ae2d1e44a88eda7a9a6a902a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598de473a90b6ff2145fda85ff5be5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c4a6738f38058caaabad1942092989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45289002598c7d8aac8d28476c3600290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6725ff8adc28e12d9ff9cf9e64871c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d93b0f541fae3efb48fc4f7af3b38a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c65d00697e778aec3f41227461f7c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73a2df1224a0f3322cf85f2f03ccc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73afedb6b770f08f657ac8a3915bf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9c9b029cd864e01c12df33a0257f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73ea10fb0b32143a9d70d42f9ce21e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e79cd2698e2f3b3a2c106252da6fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996427333ccc2d787f9452f453ffe63099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190996c6aad8fdd3ba352d716820fdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b8ca524650676a8f1201881dd444c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca64847496efd571451966ec2fc53c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9acfc72ced640603ef142d72d2f47a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea95866ecade6e789ac87f393d47f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018074ef6a5711ddf777fec67069e5fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b05fdb94026ce8a63fbe75ef29550106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a273d96a4784eeda674a4b08e3ede107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba095d7866c215c6306d680c247f2bbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546781abb2165ee565c4b70d0ecaedc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94244ad69cfc923fd16d735f82689ca8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76bc6a21ac92bc79c4e4f758cad29d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405c086fb8845c215f39f43783fdde7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b847d30019cfab6a551582e1935b0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736f3074a11592e49928e13468f97fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f437638fa6c0fbb8fc4a607ecd691fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7516ac14b250bc582d1791e62bcaed4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfe6fd1d22418a26dde627a73a842d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db3410abd7d55ba9a2c966ca96983118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b595241eed7efc2b5f560b1af69f0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55104b77cc4c041d85f3daf7dd9221e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e0c6a1a54eddf8d07fe80d51f970121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375e931c962d832e604ea9304b2816122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1a674756700906fcf10fe5abd3a75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f26edf8a307949a0fc8519619af077124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbd415ececce3a47551035207024fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa9f3f9e1f547c8b5e014ddd357e40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ac334e53039d5495c1b6e23c8fbb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b40eee7d21c0ef23048cba1c83da1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9c29c737e6885d6242fba01c9d6e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c26616a24741a0943f6515758295130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cda044ccd5ec4de179216c3300372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a387fb7b7de1bc3e9472be4325fded132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a00e7aa55a2251c9c9dcf28ad5f6c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51daa86a29e4ebd46915a8cd01efc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72613cc8eae27e104023dc604f813215135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b3f9e705f337b4bf8af490eed24b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b0ddad4cac48270bd46a1e2902b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e958d250a640be1c9b34dfcf4a5eff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28c15795cb544f821e1fb5cb3c67e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe74ece29c31a859edb1ce0e7491b39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f649437b4d303c8727609dca1604c72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3b04d9373ab8657264612ad723ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3100d1ffe9e9db64addfce4d91e5a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65272d89dd0b63b9cde63b116bc923e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8f7a0562a09ee7162ce05d976105145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9829f57c061e3ad1982e2053b889b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee15cb5d929d97482e73b048ca0ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f82ebf3237a981b7a24143424b82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2449322e261973e76f89913a3cd63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a4357d40c14dd5088ee6104f1fbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514d91b2718bce1d9025fc4c86c119b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199612b74de384186fb3252b71d5be8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb5b7976b3bf7b8bbf066cd1e1585153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96159ad2fce738f970ea3bb3fb5b9b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc195f0bef620b574ae54dc8c9762bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279657884e93c88f295c0dbae32317e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df118d856cda36d434e56c556955c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439292bac531a8ed249c998c621ee90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ea0993c20b4843b30d4be551921b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f234d47d1618bec93c2c26992d800a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11288084acf2ce97f361337528401d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f89eeff1f0aec4b3b52cb4c7e00ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531357a9f015d45603496bd6e6c6744163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5557dc70769a939304f53a348e72c2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98e1243c591efa663d2817cf68c421165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa903299d68ee606569141f4404bf4a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549015ea16b75998fea2b545d4748fa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769e7cae51929a531ac7b08d2d48b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc355cb2f6952f4db3d28a4d02d8f5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d10f495eec7d7a5ed62bfb878d153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e88d6afae2bd8fa498fafc0e8fe21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d71583b09285772db1574a43fb2cca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38b2d8b1e77835b992b4212ae6a8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bb5dcc4c03f568ce90d4e39afe2bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c94aa8e0537fbb95e4dc6a1d4e316175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c066bfb9bf1e771c9d7b6d6b3052fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d57cc0be2ad8c470e67ae7c921f8ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb29e508afc2bf452df5cb8536b0b24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee600cf08ebe30cda4fd2597815467179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32939624bdec6c189092a487189d95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac158ba801d8e823f86aef0dc5bce3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf038b4f98f905fcfee5f4abc198a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15dbe3f6dea3e192807988a29ccac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82176ffef399f53986368e8faad7c830184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b192cb9e0b1cc24bdb2c20b81d44d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f067e9927bd9408d9876b162b743d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f8559380592630648f4e85a0176c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e5ce9db80b3271653f85c1eb8f310188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74319fdc6ec34860b6d6e813271acb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d7fc7e8f13451124c2da361c7d42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606ab9b667a63a0b48800f7514d4844191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f065dfdd1cc95a9f3ab5e3f71891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ceebe4c9e6261e7a13c818f4732db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ccbff425e40d98fe7d4e56040cbeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a9fb5d4c2523fc2e4926be0de058e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b8778a54d589f7f32a92fba32afc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f058033d00345f75aabaaaca2e2b77f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f210b0adda60be44df219219376c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca89c2333102ea7dabf5a1dc1cac29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1bdc1617751a1431157eb659dc9c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55233f69d24336efea8260b153d7a40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92c6025d1a9ca9382be6a97fb41f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc423496bab953fd3741beee68ee963203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c7a55d7a06b349850d999ed0c0449204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291855780477502351bceeefa2c68cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429b475d537ac42502235f0dea92306206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a7f22439bc6385dad6453ec895c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a004722964276d7ce3cf5ad44551a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a86461e440ee64033935a27cbea3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9edf1cbd782465b5784fbbd7a9fab6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902976a5ddf603b89768a9a96578a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be1a568fd7a3edc8a393d02744ec2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e56faf680c64069657f78833be2d55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f088084d0490d18bcc7fdbe52574ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3e9cdaa7c783014cedf65e9585601215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6367e85446dc842c7757c99ffd415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d31616958ce5712bf135a59abf9d8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205cfd8d812c65256f7b08188d75cc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d411170de16e4ac41956e330a1c8219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>