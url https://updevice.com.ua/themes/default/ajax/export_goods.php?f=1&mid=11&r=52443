--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639ad5579d6112d71956da46f46a32c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4392b19c3685358cb04ba871e7ffa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd1c931ca9ed36f1ed9b4825657243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a87fe262bd86690309da7faaf3d9104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb42386d0ecbcb1d07e45b4ad64eff05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415eeb50465320f189ede94399552146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9e56f6ad6e58331452106ef8e9a517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eafe00d7c1aa7b13c27eb308fdedd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba369e5ba123d159755b4b6d607d632c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6ca8b262855f3532add48c368326e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a352213266a7b4a53b75ca523f7a5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100b523e8609289016995704795a93612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd3d048ad8ce1daf12508e6d97f9dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f597b020b9fc7fbe2a19db87cc16a5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137baec804774903469540a1e99b0ebe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e2d89e60b1ed75f83750c3bc749716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c748cf7d7a25eb4dffa352931052bd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e81bb80af73e700c1d1edd88c8539418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9459d66c45beaef92ccd39e16483c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e64ab131296762ae95138472e90420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55fcb8de499fe8154bd8e5531ba9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9c914f0a5a1943e3ccdf501cf49d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e136f08aca6570b0233e1c4b43dca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9519242a87e17aab2faac33251b8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff87fd5a1935fe91ff5f256889691de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c7766c6494bbd12b77be00a4388f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e7064846e8593fa84326da8d93bb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d483eb70f2cd9a42ebfdd186ffa6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813438e935dfdf52bafe8a23c448cf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3a52cc2871b300de403005cf16a6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20185a2b8a3e0bbe0fec8671340e844931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600974c2faeb543c0602f8ac29d68a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f901e5e70378d686467598e2bf26a3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee60f165da2a302d186018ec7af9cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0af5a14b5e8d09e19551428e6e69135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9c9d91ca3d4ee4cde3fa8367628936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190abc02675a9b29afee199bc02f6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e819716f6ca1d147146a1c61585c2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9403bdfadbd1b9b5389e6853fc4ff139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ae9afbdf6f0366f756b974969e3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066344b59b48e9c4f688bb426eabd3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfedd3d7cb6646e76a7665083749e2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c0b31ba1b97aa8b65566879623ba543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c2daa5d8f3da1553b39c0c23fc43644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834cd9c26b3f9c9093a04007b88c66345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65427d898c84668408a086f0128f215a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121af302aebad559f90fd825a5bc5a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63d5ba474dc87d6123b4e052e0afb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ab97d15a6ddfb173dc734939a649c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa2e94830a53eff17f964469716a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b892ae6e1f5ed9116c34891081c3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332e4df3b8fc54dffb76a29559429cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa4a6678a8eedc49fffe6e4deb463753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd07c5df39c9ceb05382fcd497b32c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e011171de58ed69770285cefa6c6ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cd018b5e30cdcfa5f2079dd0c428856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b034d86fd54152f061fb7c78ea2c4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4be52f96a9780a64bac267d44096b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69966f03cd4e92a004cfed3997b9b5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c4a46e088a0a0fd6e1a0c2e904d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce17b20567cfb20e59cdb41095d3d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacc00fc88bf29e7fe89198c7f17b3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e80c3d98dff6d93e5fe8301f6efbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030e71bad5ebe8a096ba0e9221bb84c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445de485077e505298e9494b5919a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970301ab5ee07cca5e27b3aaa0b107c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa455af8b2d96e684b83366e8908a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b81bd88e2184812c18359a06b2994a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fac4ee864de0738feb2d04ba05081769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b5f6ad66eb36a2f250113cf8dca8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab5077303ea37f7a87f328fbb005a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7118a2d2f20e5bdf2ced32dee8d3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf218b32ca97b670efcac9b4505caa6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ba62c5edf5cf8524d5dffa1449cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac05104ecb5706a4473eb3f7dfda83975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f466986f6487fb7ef7464d0745b9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8196124e5a89832de62fe88f6825177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e531703bed436512cdb23ee10d614e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d86cd2d3fde0b204f9b97cb77e12a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685eec07a6b887cde961f49e73725fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e17bacc12b3ba69ead712058c5c2b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628324557481405eecdc5ddef55afe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724b480a8101ca5c6b675c0f94190d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487f00e2340266a43523d73f0278c8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf4be664a05fc9027fa258ecf98e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d020e239e4643a322d70c436d31f8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de6c1de76fef53fd90dfaa2b46239387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df53ecf9441e81b6bed0d9a3ec2a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dc962c1e4cbcab0c99457f307030189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb4b04c52891feda88f3669d5661990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a2fdde698f4de6fbf3532a93045691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fbc79d6ab284bbdda98d0a4fa2fa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3699bb3c6f88face97b9968857a4f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f5d3880fec1ebf4028022b75e90f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b642df734a1ed1a59603d6c308ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64abee940512157193c5c3264e8ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923a6ca92a64a0bf88b79050c46a6d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736f23d3be6f3b90948f228c9d081098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a8123e955fc22ba1fa7d8795e19899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063f99e958d60cf28f212d311fcfd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7095fe3c0560cd7598d328ebeda80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc979fccdbda22ce8f0542ee85bbaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2988f12336e025d3ddf25e9e4747103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32cebaea146c79e827bd2f5576f991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830ab1d728c8df2b15ffdad370dc12e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963eff86ba802173a1671bc6ed008b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a45720ede8bb0b6e7b51c373fbc2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a9ff305ab309285da0f7f54aa526108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be70cc007e8f19d00c8d786dc257bee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841112e263790b9793729e2c581f90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe649a130e4a0dd4bc67ca9a83ab7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ebc150442b148fc013e59536e788e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88eace6b6fd15f75468c8f30427e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ffc03cd23923afe69bfcd711763b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50347a91e390a6d6745a539bf14064115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf45fb7e28549a00b9e04cc01905c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e765fe2cd689a9a1f1867feffb5321a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf334c37932729e00c1beea91cbf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a6251a75c9383ae295ed53e82c20f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515d03f869c40f19b0b51b249c5a155120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a91fd320821861a309d95ee5ec6ddd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014afe902c0dadc817d82660cf43079122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e965e7bc7167d3f06887314a491536123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc713a9043725a1ff7dd2a6bd87ad31f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c878cd6dd97191c8358ab9133c20c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cbcf3b380f19df746a2e3ced306c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f645e422710f44bec033b26f9900c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b3c1e263fd67383fcdef76b34e33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705fa5f155be62c3aff7af84b160a5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f96601f0257a323d3d25584b1e88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe324f4046d5cc987b2c68273e7fd3e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb26af15088ddcb537204e63770e11e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477067217ccc61da083afba2d92cd25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2d91b43b83007ee1cef3b7451bea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c08e253d6207477b1e6fd9a2e83301135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6924cde0d21e09848d7e2518fca81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5791036ce76cc336f6562060886fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b409af03d2eacb748994b52f2e878a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5caeb47728aabd01f86022ac6909f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a272f5ea44bca0f76497d7ad6420140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504fb263e54b4f24a4e9108d80ba9ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc9995cdaca26a0716a17d11576065142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5ebd5bad292b4be2847c103170dfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ad42b8a59e068f6c692bc9ccf0f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fa64b47de8fe66f254efffd4272d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93f635b6c85ec670e7bca6b308176146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2bac50029f984fb4479cc2e73fac9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70af220d1db1554675357dfd7b8ac2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110e9bbc5aa0adfd5f96917c00d1b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea9fe24928905ee9c18280c879a04f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b425e31cd5fc90be5313e2f9a8365151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002c3c7d4e7ccda12fe0cfd4133c587152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df1ac54b072b6338d30f18043a626153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3188a7cf3dd3577d6cc6eee184fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acf88b1d614b3d85567aba8da11bc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d15dc55dbf7113e4f39c052494ad8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd750941d2ee9afb1ae60e1519a45290157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53279acd32cd1d68eedc01f938b03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d327cadada265e6f81dd6b68ed2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38169af6b27ffb8d1ccf72e3f175cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303f5e28995282414aa34d93467a96a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3a280ea20dbe8e4fbda98f6376c94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c19a85467f6d41dec54c872a142d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892235b33aabb36f7337a5eebd137b43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0279fcefb288a0d10b02f51adf66f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8f7b67f3daab26651197eca0a79d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf7b561a638a8a231b8a482e2f64b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf963765d1f03281852dc7f73be69a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6595c966f036fd366f30bbff128ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027301fb320405ebca4f54ef6a2743e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e934f641d47bbd2a3fc138ed1bce4d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4d146c206ababf14665a92242f4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b75551b4c5ef0153bc3d6c07e954d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbfa0a77a7249dec024805bbbe74be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b6e69bd17aa903e174352e59807c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3392df55925a96ac714cb276a24e18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f5197b4be128b572140eb393d7889177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9c122e3e4d304f0da6d6c20308caa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74cc368d7bb55894215d67a6ac8d2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac414fb04d84f7098374ab4f473246180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1460c599473513d1b81d154d7f83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b911e7f5cce4ef985a1f2feead8d95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cefc1c3ea8fb315918db90a2fac753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4977b8ce441197bf2f7492cf67d30a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad252e25fcff32cd5d29ab189f71b71f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333f73e51b5d94bc93174b022d8d6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd191e2e795dce176c47e10c10ccb54c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d3eadd8a9de0483f8515daf8ec50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e008cd326aeb03833eaf6d318bb5402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc4af5dbd4218161039d15fd4866c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e637c51cdf1351cd9c3ff0894cac9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6efd601a4e06066aa774616e2c0b7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacb1eb8826e847489fac86f44342e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c0d8a645789b6adf4b5f23a81cd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74278a793f0f57cbc967846b71204e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec4e90b4daeafe168100985fd9cbf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb7fee5f1c10bb8366af3c76a04240197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f55a854ab6990390ffd1e873c83b84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eca943d3d7aba10a2138aa3b7f3c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8040f57d5efde036ca5f96e35d3df10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb421612988b03995ea21be04bf33d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6636a7f6e6967af91da7badb3c996202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37009bc251d0fe7cdd33ed09e3aad222203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5e67d0ede7ba386766890718f0dbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e637cf82c795275150037ab27b7cd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39f800d5b470168d894a102fda0ec8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67fac104baa69fd4ed3bd39f8ea4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d89458f570d4a5860cc09fdd5036bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb961d575d1592be98f233f05b294b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d70da08919799dd0746e3527a99311210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b846f2fab6e87bfaf0f0e45eb8c4c5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b50caedef45cfc07f3b4fe072e01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb41699a346871ae353d319e166f09e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ecfa6bc5736459b49a33e216b7cac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e1230bb22ebe5af11fd63def7939215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a7a10224ff4ce641f89792a68159d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f05454bb54758ca1a5919dc32b289217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba331d5a0670940bf3765790b21534a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f223802249c0519ff13714510c18d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03598b8f5cb31b891799a081c6c1ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd32d5bc74829cfe3a692dd03c21c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cfee18def251c2f12e9b7c87ff39e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce2a6611df0bfdc2c34367dffa5084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321eb343d2f3a12424857667b40383a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3288ba0d2465d4618a29e828cdbb4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844d677d767922b5264b5750d4d71e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e836b3eba97f44cf3a59f0beafc6668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503381bd7bbac2d0e2d6d3dcd77bcd7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788fc177f29960c4c8ca8f54c2ceadb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe34d8287e7040fb509be1e5e0938d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910486d8165ae52e2d84954961bddd9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c6dcdedfd72d12de41eeb5d3b74bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa80f9efdec331d4cdb0d90fbd4a4bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d07b76611185f2a47eade697b7831a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfb9aa1b46005cef9457fd1d5248f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f3cb7439f1c04f15deecca93003317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc60e6e2ff698f43e9bc28883250c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb1b68d645b713ffca9677716901319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a4cdcaa6813dfd9bc7c810a1a706e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353544f840f2ac77b660b0fb1945952f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7195c2108df00cf8a3243baa87ae4f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e05e62ea0d0046abea16607675242823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c74d2f83286e0451d2e213b354a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f31e0e0371c0f1e7d0996de49a292125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781cc1248aa1269c66dc64c39baa52726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f56f33b52eb512fa420048234756b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861a6af936e4fc6a9239033f29a4bf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5defbcd748c314ed1a7384cc73e3af729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be92df3569a8e8f3b6c9c956e49e8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810c948118fedf5d7f0e982829bd4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6147b19733fff5acd4a8db68e0b2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6218328ec25676e17fd9e3603fd56033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b93e011294dc51f9ce87cc9768b2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc47eced390f9ae78577464f38fcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571bf788bd2ef4b31d57bbad2d25b0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c984247825936d040f5a3805271fbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14e86cdb58855f4c409259e59d36f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2d6797692b6aaec379d96ea5448339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef993c26168434843f36af154af200140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bb9729bc3150ec14136aa3c1c91c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a64ca2d6e20af190a20883c1056d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65278b9922fb04483c109a81368c0c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f130bd8af87f4cd2610c94559d4d53f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b31f214040eb6f6643d07e51ee42145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20531894d328fa02a28db684cd0ae846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bd1abfe576b8efe313ac649f00e5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88894905f501c87b3fcb6059530c8b8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca17273524f16ccf9e4120a57689949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28013f5e7832afac5a8a17174ad14ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680b71f94fccebcc8b5d78c13d3c6ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db01b31248f237575853b70f9ba92e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d30ae235d5d08650685f559f373e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0a8b1af6a4c598e9fb9ed2905b19054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321bccfdd9e38ae5c8a908cc077dc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0b641d65a3174f981b470f52bbdff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20958bbcc55089aef9e44b272884cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efb51a2c036a369ed6deda378d23b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cd73c85dab24c8d9a2a677404317559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cafe9a8e846f869c7fe653c1a0d60e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea969f6b23064fa9db8da0eeb7a62a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16814751ed27d8a6d05324d37e1ba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b65de5efa3e592414cc2ef10097a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486d64173073ba44546c0e3e34da5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257345460c9e603369dffb2eae81428f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16bd228381453b1b4a8f299818cc9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dbdae9cc5d8555a2b4636a9789b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33226c81bfcaa25a98fea178b4cb9d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc618ee7d6c37749bdcfdd2456a42e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611b4183f4960323968a3017c4092870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e561b21910090c49cd9b7ddb35646971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35ef535298e2a9923b6f94c16572e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462f9036bf4f28900465449e62c0b4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e0837ce6043f7e87c4ab30c1fdba274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228350a8561b7deec6f672a7f89b98775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a52708f313b6139db1a440798e0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f1f0f3bca6e327b238be3d983857677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702fd61a52ed768adde1a66bc6adcfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1ec08141cfdea60d535190d6c01979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8d3204dd3f1828009ee0a34ed27b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea9bccb0710fd1bc11d98c346a6b5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11e30a1cdaa4e1a70cadc460397f5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9913538d75bc7b5701bf39783f0538783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ee57924e846a3e8d535ad71a41ed984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d938fc997f18e957779bfd9ebd6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fedd35ac6874bd791726a5582a812486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad96330fa5ef7b45092799e2322b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d90664c885a32d7d13ff54160cab8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04d06f460b8c2c09682ce0251925bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f516c39c95a1ebb9e08354c1a881690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635e340cc2b61bba5d993081efe33fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b616b13b45d038f4c5bb62a4c443e3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47899b012c130415acd1e4da4cb6716c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307fa8fbc77a92fc602f741416c79ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999b0ebc70b470fcbaa65f718ca60cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d7b9102589e4d31463d46e58c64de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd862b3069c5597c503129c15979b4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a1d9ba8860787a8e2d885e5b76da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f12f6982923f4c8fbe6b2cf296f0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abce69abb02bd2241d9b5b45a0c017100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2331b856b62ad37ac24c5f64e993a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc269052e727c0622738881b8badc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeca0af588d71d5dfe148c5e48b62b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b3529cd63b37331161b43f0d13f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09dfd46edb1ab1f9e13d0212ef7bf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f5e16b57d12688af182ff511ea34f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a282a1a0bf1f12a1b9cbbab253311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0e7b5995db53c1fd2c3f3da08c4c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56451ec2ce855cc05079406efe712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf81582a2990e45015df267e9a08e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149fe219957b62f47fd2fcaa5d6a478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ca75f15ddb00f1c3d75dd625f579112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ace28bbf045d02c3a9a9cb3e5b32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d1e39fb0d7f4fa40b6d1130a4d59a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ccd74a311e3d5b11c50f37ad8482115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71944035c9118ece39b9114401b9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14308c14cf729c1fc96ec223a552fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5e5c29d968f2c940b2ae4d54a79b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f00bd92226cc7c404fb924bdb54427119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035b766a0a0389b9488d30d53931d9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ac24b8e3c0c9a7c789ee779da4c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528aa1d20737c4c89a38533b54b4105122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726c85646038f3adf4ec9992c6aec2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25713cec12ec6665334bfe293a849e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc86eb11a19bb6980db530aed8a9be1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc378345ee44227af425b70c2936e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fed28ab16edbdaa466bd271a7d93f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72127d57acd0e1d3200d8ae2e439c70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e041962e538da5ae9c94153523140129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aafeedac1a4cc94a6d27e19276eb92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1951c5190b5c918254d168edff852131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c8d11b7e5f1f00e7553b7c419f620132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1789f5b21f9b12d9db87dd91e5c75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268af76e462444ea9aa6cc163c197ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e381df69c8d8155c1e2fc7fcf62d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba8e32afdae79579bea6dd9ce555f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd609d2dc1591fe48ed49b236af113e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda911db13513ab33dcc7b0e3b9534e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ab11f9ddd0960088e98f18df71d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58ae677def574e78bc613ac8a5b72a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ec7a042925d0afcb610cf9fd9103141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074abaa93b117446455dbe83c88b803142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163d2d675904b6502a757c012cc0898143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955685d858b285ec51358e52d5e0783b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae784ebe4a04f9388fb8fb4bbf0a76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f777d2d2310a845fed2f010c758c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695b032a60ad0aa1b7b2f5facb7c761147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf386a9446334cf5a6ddef1ce860231148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf246200f2ee565f1e9f96af77565d17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8859aa80aac1f862f2fde6251566fcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b2e95174a6cc881ef44c6f3bffef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3de71caa227afd33f280527945114152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7973a1891c8713710a931d6c2ab4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30a553f16579544790b2997aff2dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62953b02e7bd30dd4f21478bbb7835d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840174468c70fb1dd0fac318509a56a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06503c584e249dee1096d0d8c76d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6fa994ece42d52b5831e41030b0a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9dcfccfd40acbf584b5b0c6a60d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b06d416ed90791c789f80fecb3760a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689536e3d72c49628941a3f2d34ba9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf68a50e647a48f9872484ad41b25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b4926b8534b031dfe0c0cf3d32ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30cdfd8827d4543adfca887fdfec1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fa91d89fc13d2936e83a675c29966165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b9e6d94589c703636faad35bd2510166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc15df3d5a9b123ef3bc8413b3df4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdff9f733b262b859ef122146d620e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f331c0314ecdc9d636f4e2426add38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa16c547cce49e7e10e92901b2358f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d7cc8f4ad889ed1ec3d547a73f13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f871ee5763d4ca8e9bb82eea2b2a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f607d793e3e81a2689334178be47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561d1be9ad12ef1623ad78f4756fa74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d4f1668fe935efab4a343eb859c2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d64bb35af93dc73c13be6e03a6c5ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efc17f2fcaee450efcc3add7f781fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf20db7ad2293f225219e3d533a303178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668b3bc4661e9beaf0921bee53dc85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512a00c112226a708d629fc4f26d8c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a65c6a5355929f69a14ac8d6e05a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c5a3cbfab8354505b1dac1a9441b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5806808ef6027c8f2fdd62489eaf37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87433a766ba36cbbe14eefe36f29c9dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb8c3836f6f0736006a1c018e9801d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b55ea0e2003fcb9f1326a00d8462186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281cc5663e33eddf2c198e59d98b0a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0d1c601201ac8184c8557b8250f82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514388b499f07ba0ba3a69e2b34241c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c3d8d7740c78a19af3df5577d9a7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8d76070001badd93e0becb81a70ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aea056bebdd273c71c1a57a5df4f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537354aaee6b3ace4fedeeefca1d652193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358b601d4ad479bc836ad1c5485ee5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fb60108499f7a553495348bd2d55c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0b394d774b6fe2a6322c41881086196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f45f49de190ed1e445b53c9f095f1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc8bbdcc5919f1b3c435812b8292f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef34acb9ced07feff7bf5e2503217f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29e5ba290440475ffddf620f1eddf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc8c50261bdc5eb253302a3ee3eaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3117a96d04c64accd8b18fed932065202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134b2d1614c4fc4c454a5eb640bd3b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16d5dd972219eceef703e2d304e1b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d51ad8ce5073cbb4d4ae2d8683d72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff688e3a5f90463d4829954cf324c35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5187e9db4264db86da07f8516a67683207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7acfdd80687200d5850c2cd7f7dda9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ea449461cc23b6b0155de62432c32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c33a40a7d63108d1d25dcefc591d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec1508bf9546a38889baec1a248f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a898badec7991c0853a0ddab5dc1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58772fe338c1a39616578b53ec90c16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a79b295e95e7d4991b16ef049b924214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b458d32f768009f2adb48d2df1a8b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165d30c7228fa516e400cd6be5c0304216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03565f296c36ccef527da4aeb30ffc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b722e643fa41a4635c46ff4999c229218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9baac2809451a9fe130d1da5d384c3219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>