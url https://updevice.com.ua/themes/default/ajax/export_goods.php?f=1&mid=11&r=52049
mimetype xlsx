--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c26fcf3b6bfe210e65866a89495de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6225be0c3db723bbc39ef7d7580372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b95da7e8ce41c9a6150c49a60bebe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42170b3e975f7acc39ca97423bb8e7de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304388d1192af614b639ac4545e850a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e328834bd4ee1c42835b64874d1736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa7d26aa9c3be04ff24dc9f9b51c487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4de12fe296c4a1a4cc659105f7c0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c213c680cc94a64983c59b4124b4b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708c5e6f15778b952af2751434fcec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e19ace4f21223a2e1851959f2f416f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c175af8ec841c1d8194a890849e9eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3a2d10e2917e1c9e63c4d0de1a3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86f94e926561be9c599878e5b347f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241453b015d1771897b52c863f5f4ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f277b2435ef63d97345a65db85df6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a23346057c0656294a930961dce0d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5afb78046b2ddd7a9a4c81c57165418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef1dd99705ed9315b6eb6350c4059c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3426df00c21c7de73d31457bcbf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230fcad545193d71161858ed894a4cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2c0d8ab00da93e5aae3b1284639f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3411f29de6ffe86d46b86943ed4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b281e0ec62e2b3c6173b4466475324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0718845fbdb000942815a5ee0c8fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba32fabc3c881bb893e1a7d96106126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7680f1a416e68e6a9c52517a4de9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27133030e09f3f583b8c83921b433d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb308831e0a30b9be94f437f9f9da629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c882601cde3523ce06def4775d481030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552fda3ce8d64d7371fac9c0b0145231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7af3602dd3efb25318535db06ddb3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a698de0b3e8cca52d05ade2604eb7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a01c1704a361452c8e4fe99128ff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbecacb4fcd951473278ad16820f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c779ad734055dba957f037c8001a77336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d1691e2a7a5fc97061126b646d9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e04794969eb21aadafedf5166f3e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f99270f4822ad2b9a2a4f904cee1ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff86dea4d696e3cfdad4d22a104d9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c74053736ef0a3f17f298c139e6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd0a428ca8914f326b6e42e6aee5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fec223f9c43f00a830238c3dc6b1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51970f4466ea3baf70a9904dad5eed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99186aeb4321f75a86eaaf8c801d9b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f131635da98e2cfba7bb152c64f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e654c6ca8772a943edf1dfb6b6c76447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487fa3da16d76c41cc18655a442dc9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4479a8e34f92b26285f39d4fd60e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6d974d0765e8fd3d5e676115be1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc05c580418a22cf9f388e770af43d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd21b5bec74613c23c2eeb356e1e3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57eee5976d76fec32a9faf7fd5126f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682713e202a7c538c6ef5b08320504754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431e8f17afe525da6f602cdf5653cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6859ab08df44439176affeef3126d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac10f5dd18fe33ac0c517c6ec89fb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4151818f5dd64315ef4d202fa8f16758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57c789367b59ead85b99d9d380b1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48c666e22f83ec8fe2b888c530dc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d0063169e3f9575136fcbf987e0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf8ba0ea5e609c177ae5cd8e11847362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b3d1cee9da6e44e18a1785d4168a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd265c4e61fcc97b40fa90c4ac0644c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f5b7b88684f137e52b288a0597b5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6cfff8314bd791cbaca845b1f71166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd7640a0ee92b10026fa4bf17b8bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db660d7ff2365a827354227f0f265268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32cd400f0f2ee1c2c08ffc677a9fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1858fb51234d7a75480a1994c9131370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b357a7673a18713daec381959083a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c2f05e4d097768728829eba9db1a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5d11402c7435f5e9156a31dab60073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b564b7691a7d77104a9e405b5f6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318ef205dcecae20383082d628462675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d276526d51f9719d74f3a33a2e4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd153425ecbfe9c7225e6c10a85029e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33cd917388b9bb88d5ec568d88638d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e144b2d1cc864dcd8f5465eee1b9dba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c77ec50044bf9ef72a47e28bf555f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6dfe2d01befe57ff8847d4e831ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aaa3a24a4ba5446032adb752e79f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d1535057b3bb62620fda8edf4eef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ed911d0c4681026fb5af212bbc6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d5cb326dac5f790f2ce5fcabfd5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405148eb6b2bebde1a7aebef245788d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354cfcf80f1f180d5454705aff2610587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41687e2e86df74cc7e40095651d4d91088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8717ad658ff0c6b7fa18f8ad7c23f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a637b40e5f66660faa013473872190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e986223fcdb953c8acaaa82a204462e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae29022429c0de97f5c0824fa499e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42273bc577cfa9debe326a99f467b57193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70bb4d03dbe6c4519d80f40a4fcbc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a87545ff95919ccb5cf3b1af3c9c4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d6dbd80e56732494bd856420b457896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be76a8412e6f67d5800c01fb3d2fec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ad2dbaf9895e2e6563a026e4ffb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ecc2fba0b0b7e2d0de78c960914a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a1e5bf253cf9af06bc1f376767b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dad182591b36259014fa87c69486f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee31fac24cdeb25b84a886c2f5c2ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a266f1fbf7c707a2a72b63dde46292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12079b7c2b617bea6936b8216e5fca8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd173dbbc5b05b33f4fabb585c9ee1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf50232f24f9399e7dda27fb6ae23f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdb3a0a1416f2ddfb22820e43b2dcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aeed1626176c6e1f232e46a02fddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a6f29634dc94a4eca373743160f3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bfa4c89b943b0d13a4fa7ddd17164110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ca9b328878fd43369004f218df59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9804df1dbcbbc6a12877e893a7bbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a6ba8e793c5b5cb7a1f62a9f5c4b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c53faaf967087a414b6773738f79fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8629f109ee644264c74ba3a61a2bdf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59125ed116cf21442f400cf6bc0da31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46587363547a10c33c428ade58bcd2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55a625a2fbab6f1c9b9b68b26fadcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8e3f620486fc63a5aad1e57546fc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedef03fa0ea846d4d7237a7d82c3bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963ac798a34b100e1fd6a2e17457c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd99355d15d4460d31e0f3f6f5a2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ef370d1347d7840acb4a30edeec8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f698e812e449822b4331de2c714f2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fbc3d41df963facedc76fd80dbcc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6f33cf4019b158995d2374f606ef2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966634bbce6be82e76b0a2dc618d42c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5858d2b490df573dbad26af81b3df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4e53b5d44c4729e99fd221bbc703d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d51a0bbc445d977afa6016bb919503130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074f4af663e3289760bf2e9eee9d04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d864ecc31f30b30263a911d75728ea7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f9995fc87af258c4ae1952229705133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535fe5fe05c8d034199816602ec2acf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93005846d3c6da12595ea8edcbd2ba6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8f3ef4b5d5cff06921204e9568790136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa48f9d94ad07e6ef7383f81abbce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba223471437258d2be6db674cc3b31f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e94f5a1f4b1749987fad2f7a5f332139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba530fa8b193696ad9d974b543c66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244cd9730f01a34c88464881cdd7773141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ea552c5bbfb0e73008a100e8a421d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0917092b28ec00c6253bef3cd4550143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da751bc0095d26e29ad2130f47519144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf95ace3081ccb88970883f3840b28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62630c1b2602114f2a2678b88a5af36f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3011a40f1b4b085ff15ff3f9daaf6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ccec957782961aec0e97445ebea39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf819e616a2ef91b7e5955acb048fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b62c031deb45005bfe5db011798dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445bcc1914e9c73ccd2efd02c9470a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a34aedcbb35f667cd499e19f2fc7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb36997e337fc772763715dbfdb7dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28dac0328033196bf10fab6f8308b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e456f3bc86f215e0e5050b4459d8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12938764e0ed0337b26f7854bda54ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42284d479ec3f22c1791b078d6bfb0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554645e87c5bbe0c8e1c6af673e93213158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa9d909461332f357f1d9b4036a9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904303498a8d351b400f31e1bdc5f56b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fb5174d6d43869bc9bae10c078d98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113af985f02d1f951dd54c1fde2837c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee616c86c6f745a9abdba6edb7e1890163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd5f0ac9d0b4b4562ab8f24839ac97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32b641bd823074d6115f2e10eaade165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dafd45f9e51c729ad7d15158ad9d8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a66da37fbfd6e400e78893b1b43bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e43e368d63f3efa5be3104e7f139c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769589a9a111fd16983cb3422d515ccf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ddf17194217b17238050f9b2100cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940d2fe55ca658ef2c707335c750b7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1f1b6dc94cea8bf83f8b799d23a33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bced676073af150e268165371e7a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439197d7523c07f1a15f03b370cc6bd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d819fd69f89167626e4de1d0c80b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472d0a4a8e093bd430c5072e9640349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72c031a2bb07062f04c47bdddbe45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba251902ff30afc42134e18f7e9fdab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef76d6ba9f61a7ae4fab66774ac8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644915f699813c311b1cf0b3e2260404180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc17809129d08cd5bf68a4c4b94858f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a932b622e882250960423ba76ad525c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e860adbec65dcacc59d8a7cff78fbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b39f565622a60acfb234c7aaef8a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035daba606c0d4a433c46eab8a393b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa7684768dd7b828b4f70c11f84b16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279ae4fe2ebbdd7670bd5beb1478c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba88e9698eda60bb6c0993f8105cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3601c9fcaa405e6a14d766674cc997c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ce936f252facc42fd385b95e2edf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa28811c276cbf0c4952fba7264bb51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b19d6d9301e526cb878f0c76b26ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3be035b76c70e18be570cb1b153d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0938921360a2c38d490335fb42b02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc7e4eda74991789ff346a3681222195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d22fafda2a50e1c77c261ce88b75ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914937fe34bca98f4caa7482f72d70f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d31773930489468197e7f375b43d74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7341188ae4eb727b6e6f63305dadeba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ffe56ff14cfb8668df58dca0a00c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bccf5fa96c20178f13dad2a2641e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc21902cc68c17f482c1c3047f7fa1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474533476b38d379ae440a92ce5963b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a68f6427ae6227b007337bbbf16bf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02043b9f33d891b919ef382dbf9996205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f67471da175226cba8f11d0547888206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ab5ab6565d3cf9df0a55618ec115f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa37bec92ff9a298f2bdf53d194aae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb751190bcce6e38dc4531b36c461b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe61be3c4ee12c729715af419f312a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba20f2274563365ed41dd42a9ca8082211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605d37d3c540e63c13f65c8695fc208212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36347c20f69e1ff38f6160414b8d40ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46b062f5340e2c1e617d83d4cbe85c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851987e68c98cd864c7a5505ab4f8f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae5f9b6d464228c42a4f53373ae3ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304fcf41ed0083dde511db31fb1e15b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844692f0a27c59ba5aa0264cbbfe83e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e5cafc139252836f857ce93016005219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028f4af9d24e534cc6a96d8e05b8e701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539693ce8ad53d793f2c0bc30141ddd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8c4d2d3ad058a60873945676cadf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ce47cb95a50cfc79fb91c172662584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc4e166f664d68946c0b3bacdee8565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1011d38cee9ee3d960118797d65b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8f1776b448bce93e0d99bdaaa41c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef446cfd191741c1880fdcbbad4d9c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d3464de635ea3d13d08516c0479a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db6ebd02762c458012d14ee6331dc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c79880b043df6aa0f7e11b330b3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484192ad2dc3a6d5aa1d8280bed0d99512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acbfb873c2b6593c0b6b359805d8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ada14e2af1ffbd74112694604fbb8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb39ffe4219d21591df00f71e4e4ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb61431fc3331d0fc66057b1685f6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247d91284878d7d7cfa37d9718a58517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b30610a20b9f3191ce00288b648f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e748bf15cf0e11e07aec8be7c9d7a1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10791112d60d4ff4b658001fb8f2b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021b5114948de96e2efbb51973f64921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d74e1ff1b5f64010e1bd2806b819ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cb34ec2f7f08b3ea312a5a652754623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483a2da6e7a15b2be9270371d3f9af924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f04d34d528b9ae785b3fa42ec768bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d933dd0c277ef373f1c0a0a5c42226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4a6575fa8b1c5ac1691b2a8a3503a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f9dd83d8996a99ac63883f2ee12428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3650662176c1e3c1ddacc1b3c8063329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26599f3d80c98058996ce0915d0d9cd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3732ce737a5cebb313994e45192abc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9695b54fc14a98a99c0633a536b3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c98025c6698f85432862e5b3fa288333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf6e62781928c3cf05f1bba561fb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a932d5984cec0e448dbb10652e7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae2cfcdf99d9f7b8942e1d92cea1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe01b0a68a928f89ce530b9c0e769e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc614380ce3a66487ba47bdab6e4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f931ce007efe9227fbf70e1171e0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce637ab6bbf47fa9cd49f50c03d0e6fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a19cce954573cab2b03fe0a94d5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a55a30cb8caf1cdd45528a76c86642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8c7f725e4893f68367ea2b0379c1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d68476eaf58a3e5a203aa26b5fc1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e55a3ccfb6ecff7b00857ed54855645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff0f735b7fda48427a716002eeb1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c3bc4f9e45638beccd5b6114f8b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8ba833b5d3f357b6e6d349a3ef8c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02362912703abc73fde64b3a179d003549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566add34f34126c0cc88df68e65bcac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbec55ca9c1935c4a4d45ee67ead4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf40dd1e1b5620344ee44958fa681752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aaeb0b8890eea3384d91f450faf0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657e21a7905323b3c0cf655403b3a0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a41ff46ee9a6bceed664be3ef091c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686d5d72b04ecaada3187249cdb720356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeb42987a7345532e5b50e0ec74fe657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949d19aeaed1a4917160272d103b12358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3ed015c6f25bde196f3be5e74b8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd2bf230e2ece34cd6b6b22c031f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979eb18f2a0e2029117f65011ad272e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b941978636fdbfa640b7ad2167f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b2aefc2ec1bad38bd65160bbf5ca463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f8ebf7eda5de30d55d7e206a30a2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b7c73618b0a9d2826980988a06b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524b62b685fcd75769883dd6f271f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d42ac5d5b246484080d63572fd05067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b78f29b33df7a7cf84b2fb5d6ba1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1462810471d18ae3bde7c5a9ad911069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc28c51cca0afac01989d3b86221be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3764470343e2120b9223fddee8d84071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08262c354e2f2dd8a1ee4c8d75b74f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39249956fab1f7211c4bad39d2c3c1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934f570b2be5a03c3914e7cd06dac2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391a203f60d68a855ca0201812b689875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a2c998647cca69dc378c252defef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40b74d1cce56e1f5484dd1e6f94dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57642f26569e4c099f877bb25a5a595078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7aaccc8a8e2f6baf99f6d0763283f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c32990498c3ff164eccceffb1ab01280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d263525e3b8ec800239bd01f79f3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cff964637675151ea3786491c91b2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2c0b06f1a2fc428a9861f6042bc8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d42bc64dd5aa8ae7714d3c2d7cf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90115681b0c2c2ac604e8cee50d9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724c41e565ebd1076a6e38107ad1af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3dfc90a347476ca405f6aaa6d851b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b8083078b7c622d19d6967b97ce2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337d0c86b66645478af44aa5386e94889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4b09794d631ddf0bbef0797445b2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21dcc52e59028c1a372c40c51b283691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee365d98c87fb06f523c4a55837225d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d72b1cc037f3649070f9c0ab1b3bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4150416d7db2caa9e61cef1062dac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83607fb81032faed5afa3a0f774fcb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf8b60528595c93d884142ba1de1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e210a5821ef40db33cebd9622e7cb5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d6805b458ca76113a125c6e42f8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657d29fe196c6e5767da9e07827dbaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165dfde6ad28ea01adc61935e24e9fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce98badf702594531a0a35079192d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442601146e0d18fc125c213365e87438102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff5d4e733d67a1221543f6f629f705103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f363750d1d169f2bf1baf67d7a31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905ae56f6b42ed97d09807f2790ad1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d169ddc0863de6b64052b5aac3cc4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8d60a3cfcec6329d40af9d0bd3923107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce38710cc127a1855f4172103ecfbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07372a7610fd383af4b782bbb6aecbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f12bdc5b1631b4f57b7e8907a004b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f2b043cc24d3212f88c59d1ddd609111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22275fb89b63641c3815effcf30cc600112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d14227a74d40123479bb7a4d1c5f12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9e756d9dcafa47522c96159fb51d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7000838d2a6283199d182509b3811c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3a574bb90e454d51037156431b59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937b40b1a4dbb42f99481411be0c442117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c948832a52f556646c53424e8a3ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a63bcc79f29e96b3db88f3a02c9939119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e70ce83d6ebfe062a4ff0a8911ac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55311c3efd9331a385a4f7951303c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec773d42ce9419b843680884c2f3a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f717ddd51dfb2bd6da36134d85f1984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f9bc73c60f076a1ea46615b0fca3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523404a20a248de809db8da1b8231f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89a2e888a19e596927e06c7d725ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f573bb23ec41f6e2a030912bb236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecfa5ff8b95706e89ebb8149004a36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaafc3456806994f0dc33e37d5698a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324c7b9d5482d03342465e500f217b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616462514ba23db3b15ff3f78b82889131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dcae01f991a9a011cdd9f5c13ea42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79623642b78948303d1e9d126971533133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c384c78ad16d9d5091be2e2147f21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f273be532748b45438e1494d688fd9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf18ab4abf7eb0b4a5072b8ad5ac3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc117404ce231c4e5a732571820f989137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf0e9373c9d413e28c276decadadb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183aa08608848ab1fe58e311c3fa67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e71f5fd5215b7290ffb26651dfdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee0db350a0818bc7433025657358a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af9cec7461254da98dbd5052a3b177142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965f1123c9baa7646ee53cb30a84d0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40615b613286ccb66c3ab74f5bc9697144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d829f01eecdf54c4efb6c566af361145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb735f7a5e997d0c58a4685f432336a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a4829c78df7b349dcf5b2c12365cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce31155858bd1d424e13a97e5ec631148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61600a34ea01a1700f5d1a08bc3787bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34560f040943341670d10d4a9151e0a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a9b53e0f4b65bb04206467ef6256151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4ec8f4af0e9478f160b0faf6e10b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575deb225d527b8e31ebd4adc4b464f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f69849e72e16e9a93abfe30fc5f254154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ca1963ef33098fcfc2c5f6bcbe21c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9e2f93fa0985850c318769e7cff6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4aea96d6943bd93bfb6431957508a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7516c85814c2e8040c64f66b432f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d99267af54433b6c60e424fee3c24a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec2d0f8705f4d92eb4de33f9cd2fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb8fa032078aaa5356522b35917c50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c642107825dada24ab28abdc0e4ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec743e8d8dbe8c6e77915f71b21b504163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a1008b4b3a1ab73af6564554af08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5780031155c07b2575b517d7dad7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce9af4a7e4f890d3bf47b24d811034166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019e54ec6b2478f1104523732dedb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d19d539b8f4b586fef581a3b829dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382258e1372dbfc26f32e5fce657f66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887524ad100a41a4786f9a0e84e399170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70ae079a1fba7aaac8a1aa6ab5b362171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973906f3093252c3e86f20cb003b6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b1eea8da4ab4d366c6f5e66a2baea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5fcd905edd34593767fa4bf0a287c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6786910c8a0f72f4a45e57d57f7a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a905db07975c0eef78321db5ff648176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837509c48ba46187b37564e8b624b8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e4287c8bf2c3951c2e042555717c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55265a0300f3e1816d5f220c1704d9e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a137322ffb9c3e1d146254f62a419e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2370dcf07f3ebd8fb1e6395ba0ea0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa383f1e78e810e590f028e4e927fe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0a5482476e0af657e2ea5cb227b07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9d1c409f3be0860dabae77dd69358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba250e5c309eeb7e5d807ff20a5f71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791218e048d393a1239f4d5bd91b3933186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e588b3e03c67a13a7c566260e2610187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1d84ec6e648ae6ed29401a68b5f27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f625460e18ffa3db3e9f43a23771189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ec7e839223a13f86a624f7d7302cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca1db3c9197fb5d681ee4c80ba868e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f2891e792afec0e1697499699c64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c4b257ac088e6c984f3a58786204193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455bfe69ade553556d4611945d7b950194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3caed60ceac506c9c65b57522ff48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78283b8a6027004569245fa4cd9cd7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e30af5a37cb15ff4f0f221b863e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b4d92dc54c704b6627d1dee68905198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfd0a6bfb107140b1b2a8b4f4ff119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8f7ec89087e12b5748cda6e0d7ba5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd77efa343ab6b1b0e07a9dcc2f538201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd632f1ca5ab9fcd6b1742a87c4be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8554f18303a0610b0032c556e035f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b2fed49c3278549e7bdca0b00b472204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc1a399d956a2d9716d59a9e88db1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430c48de27151a07c52d8a1f0f80330206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577802d5af255c3ea2f4eeb65671d129207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4b6905e9127978e301ed569d228c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118e282f860dd5cb5e241b209d9b6ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533edb9c02c7ff32af27300107c256e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be82f9dcbf817c94d5d86f93e56d186211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e5f340ed784e32b7d0f6c518c632212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739a451fdcbafeb73ced54c0323565d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a1bb6c86949fd88d95d2b5fd466db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f080f54f1d93b5456f283d5db6beb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed676a0d28c8382dbf920c2ded06226216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7cc933230b4782e267315acfa6a7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82bf34384e984f4c6481dc4a701a2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b60e829ea3226ec18d72de545eb43219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>