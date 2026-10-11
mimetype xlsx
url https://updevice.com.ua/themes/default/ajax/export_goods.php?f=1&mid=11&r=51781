--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de75ac3e19a215e79bc150eaaab6611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906926b2c8518ef2896544bf55018d072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88646e44436546b4963f4af70cb333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4d15b297083e58283a2ee98c312b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085735125bda46e2dbd0341b5b9fe67c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47146d79071957f37e78861864adc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d5c99d51da6ec0ac42f6ea0449c6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b07dc9e01f0abc7d20dc493747968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e213a119cda035f20e7d5efbc4ee39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfbffbc8c3ba8d63e6f29d7f77a76410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da5c5311c15a5cbfe65295faf039b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870a9d8bd87ae72f8b4a948c400444012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6473c79715cbb553819e31e2946be8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18347aba2e067a46d50e2de4f326e06d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c393814b98b7bca396fc50021400bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1f3884c5b19d12ce5aeff15e0d4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f59f3d75c50736b39026535cd1f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde42f942e5009bc43adb145569f32218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884ddf6fe5c9d9e24dfed100cecf40c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5860497f2c97d6e36667abaf668e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525879dcc3c4c126fb2f33bce1a715c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2de8b1e3f9c07e6139fd9b09898ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b932daedaecc52d58458bd5dd59d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3a021bc436b7930c8173956cae6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b72e4bf2b5aae6d99348f72a133e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb1c058f72bd736d81f3ee27ba65d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12081308960193bd4dee6587b679c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3771fd369ec8622e7166ba115f826528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441a3621ccfd8de94e49614b87bf2e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3416b7d469389812a70e65ffa0060530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1f69ad4a70a5898ffa634e607bf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4f3cd266c412ac3d49dc55027ad132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35ee25de3df2248e129a84ba0f329e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e9b0f3c9d3489d38c909addaf0e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd593f017c10d1c0efc027b87121ec0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142189fd33a3d63e4e3eddc66ed50a1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dae613a42f70232ad8b238ae5ddd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f2e391e205edb93e68dd8607ee9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794131b1dece4f200a74b1d7cf83c1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff8e2233eeece0b340f481195fa6e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f214cbd2a1e8457d966f72f83226a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89bade6c79d68aea6321d0a4987eee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c36b66c0e920e18779e69f9cfe17143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c9c835bdf64466b6f9465436141544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9322f750b6052c5b022690f4eed00b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3052b94bfcaab0e177755ab6f58f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69a4671da1f922d6fe211d9060cc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b098e14ada1eb2abe5fd7ca6c2956748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd7fa9045a25cef10d58cbb6c0ad549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5026e4203e1c15f56a02797f4d01e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ffdef72252ff2bf15fe5e61f30d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc540162b52eaa8a11ebce6bb14e3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a12fc5fe2cbf222c51e191192322c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dea9e776c4052e62ae7ab0a48d40f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c808ff6784dd2490e8d4807cd9fb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1fd0e4519885592dd87a9aea201ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d80081b29a91866d743662769434457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8115c8072dba036817651e1f9ea8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e114089b20065633c383b9567e980c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cb387f9f93722fd3c15207e09166a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4287228b26a68685606c58b8c24b27c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60dc138386e85453302a09f72ed9df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38750f9bb7f60a659e34991446efca8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143d06cc6f692b1e02be80553ed3e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5af44a452f8a988aa4d765cb1882865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2903ec62ee9719beab1f461bd70cd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbefb53dad7a09fb6164e59736a0b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723553337c03dfe69ccde29e35e1e30168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04f40da6d9957edebee8aecd2d624469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047b904d1fba311de7b26dd5ebeb3a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ea1f38f735a0e16c47ada618f8c5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bfe9de6ed2ead5209c28f709be47572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d1f0114aa3ff60c5b44ba75f4e9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8f0164922a4dfa876eeae3582cae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f887099bcf8537fd58128a5aed764775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520cbc11705cc4a4b1b11643adfc72e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c244bd0d5af9af45d7dcb66496957d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60a6f8b9935fcc6e07973c000d901378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ea5b21ef654bf34217fb3a1026b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10fbd98a9b44c401633cae47a00a4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d59c6763877291a577de1004b9de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1b9fd993cf85488d362c2976ce8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaf31d0d17e21f47d50757d65e973f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e056f419d97bf0f2c4df2117d073884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e88e3738b993d2a0630dafcd54a4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f85a188966fa602f069849d18764e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319a17aacf55a9594c2d4fe4056d9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda9e820ce79730f4cf0b5fa53cb47788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb4d7752d90d6c4ea38f10c89ba6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85b6f2e314b7c224127c5bfb51381290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7ec747bc5de0d956f81856697f50191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269f4349251675cbbf0094409ca4dd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb726fbe4b2c07607f1952519d6f86393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8320df00087e893f711f1d55b222b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04903929d7b66e0ba069053dae02b6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00df6289c774dcedb4f23102dd52f5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290c33850d16f79ee4f29c9c309d8e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c189009772078d13075370e695bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e4357dbeaf8f607bf6f59eb3eb4c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc3cf655a0d989da79ed4e0e62293100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccb50b2af531058d0f2965f6e75b47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5135a3d60ac2277154decb56c39f48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bed017725a64af40f79759636d850103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b0c1695fae79d71e02ea7768bc5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeebb50a1a80b8fa499989c4e840432105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28b4a0b80f5887337aa5a5a1e52bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f95be441a8f49e57757bde664861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9909b78fd4d66c19878e2f260a1317108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2235f171e2cea1fd72775fbe29f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987d1a426516eeedadd9d9b626b2757110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3002385b27cb727125cb53b04e71971111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb6f446ac265a2bfc02e5180e66bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fb39cb42e4cd75e9f037a366f662e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798824bd0b23e1e369fb25ea0eeb2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4924f6774a265ffe5d5bc4b01a5320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543d50be8bc1a87b89f20bee6564676116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe12db5ca8119a97fd38bac4675cd9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e1c5867113d2538e3bd2b5f2239b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b36025e79aa220483057b04104ae8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa048cd27fa60a8a8f7db3ce6b4c2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4bd10509270892af0df8fc1f7086121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b048b101a970e3b25f5fdd3c53f484e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c507fd16a940f9c6f0a1e509c5c7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4104c4fcd18f8754f86b5e618ae6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c69b95da52fa570af05339f384305b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634c79880131c89946b297858bb49f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8599342fd69ea254cf4854fec808127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf97e91450de93e5ef3ca3bde29949128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadb854c64344e94198acd1ee97a22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9cc44c641f8ba3e4b413d18656980130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aeddf48270d7d0ae1cbca7a48af2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9f7e0bbbeb31289608f3677fad1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf234840a649d1de72a23637e165d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e024b7723ecf7422ccd6cde46ec54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207bb022e4ee30087aef8e682a3884135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f869f97bba415a681abf77e46bd1f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4170b8bafcfa8e2d64cbcc9e5065abb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b1f73464181d9ac460b3572fe27d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f43ee4c8f459894c98c5b73bfbe2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f90b1e849b36be2f1a68e78bee33fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61082deb61fd470e43e643bca00a2a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e110bd7ec6e38b2a2cacc2b4b048e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabd1c4ed38b38842cbb47e86936883143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba97575154f818ebe02ec9f7693cf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965abb13eb221d9b2c853da7b853b120145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9526a8325df11c4f4f574fa1cfbb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63935817f1ac103479c0e0e5ede2669c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614f833be34d949ee398c0413f472a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b4bd0856c5775366ebfa81603e5bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74b4d7ed79839888cdb6b3a61a36d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7206c6ef11d824ac97491d8be36cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fc19aac9e709f0aae2e2a01264733152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cfab69018d6997a66780a7c52e17b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fffcfe5f01407ce96d44428446eec6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a980eb690662f8cae9eb055dfaddc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0934a920c2f7022a4dfea03b0d9a2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f742f0678e8b9671941fbe8fa5245157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1bd6f4f96704d354f8ddee46e1e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace8b400d2368a33da6c67b30154ae9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84373b5a2642ae96362578bccc8b8d53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db5da08169aae772ebad7d89844c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5a5d9f696eac510231bd93d5280f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e758511572a51d6763437e16423a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00974b2a8430664d8691d36789c31886164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21612edfe6e5276438a5f96841d3f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9339c2ee4bda52479219dc224dad59f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252622a46b7a9e36773e966c3a8e380c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391ba545efe10e67369823b044e1c61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da7ae6b4c7b130dcdac5fae559340d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154180c6ab24368f39a69af49aec2017170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42251070652c27cfbe77986b096361f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d9534abbe49d6c92c6100c1e53af3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f71ee0f80e460b1a60349452b4a4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef99fa5989d0527168dc72654b3e0df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f555185db850d4275d4b44ce5012175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ede4884772ab571a338f25bf034f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de865a0c2cbcfe63490cb6f83a04877d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c57f11c3e92ce20b588edf334559178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c3aaf4c50c50c58edc507f1df25b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15402ea77953399a64e89841a1acef9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a17a51770135e98874c9bf0ecd9910181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af088817604f7933eae5549b7e479460182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7acbc06ee4b6ef1dc2012f2c3c453183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0121f068f69c8d35d48873eb657b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1303adade3f96245492d36200115d63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c40de59966f3167782d1d114074f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e1a4512f61a99e52f0bad747e0ac0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d86417630aa1b2991eba774a714dfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c802a13e2ab014583ab1758565f7bb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e25441c81f4893e178f52c2b7761190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31404f858aa60a12d31ab5159ba54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ff3b8b6c7486adeaee985af28c550192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ccee53c87567008254d5e832d3190193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51ebc0066db4e654b36ac2610a758d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64554b0eeb3b5946e800e969e7fff18d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21865dcb0ba74cde05226026286fb8bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c7d734b470506dfb2d120290945ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af74a77ffb26778b10ee5f670abea8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda32a608d489eeebf6c2ebf7f07f217199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df18a917eaca6ac3bcfb0c493b6673200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec918d649cee0a18ded35b598152d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055b9296cfea88ffc2d5fe0f6ac922a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253152b0918f9847e4bc54a2190c72a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8709640ef1de8460de6cf5f0899f8be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acee4d3d347de2f045b030e65b1f9ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828255ef49d83ffe195344b83bfcf832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca38491c9c45dbf97663e8778fb854c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d34a8abfd1cef389eeac5e50c973f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418ca412fa17472a7cfdec705237ca0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b471669d39df8dae0898f956b64f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42868bf709ec53a953d478f49735907b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195055c42fae55c1f8d5fde59c36434212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e141edb37702c9cb408604ce53026a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ab0c91bba4ed6f07877256b32be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42e75e73b22dacbd3759367a23b67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d0df887c749f8da2e294bb9482f11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0915d3d3504ca6c12c3d5eb20131217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8b5e222dee2b54ea35fe7c978088218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c258f0807c76cecb51be30a52fcb219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da5db4c7a7b90b0be6727a3642ee71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4493872a160827f94c1a5b13e158942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f064cfdfb42d1f2490aabbf933ed43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852cd6291502d47e4133104f8a143ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01001d3190fca8b90dd100d42b4a76775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a4c4e8633f48599a0ce953aff6da26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd67c9db15c0aee94123934ab784ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27fb530dd70b4ca55098a451d4febb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b3f41ea84fa79c115335c91a2afa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3a72948bd7d9b4fe2962032f584d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e6f1b866f38b2b3e7060d82c623411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd87833e4da59c8002f77f5c8d2b63d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cad16237ce7e86e28ca0b3c119efbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515204436e0adeaab7e35b5ca01b87c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d603b1f0b72608a2924d00d429c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52218b99581b3b7c73400b7be7d5597016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f90d7bdba1c8c1694e250a65ee280817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aecf334a0a962555da2fe2e06f46b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccbb494395fe532f60fbc1a070340519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9630c370feab1d02405efbc1c8c3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77d9fab164b375dfba4292f703e88a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b9d2b87e7259af61a9f76555f8bc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dbe64d09fbd7e4fc65002c22497a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfc34a1688e7fc0fde140948a861ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5684fa40f82fe7609ab9d8e1067285925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220fa4a6f81c2086377c18d5751d87026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f37f2de8c0c2dbdecd55b068b183c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa2bb85918d5c934c74404c58913a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20a5b43997bdefcb6d65a5dc0bf7e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4413e39cc81ba1a3f1cc3c3e253f06c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5a1b41f6091727e954bec9dd13e1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1264b31a3ec0d609549e27bde9d2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec07409f151984d3652952e61ba8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9393cfc096b095692422d00caef3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958dc56e59d22f8aa68e02e078b190a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a37b44afcd53c90b6e286b9d6f9aeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2decdcac954b1e555e4e9f68e8f5ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b6a83cc2c848f74e7e56a29934c9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d466429c16c610a8d0fffb39e61239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9165ad167081b9e2e0f1ba0c3e9d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4b7d0d35b17b7378ab30c83f811d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ebc1f7a19d285e89b62b04ff1adad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1856fc503c1c793d422eab8779b15543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101d27b018e84d82c47eec52ae63f4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74141d4ce69299cb1ea15dcc72a3d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd8abff29dd1841663194caf1ae6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2366f4dfaadeac721222ae221479047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825842a810d955c394c64fb93f7c67948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105b4f2525bc71e0f7c3660cdfe807e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bfafffd44dae9fb02e914fd76687150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b10d9b28ba8b36be1582db11408d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383c944255bb36815f91200b73ec9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e18e3dfb6167cb5816e5486af4d5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801b704b34a737b3b89d75ed6ae718d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea25f66f3e138755b731c5c64e7ac455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7ba16ffdcfcd08da72032c3cb94756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc6e145a6801f6851ad9e78c419b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e06d1de1e00abf274a07ad98a6aef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121c210d01ffb3ae8f04484493f8b9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9b811849e1ccea743ba873a8b70b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422047295a406db50bc2838cac9b317661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f5000d5933c85b7c43a25354a857e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f23ab4f35c89c0a3ba27e7dc7e72363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a51bc18c50a45ae18901c6bfb20cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff97063d654cd374e2e0952de2938f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a36c4d00596508086148751f277d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcb9341637d05d04273cf7a9c3620367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a6aa0eebbea6c30a49badd974faec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec09dd3bd337c259ebce4e944164cb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369dc2fe89e73fcdfcfe5c0665b4de770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982e7471641006bd18526c7ce1a350971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca94e166ec8892a78c226aec29b09b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d9655255cef32fff24e5bc446ccf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077926a7e23663d1e9d3e9d26f8ee0bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c5094944d9e084f4d72e383d84c1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008949884c51590cd1484b88b61ba4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49237662fac9b94a8e63764d3015044477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc1b9b3a584efdba67ef5a6249157378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d52ff5b4f8593c8a282e6e22988679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033eb19b661af011781ecf0bab6960180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4af5d8a0efabac083757da601d549581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a30ad302e48859fdbbf4e9032bff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5024809994f43740ca01e7fbc811c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac14d07fa92176d942093bbfa7631f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23742a92f673fd273588a6ca41826b1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc870d3f9642c66be7de04536739a9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f1608f11a63895d72114e68d03bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ce3fc66114807f1d8818154fe54f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171faef04312ef0083be3393ab67e55389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b20c8b9d7e49178303d5707bde243890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2141d068e6022fffa46019085c22791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c55dd1e02c234c7a820e968a150da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eb1a8a3d9c72f1fc3aa8994a7f11b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b4b67d6e3f4ffbbdd5ef5b11a48bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6f14ba8c67c43262a23c29de52d7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3375a4a564d2aeae9eb26a425f17bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004bcbeaadc1d7ed841a35b7e8f7a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b7d891a35811f081d177f4176f0c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6521109c89893c75616097b3d176699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a4e2f942f478773fe654dbe209b47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d9f51941b54c64baebdd2c0ec3a18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b434664ec71a06e005540bd241d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157560e7dc5f8ed443532114fcf34b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba2652ab56d7bc0890aa52fc602d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9833e89452e171fae99ba0f1b1d18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2958eee8938c4a1045078299fb5274106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5fd827be08f0d14f1d4db75c4fa3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd944eb8c833eed088976708e8010108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49af5f71f78bdaa57a7547033b853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e780b6a98dbcd33523c737882c9b2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765016389962a58c4145bfb216f703a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2eeaeb2a0ab11b2df0f153f9eeca6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011b8b0cf7f2783ca14266fc4a970b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c367f8832b191c2f0845d74a33958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33021a4083fe96e7fbc17542a987ede0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483347778fe0805c63cabfbe280067fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b932928bea70273ef6ddad179f1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d82edcb4db551cc46946554d17872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd80965dc94cf3852718716985d7093119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a83bf916d233c1344600904a4c237120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c8eac9acb2d886863dfd8ddd93c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd34cf65f1093d8832619ee09760c73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6caa717b2438e58cae8c6b53742e56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8c56bb73a9de70d87627bcc481f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921958f83290273b1fb9afb39494acb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfa49647f963c76380a96cc941af96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd98b9dc5833b631a5acc4b09b6ce3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fda085f99241dad50dadcaea7e212128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686d12a8f7c8a749ba828e6dc846a4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73efa70940aace002b1069dbf742b49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d731f9d0e17e6265641d150200f60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab783ea24280a416d211547521b56615132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d787aacac41256c0a7134a8f5029d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ab4e4a8e87180e0d388525e65bd30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9771bc40ea087eaa345f92d5ff5f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa02487d724ec0003e5bee90d37531136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925b036e6647c9fda7c104816c52d8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a65a31b0e838dee42d810c0d787a8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2fec7f5015f0ceb003cb2676ed067139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207390eb83a2fafaba0f56f8c66c20c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec68353a394655d2f2ff8a38cd50eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923621b65f3c0bf1ca9f5e2936c6c94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089dadef2559ded374ab5b5986fc3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34026c7c46ff43755762c661e57defa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf52af2595b0e4bfbe58c5c9f9e8e16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbb3ece993d6a93ec68a4be49199cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cd564925f882ec4093f4c7685eae2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dad447f494c2f38df591fa9100ec14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af253b903c9bf56280c11e949efc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215faee6ebd0e0134036b77b1dd9845150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f76bc177742d038a4cbdcb999cc4d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e9b4ede24e58653f2965ea600f74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517c868447c6a3aee33caba59946f46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1902f05fc7718213d5b854f9a60e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146d97ef4b4b8c8c67b0a2bd6ae100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330aaa9a5fdb82420d165df36e9e1ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b83d4404e78aaf92736ed645b445157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25134970dd4ecf9415be4f65bb956c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2131acdc7a28c58503c64d02ad19d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e15a50629fa918838356061070c353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a31bdb3146bd6c3c99a79b72b502ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70f1446ea04b61a8bb2cb1a93ed074162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5263a3c15d46973baa931a8ebd963a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b31b19a1fd3ad83f0198699f70a0f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeabc1808d7a3524ffd495aae33413165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d167f77b5f4da21ce126a1b6b0e887166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6addb8f99a0a43f74cf4572274a9995167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5205becea54490586d94eadb4fdcfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fed28f34a29dfdb76b07da59dc3b6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79ceca59d18a4900a77a86ab16d29f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167c4bf33ff5104b75265d26535052d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8014fe734ab8adbcf911f94c7ad8da7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be3c75e5cc9fc75adde177b7b6a9e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a110724c030f508485d4207efa4b82b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fdcb824b00861477eea5f470f219f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab14e5eb00a5ca5f165dd205e1de836176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57558aa5bced881623a94e29f349f400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b92daf07e3fed5cfcc5f0ca0d31c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd98b7680fc8273dd3cb55c1fdd8d91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a5f65d3dd613d0090ab18b32cf3fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc576d5789ad5d1061ec9caf8d5f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcdfb0a5838781604a0d0d4b2181e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9235cd276d71a085237445546aa8a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea4c9cde562e31e13ee87695cb0fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43133c6667c41f078536424fa9aafbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ebefe8a764216e28ce2762e299706186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468348e227ae261b3824ece8970a43b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aec94df01622528f653d3a9f26f22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0aaa89747fb85f14e44f973652889189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f6c153402d00c9c77ad4354dd75c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781086b933205793b09b9337d46108191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d7ef1299782e10555902c2bda92c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858ac8ae0b2aea202dad8ff31a4421f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0efd0c262e8e5274bf6f266d99c97d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6022e1f6b71fb3ed7a5fa69b9908dde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5b8a99768356fdb230588ed14518196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ddddc19f07b3539c53c5ec088a6f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59928ab7c3d383a5bf4ed3b31fdd7cde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84f10b37d81f9d5b93a6f375e4e492199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5d2e41f8e69c5dc62291baae180fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa1a4d1cbce6d3b56a59ee60529ea9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d10938bcec5ac54363ac56453e996a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe23c79155751e9251c85448dc87b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c3f5da5254e5fddd78f7c32290331204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc2c6c3030c9209beb0321afa2687c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ed2284ef0919cb002a8a020cca44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa9bdaf86448e3c39dd35a0450824207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956e01dad8a8de8ee33aa1c0f9ea41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59bbb7df6e0d83ec1074da2aae50d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e14aeb9cafdd2fbdc8c7a3d08b06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4db96cc4c17d5aba815b2b60b7a99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d29bbfe8b03000abb4ca951ec629da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe2134924dcc3ee7c1fa9323dd5669213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac670102e6736503b6cf0697f139b2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43363cfd38d9bd06b71d11dc2194c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd67bb9d8165afef5bc330ce8ee877216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a32d22c29978c9d6e8d353cf3b9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921a7715be1cc2fe80f716e82f8acf9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba044b07b5c842c4476cec9284caef33219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>