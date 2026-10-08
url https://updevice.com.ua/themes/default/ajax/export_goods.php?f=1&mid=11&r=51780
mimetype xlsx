--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ef6c380c500520aa9526e9f8f0121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b1af53dd4e4f73a827714dac131592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2049090fe40e1117c74feb8e1fa391f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a389343bf88b10bb55f6617ba35194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e29afefc7a0dc364a55bd8cedb8aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa0d28aeccef56fdd7f1704197cf7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce5dd72676805997dbd383d42c3807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce9f68580281a104f0bb49d2ad596d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18da3fffca0454fa1f60ffd603fc53d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2786385ad55e40e89cd7d643956a9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb930aed087655434d371c64b26dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668fa9fda2cc01ac77c7cdccc8579212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb9f1e618871821ee33ef444a64c9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b52341cf9789ddc3fe9758c4c5402014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16aa6b987fa7a54ba65b1a57c4c6c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334576175cce93e6a502a0cdedf404ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4666f35dd28d1caea9fcbe45bfc7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263170e1a4a81b39c6e680576f5230ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb00c76788c88c096f82dba9f70f0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca983d95d2f43681efa94fdbf8c08620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7d18d49ab735e4ac286bc656b13a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870fc44903270a0187e44da42b073222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25108bc20d3f296f5c1c24bfbd3004e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a68ac07c51e4f54dedec38a5c6232b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e101606cdd823ffca17200e36bc15ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bc7e36abcc065287ceabebbaa5fe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661048ed890ab38902425f2e6f003b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e81647f1f7a5041ed9c025528f75028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a00a1a3082f803bf6abf76173b03cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc8db5ab94954bea740a4b824b7aca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d66fc767b0087a166106f7099ba59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38da19a54e81967d28505308139b7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdbd75eb5e5969d2240b812fd2063933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c098d186a65d41006cbfee3b5cec9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bf36019392097f8302a58baf07a4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd77a16cacc320321761f0f19a82f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a34bc1442567b5366cc03720c779bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21021e52f9ddacb37cda0970e35bf21638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4c5c4637630a369845c034239a0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330ea13a4b50d2d50eae61e6d34118f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211835cace96e5bb2b6b8e2e2c37ab741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fe45edbae3c82af0cc7726f242add42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57873211c48d16c22e3562b4fc0822a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bf83f83ebcb0f64ba1a1afed465a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949504af88e09d254faecde2e17286545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dd85dde2318bd6891fee5ab6934a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cd20f2fa347ea8ef0415e5e981bee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd888211d6f622f5e6bfc444606a8d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc44f81c07c968672615f0e647002f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a78d7b0f49492882bf2f5d321af1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7af3482aadd5d28ae506811d1f6b7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff69a4e386bc914e47906b7a64f1b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f1cd5b60d5913613248ad42be14fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135948da37038fd1e0bd53a8140009f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f060a4e4e8db8f20780293aefae055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8041dbd33dbf12650f42d247cef7ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5527a56689eeb2c8ef177e1af1208f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f52e5ead18f9568d2cb8dc8db19ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b60af7cb1fdea78a154ff020035e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ac2da7e52e6c098ef0f6e0abc4a5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a2bdd6b20031d5c01fa0a4e8d3bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e805d74a26471ff5069b3a95a427662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118035f4277ed8de6fd672014a05de5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b8512260693beeaaf45e969246dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0117ae56990341edd94c2ee427b1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927db7fafa6328ec9fde285a1fb5492c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701476580ba916b9958525b69a7771867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ffbaac739cb33fc193f810807d1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85dcc7c2df0e225c52ca4c506d13fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1b21ea197721ece685f1e9d4ab0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65daa56e5a0c957a560fea9434311ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b0b20ecc09fcd5e36b3081394862472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffe398f78312db18b3c2bc2328027073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e4f15d8cbddac1a98f902b33339d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d14e931ea6bf069b7717ff8683b3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6cd050940643f21a893adababacbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a7d6f19241dd824e74393dad714877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a21e387b3ae4c91f123f628f7df978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996298da72e75ceb836ff8523ddf9ca179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7380afcb68b39278c6d3c95cb7c674b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24ef47463d3939fa7e57a0e5bec37481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d174b8423bd3788b9f13016df63d3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965e917a83e54c30b648ad1d031254e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca95d862e7735377085d131aa1f0b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa529146e3a7e1b46e8566e97e29a1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f9c191b1918b9956b1c1077c70d9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f1e82435b0d5f85f600b47311648c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90972df900d165ad515a205310040f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c92a666b1eaf8f40ba3311e11c27e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e23cf4d82fcf94ce947c9b6cf4e5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1277838b1dca0b2c9391eef036664591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae60f3fbe5e6027c2569ba5cfbd30692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64fb9d53d3b8c716efe5918188bef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ed027194da01afb039853a79f3abc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62c0b4ee5c258ccb33bdb23fb3d1ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d13a4a38dc992af248650878dbfde396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f11afa7159aacf0fb188b064759697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801dd6bdd35c3346ffcc84f1fc9d8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b218498d0f6121da99d22f211b48ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb690e342045d15a822dd3e71e5ad5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0d5983da727a5c227adfbce0e70fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb226af398ea4b2aed0306456b77926102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d898a26ffa510982a080d8b68a48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d5d42d1f4f4393c96bf3e646cd561104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbc4998a3b6febbc41488de57e700105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f564a348fa1edb01a163a47b4241ca6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10a1eb6c435d8bd5f2d38b68f9192f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0348873a8a6dd254d2ca93beef6ee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083318acd202cde075a8df3aaad84a1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896675e281c3b27cfd5670896977cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76627ae0e8eb261cefe57584c3b848111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0afc32ed843fa2d6631601d445358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc73414f8e27ca595e3a96320efdd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517243feb39283f9ead6fdb5777edb2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbe331585fa350619c7c7feb678417115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2c813b6e12dd5c6b8a06f7c2ae2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784caad9c94a6572fa8b8d798c2e20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e60dce348c3af8077a4fd24ec31c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03a75a81aa56b7647a6be134eccfd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71648f88a414acae7c4bbe2daa4e1cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f21198d52959267b6d5ec1d6551d3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777fe08092b131f20e29a3b41944167122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503db94ecbd413c19547855b1846bb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d12b2c66278acae874fcc603c94e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428982245b4f7f15ad12140f379197125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838db82685f1df595ac12a46f309393126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4049c168ff3480f33ff49e8febf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce04cff8a1b0fd5fa24da23237e83a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b5d2e8685d6083d301c6a5270fa7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff081398b0553ca26d8df8bc190e3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06521efddd456b3d30e2b08ddf8127131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8fbfd0df4b3582be9f96a39232fea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88d6535aa9ed977bf4aaf1591ee003133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bd6ae8bbda67f57af9d3cf05775aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6937c268e986de08b7c6e004e816fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217fcad3081a3e2cd795ab7ffebf30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156b897619ccaacec8cd785ad04668137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfda93b6879f7781ad3ece259fe80b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa387f578a59fc94ce5a5c4fe6c846ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497014369248c8f2a7b1263aaa855166140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d629760e2a22438edf731ad98f722141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae41d63ef160e3e72e20e3f6df56d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c28effe3e3f073fab2567715795c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8620162b13ee7584324b72bdca2d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84daf5711501015739d87f61f5236145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62231f596ec2316d86598b36930b174146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1fb22bf61a5766c9f5eaf13615b04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984e8895c94c1ab90de4ed581790ff6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a52aa4736792bfaff731cf058a9e51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2859f9f614c34c0616d85801b1b2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7abfc57b3bf5bf6be36984b5c2529b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961928ea5055af77e4ca46c026e55c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316af73e4d69f2f309479a1edc68fbb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca75cb4ea3084ada35b79c5f38bdbec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcac66b216f187aa06acc8738fee128155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ab98da99fad25a73e586ccc5c98e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa8cf52618babb96bdaa71034b4c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53df73bff3b4d35daffd6bfb623496158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d26552e363e2956381abe3348f25c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e48acb1175e0f8521a04828f298103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffdc3e5b624ce4e8db40401a77f18e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fc18b40ba38d8dc8835b6ee97c170162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1817a4a00e88b44a5066c44b10bfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87a9b2cf205d48ca2f18eecdcd799e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340b0475b19fcd3a7066c3d25f8ace165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffa73c30f22bb9c7000cf55a8fc007166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2425c472b36dd103271316bf36014e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278d9e3d6d76e393e471603bcbbb672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad9120f28facf137c77266063c2d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624853aa2f2a8ed8498771d6c10b80fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35870562ded4b323c56f9a2d937a6888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82186061df69174745e30be36a262652172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46616f287f4717266a45c83f18a225173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63042eba368785f4d7074a3d790665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188557a29486450e2c837d4c07849c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17ff15d654b55830958c7f55248f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451ee6dba987af7c44c4006a5951fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacfdc946e5738dc04810c5bd4231e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237676f48c1e77e7737939d461ebd0f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc72529ac93c60ed5c32caca660b1ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c3c6531644dff104fe7fa4408756181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b446ec1dd5cf128cafafd03bd5dd0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c5b42347dba059a082fd05cea2021183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc939e790c7d85fe8acf87d633551184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaced0d23fc64689d83dca42f92e118a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63927bd453153b6e5a97953603acd5b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e584f7a6fbce1dc8acd75baf3340187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacb279eb7ce794c4af04dc5ed69ca7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf084e373871bf257ee667c22230993189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9131a9e397efcd564eae6497fbf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad008dffca0d1080573ae39fcc3e527c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae56a2233a3661d17f5d9d55b8e7178192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3a2dcfd91daf167220e128bae268193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd552767fa209c67c0d11681b2e70a09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3589a816aa870ec5e72d7333662d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f831856d32e76763475099a9330b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf207f5c024db7ea75d5a9c7b24a470197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88fefc1c34d31cc0f5e834a5783fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca746ca8aa6dcb4135cda454d6f911c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74f238246da6800ad918805e8e6bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20ea967bab290e8b45bfce6f2cd179201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac75ca7aee7d7a3b5f02164d688453202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53978cb7e371d0c2fdd334795a2e4dc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc41c4bd2afaa3ca7f00813c2b47e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dbb64d2bd11cb32f5615eb5691313205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105644321620658ef0dd15631ea171206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d0efcb4732a2e008c233b52f86225207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee812191d3426bd81e1bc15e40881aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c5d33427efbe5e356b6e8283fc339209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a66b8903d0fc60f2f84d174a66cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58305da839a7bade5f76257d32fef2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b8b5fe7c6895f32bbba4628dbccc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd398f319a58b41c808e923b9f2d80c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729404d0ae1615f3e4f5f70669f0890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff37fbfb02d65e819193753d917d9c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af939a92d3808a2fa38bbedf0f423880216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a03b4b1f819cabdcbf088c49b90a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280951b148c1a6729fe55addaae499f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1099f259ffe47b45ed2b9515de4c1d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f159a30bdbe6677cef4f62ae25e181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da927d954b7feda2af4785ba9e25c9d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd2c24a6f2377520215bd29f88b893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca1a1750e23114131cdebfd064a81a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163516acad77537d95f060b4a71ede695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d090b12dda3a7bc420488302c8749e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3788c5270de9bc2713b3260a44b7397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd801bfa43cacc57e003be17db27b358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab51bae5d94ee2a95dde6f86ae8a009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bfb91bc4eb0ccae7382874d0bd81010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9116d6b0e20680ceb7116114888211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2a70d1c0ca2ee35d95a537c34bbdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3214168257d147cd7cd1f5464d3a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34541137196e008fc5b62760eb321e8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf13bd4b0864cc6fb9fdf4174d7404715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe68aab713e0733a57762b8a341624a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb5c4ecf017e1f99af8f818900d4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c2650693c6bd72bb51465a959b3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93f03523bd54226aef6af445a3c24c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49272e2d263eec7b20e2547930c0fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fc92063758224edb5d18b14eb679d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4cbb70077493e02fac5933d2352ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156046eae9736761053ca8a2b27bf7ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6912f658e318de18fc255fff0969a6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc92d74bc3c421d2039e979868be6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314427f7fe8efcdd663afa3bcc133826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57977c4453c82cd4bb86c99957b9eca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef39823389bbb3cb75ba78b1c5bb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e4caeebfefb1f9b4f82ce9d42588329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9249f1ed88834f9cdeb1325c1dc22d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f622509ea148cdedc49f85d97b9cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d483f30146b29f06de85a7737139fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a517cc695c069d56945213b06e60e2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4b1214da2577bbfd3630d6d2a2fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a701c4328d8243366df095f3d569cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88870391cae7b7fef91baa630b8fa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8687001b849d50368a744c602607137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be788075198db7e727e107c8ec91294038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd35b61034c5f3a70921d7f706676239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d403c16c77eb86d0b922e18b3eb5b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd2eda38d914331ffe558a6afd4af341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293b253849ca4956f5f8a71ea75b1b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81abb3c9c9d75669085e65e48afc6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b076aa6b76f0957a9f163c96b4e09b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176737c80c0f3c4216a36c41d8ce70d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d26d85fb9df086a7915e4bfe2d2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781460665d5ab4061c7d329aba75f3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd706cb678a5df731510a3d803f00548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82591fc963d217bbf3b8a8377343239749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d959a3e367080e7268e1551b42363650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06dc7e05a5942ad34f89d319a865a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a25191818fa051a0c792cdc05d7f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdbb0be02262f8c1cb623cc7579a8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e3b5eb67b7a68fb3494e175dc7f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bfea1a8785dafd1d11d566fd3dbe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd86456167095357058cce4ddca5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9515106888d26c55a4de97db1300a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6adf11074ea1298724b319570dea1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecbc780af9693b6053a78c2820a91f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297712e1a3135b51c7f5d7b5b29c4b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c18408bbbcdd099e3c3b11e16c740261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff267e74090d0b14ff1edeca2c71cf1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21793ce86de36a48a30f2f00f32be42b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f30d3e23e7032030d7c8993009d2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b37fd7ef136627dfe7a26605de67465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1222173981ca0b0f0f3be8647f1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f1476cdf10ffa5b50e6575ed6721367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d59c0e9fe3e55d8ebed4f2f0c81568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7428d423a6332ea5cc48ade9fc348269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9983c7e06c6165cb1aea21e8444837070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617cedadf5f8fe63aee69de02ba7b3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb91ae2ca67a69a3f6d83ea6d0ec9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf3b58fe2adc00ad27e54094dc96b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615983649da4efa8eba30313079e2ae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb4764ac0df49f37b40b10d61569ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e67f441261138999d221f20e4fe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dd8ae779e3b522ce7fc3c59fd2bfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ca77ab365caa98f5b6df0218a651578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429fbe942d10328e42912a621201da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84ea05c5aa95b5e33995141f61652480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0f4e51f20c0eea003d53925ad07881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150555e05e8e2e91d2c39fb76e7fb82282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577012a075ec75177b0c3be6f4a98a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9758197e459a228ebc01807b426f4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd519527fe387a1ed6f45ed5bb3eb6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efdaa0b51c908784f215189e61c6d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e7ccc9db924b289be8b005725a5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabe2566953fa4832845bb84f25175588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a60f37ebca6cf042b48036cda18e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc791d104bf6430e4141ad056d91120990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da452545e2ce8d5bb1d8fe3bf116691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d70f3abc9f6d05b26165f5d0af49d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95081f5e826da2f76e0e4f10436e855293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4510cb37fc2f1a5e6dd94cda815b6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7510b5e6c70c908123ba96ceecc66295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa67e47fed41edc32b098f076e0b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8108afd8f5b517137ad907cb415297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4e8728e81e187733c0ba9185131e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657809f96199554eaa6ca705ea8605199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475259d9219a06294b892770543f187100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a30c8910fd21d93ffd7f0a414df89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705dace1330b93a67b2ac1c6fb29fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74476b8f6ad1d47d85402870cf6ffcb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f19c7e47f2bcd058da5e4e87bfe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c682e8c5c10ae60eb63ff7dc25f0e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481135001acdaf827eb8cb0c252131fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180571fe49907a3d8c39466f6236ba73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c3d9503d57a981680b72b8bb56e79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b52eae9f5d5dfdb0c0b78a5e364fd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f9828549cc1242fd80765a01d5d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b403df857cafc4eeda8317571a7d159111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fdda87da45f96efedf85ec0df15fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6432f2d4a968adbd956a5d45c33e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7bf7fed2ca2bc67aa868c7160ffdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e851a72ee580fb3fb6be9c64824009115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3781219941bc4ac967373ea8c750364116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb463420c8cdb1dca4ea6ad79f02f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4778bf3a3f13cd49f6eb213486b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6171f7aae480a88c0cd4afe5c37396119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f619c796886ab748066d5f14038f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36e778b7655ed27c703f2426c101b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5b4d3be22857ad57c8bf9eb98801122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426adcdc306b59fef92f58baec6fca49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b777c9820a225fb920fec549c9691d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ce2ec1e9d551254c1a37ec626135125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f08dcb6736985ec0a6a1ad3e6c76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9decabaadddee61d62b3b14913370127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798510c7b217d43369875715e758351128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d771ad54915b4d4fcce0bd1d2f3e59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ce47d49c72b0d846fb175845527c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308998f20e30a60deb5d223b2f5a4c22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810e9e1e251f1e6c401bc07fe0def2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedba1fc28f4b111374bae6a29b0bad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f2418134137821a69b5e17f77a22e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77d69d1d8ca6c6f31ffbf649933598135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a6fd01d2d0b4fc448f02096725b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c4c4ff57114997b5a1d36cae7adb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2702600621d71ce28da1347266fc17e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db4f90e3212db6f628194673d5daf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f8ff28824b9c161542cbd6ff1b653140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad51fceaa53eddda03bc9665accf85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0d049be2dbd348f07a88fdf67f5ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e967fd0bbb6b37e51df3d822d4aca9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a08b64fd9d8f600a50c6a6c7c2e9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000d8e294990f4624380739a962906f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4da56501991c043819b543752ddb40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615627e6d4e89af52fd8a5609c67b59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d87e225d4365ebbd91440ce51328c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b6a4c0a84714dde357943af7f50d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5d3b201b491bfff01989d70b4ace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcc41e58a114083ca104afc2832a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f0e1aece020989497d98c2cb50a82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2f48f608c09fc1258063e431f6cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babef9c50829f94e6452e1c73a6dda8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad485a2e2d3fae79677deea6f5c37883155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90ef860cf785eb042f46b31cba0e02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb3b98ed7c2ca57ecbb8ca06aa9927157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3de889849011b715552fab1e3be73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff93cdda5fd9d8d5e41bfa2d0fbc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a071b681243c7c8a977fdca0a174a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2536c619c02690802f6c76e3efa3b8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46721c47f3570355fea9b0583ced3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b429b4427ab100dabe648d040b005b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9e83e0c69e83bda71cf1fe6c99ba7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24415945a2e1e29d54bc291423c4ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefbfe74111b6ad6a95ae4a3f02c020166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb31bf6f394ac799d58d8bf5330d789167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d3865f57095d2bd3b5dc553d6c74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a28bbb40dee22def09ce2affbb8b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0686f35c5a3e867d6c1ffedfffc402e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c0c0f540a1448d4f524f0975366a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb4ac78b8af878de426a6eda502882172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4b6ee42a3a00c634cfe2d6a2abaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22adb383b8aa2ce702610fc53f921174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e95785a273d1576fa35e15e3cb24f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79449d194e9bc2b8e13c785bc8f4047176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8a36665a510dbab96ac1f9b1d919177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa1bd72567e473ca94c8587b49466178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b025c1d3c68d6be16f15ff294832c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b969dfdc35569f237128f522410549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8e92181c228d3fb1339c523556c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60587b0f6331db23e9d2d682089f33d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a6747e8697ec9cbb3dc17a5e025f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1781d8171f8bdd8576cfd61350262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7942f1c7811bd875832f9c5c3c0773185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6fb50ed6b06ea9099fcb76d2693d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f703a2e5c181a93a66ccf4b83524d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b452a12d15ba4c166d92b33df96b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b5c6bb57b3310999dc4aece0fde5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d645daacdbf3fcd769c190f7973fcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d51edc3b9bc05d56719334424d7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb9d22e2906ad729d6627ed959e80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5db93824e34b787252350ce9495cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb45dc448bb109b521e7e1971e326194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee78bbfbc87dcd21c044a827474226195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bb2dd8f2dfc2fdc08f09c1e150ca0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45486bce8fc11dfa37c53f0f7914bdb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fcd4e92af0588894e201d9e7082ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc6378b169e257a7e8de84490cacc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7cd4c99061450cee7640c18964211200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c814b4ea624682c81f43da69f8c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc519a4d36c7dfe2a53bfc1fda165261202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752254b2f6085363f19dafb40a908d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec799c4214ac889646d2abfd02f3adb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23443af376b0a75abc6086ebd42f6ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf2f583eae69c61e65a2f67ffac3bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66501ec14498f32b0863fc2cc189d6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c6b48d2aa6ad3e4b41a6e867e6ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153772111355f7856226cc25f9f1e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed62228512495c763bd340b22636e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a693e2072905ce21bee22ae53107ed4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3c623ee2d5055d79c4e68576fe343212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fcadff72bb8322ff15a710f40bc19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed97d20094ac8f52d7de6021161c5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626372ae9fc7193c48258a73ecc0060215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683797c9867bcde0b0c9726e1d43a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5fea629e0ac0937209b66279f0bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f0fbcca44fe4d9956b144443b8f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a3ed7b112e962d86c681236d54287219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>